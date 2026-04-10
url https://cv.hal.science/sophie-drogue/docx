--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -224,2068 +224,2068 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are healthier diets culturally affordable in Africa? evidence from four African countries</w:t>
+                <w:t xml:space="preserve">Efficiency of agricultural systems in Morocco: A meta-frontier analysis of resource use and water management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joaquin Ameller</w:t>
+                <w:t xml:space="preserve">Nour Nsiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Georgios Kleftodimos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogué</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agrekon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/03031853.2025.2562813⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Water Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 321, pp.109912. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agwat.2025.109912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05299244v1</w:t>
+                <w:t xml:space="preserve">hal-05398998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction au numéro spécial INRAE Sciences Sociales : Recherches sur les industries agroalimentaires au département EcoSocio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Bouamra-Mechemache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Latouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lemarié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRAE Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 1-2/2023 (1), 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05128619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation des flux de commerce de fruits et légumes de l’Occitanie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Are healthier diets culturally affordable in Africa? evidence from four African countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquin Ameller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaleab Baye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minto Konlani</w:t>
+                <w:t xml:space="preserve">Marie-Josephe Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marilyne Huchet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Noora Kanerva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/13y7g⟩</w:t>
+              <w:t xml:space="preserve">Agrekon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03031853.2025.2562813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05095847v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05299244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les circuits courts sont-ils plus durables ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation des flux de commerce de fruits et légumes de l’Occitanie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minto Konlani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Chiaverina</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Marilyne Huchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viola Lamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Sciences Sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 392 (2), pp.5-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13y7g⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05398115v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05095847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency of agricultural systems in Morocco: A meta-frontier analysis of resource use and water management</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Les circuits courts sont-ils plus durables ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chiaverina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Water Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRAE Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4/2025, 4 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05398998v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05398115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do farmers participating in short food supply chains use less pesticides? Evidence from France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Nutritional quality of food imports in Caribbean small islands. Evidence from the French West Indies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viola Lamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Jacquet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandre Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Terrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Colombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2023.108034⟩</w:t>
+              <w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, on-line first, pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41130-024-00214-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04281517v1</w:t>
+                <w:t xml:space="preserve">hal-04659556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional quality of food imports in Caribbean small islands. Evidence from the French West Indies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Nutritional optimization through linear programming of climate-smart and gluten free pasta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Zoé Colombet</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Josephe Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s41130-024-00214-z⟩</w:t>
+              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 197, pp.115899. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lwt.2024.115899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04659556v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional optimization through linear programming of climate-smart and gluten free pasta</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Do farmers participating in short food supply chains use less pesticides? Evidence from France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chiaverina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florence Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 197, pp.115899. </w:t>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 216, pp.108034. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lwt.2024.115899⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2023.108034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04489378v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life cycle assessment of urban food supply: key findings and recommendations from a French metropolitan area case study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cuisiner est-il vraiment moins cher qu’acheter des plats industriels ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eléonore Loiseau</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathilde Touvier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Figaro Madame.fr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, en ligne (25 octobre 2023)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04032969v1</w:t>
+                <w:t xml:space="preserve">hal-04354051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does short food supply chain participation improve farm economic performance? A meta‐analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The revised Healthy Purchase Index (r-HPI): a validated tool for exploring the nutritional quality of household food purchases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tharrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisy Recchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/agec.12764⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (1), pp.363-377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00394-022-02962-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04011734v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03762808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The revised Healthy Purchase Index (r-HPI): a validated tool for exploring the nutritional quality of household food purchases</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Does short food supply chain participation improve farm economic performance? A meta‐analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chiaverina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larry Lev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert King</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00394-022-02962-4⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 54 (3), pp.400-413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/agec.12764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03762808v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The importance of land in resource criticality assessment methods: a first step towards characterising supply risk</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lazare Deteix</w:t>
+                <w:t xml:space="preserve">Life cycle assessment of urban food supply: key findings and recommendations from a French metropolitan area case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Salou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Salou</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.163248⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 401, article 136788, 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2023.136788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04064190v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04032969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cuisiner est-il vraiment moins cher qu’acheter des plats industriels ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The importance of land in resource criticality assessment methods: a first step towards characterising supply risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lazare Deteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Salou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Touvier</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Loiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Figaro Madame.fr</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, online first, pp.163248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.163248⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04354051v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04064190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meeting nutritional adequacy in the Brazilian population increases pesticide intake without exceeding chronic safe levels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les déterminants de la transition nutritionnelle dans les Antilles françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Colombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viola Lamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dayan Carvalho Ramos Salles de Oliveira</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nicole Darmon</w:t>
+                <w:t xml:space="preserve">Benjamin Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Terrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Sciences and Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09637486.2021.2017408⟩</w:t>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 57 (1), pp.37-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2021.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03506984v1</w:t>
+                <w:t xml:space="preserve">hal-03520462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les déterminants de la transition nutritionnelle dans les Antilles françaises</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Viola Lamani</w:t>
+                <w:t xml:space="preserve">Meeting nutritional adequacy in the Brazilian population increases pesticide intake without exceeding chronic safe levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dayan Carvalho Ramos Salles de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreia Nunes Oliveira Jardim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Allès</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Ducrot</w:t>
+                <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 57 (1), pp.37-58. </w:t>
+              <w:t xml:space="preserve">International Journal of Food Sciences and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 73 (4), pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2021.11.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09637486.2021.2017408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03520462v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03506984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction au numéro spécial INRAE Sciences Sociales : 60 ans du département EcoSocio. Des recherches pour l’Agriculture, l’Alimentation et l’Environnement par les doctorants du département</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Drogué</w:t>
+                <w:t xml:space="preserve">Demographic and socio-economic shifts partly explain the Martinican nutrition transition: an analysis of 10-year health and dietary changes (2003–2013) using decomposition models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre P. Dupraz</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michel Simioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viola Lamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Sciences Sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Public Health Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (18), pp.6323-6334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S136898002100327X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03790694v1</w:t>
+                <w:t xml:space="preserve">hal-03356397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demographic and socio-economic shifts partly explain the Martinican nutrition transition: an analysis of 10-year health and dietary changes (2003–2013) using decomposition models</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction au numéro spécial INRAE Sciences Sociales : 60 ans du département EcoSocio. Des recherches pour l’Agriculture, l’Alimentation et l’Environnement par les doctorants du département</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Health Nutrition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRAE Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4-5/2021 (1), 2 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03356397v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03790694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of pest risk management measures on trade: the case of apples from France and Chile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demaria Federica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Lubello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2326,1692 +2326,1692 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03259289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does a better diet reduce dependence on imports? The case of Tunisia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Industrially-processed versus home-prepared dishes: what economic benefit for the consumer?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tharrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Privet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/agec.12572⟩</w:t>
+              <w:t xml:space="preserve">Public Health Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (11), pp.1982-1990. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1368980019005081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02549360v1</w:t>
+                <w:t xml:space="preserve">hal-02733034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Industrially-processed versus home-prepared dishes: what economic benefit for the consumer?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Does a better diet reduce dependence on imports? The case of Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Dubois</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Josephe Amiot-Carlin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Health Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 23 (11), pp.1982-1990. </w:t>
+              <w:t xml:space="preserve">Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 51 (4), pp.567-575. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1368980019005081⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/agec.12572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733034v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02549360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dataset on potential environmental impacts of water deprivation and land use for food consumption in France and Tunisia</w:t>
+                <w:t xml:space="preserve">Similarity and competition in the agri-food trade among European mediterranean countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Sinfort</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Sandro Rondinella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariarosaria Agostino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Demaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2019.104661⟩</w:t>
+              <w:t xml:space="preserve">International Trade Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (5), pp.444-468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08853908.2019.1587324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02346205v1</w:t>
+                <w:t xml:space="preserve">hal-02620364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to meet nutritional recommendations and reduce diet environmental impact in the Mediterranean region? An optimization study to identify more sustainable diets in Tunisia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène M. Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sinfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. El Ati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Traissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Food Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 23, pp.227-235. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gfs.2019.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socioeconomic inequalities in metabolic syndrome in the French West Indies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Dataset on potential environmental impacts of water deprivation and land use for food consumption in France and Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Sinfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Edwige Landais</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Martin-Prével</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 19 (1), pp.1-11. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27, 11 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12889-019-7970-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2019.104661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02396253v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02346205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Similarity and competition in the agri-food trade among European mediterranean countries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Socioeconomic inequalities in metabolic syndrome in the French West Indies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Colombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandro Rondinella</w:t>
+                <w:t xml:space="preserve">Benoît Salanave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariarosaria Agostino</w:t>
+                <w:t xml:space="preserve">Edwige Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federica Demaria</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yves Martin-Prével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Trade Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 33 (5), pp.444-468. </w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (1), pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/08853908.2019.1587324⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12889-019-7970-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02620364v1</w:t>
+                <w:t xml:space="preserve">hal-02396253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring the complexity of complying with phytosanitary standard: the case of French and Chilean fresh apples</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Maximum residual levels of pesticides and public health: best friends or faux amis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Demaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bio-based and Applied Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.13128/BAE-24047⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 49 (1), pp.111-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/agec.12399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02618869v1</w:t>
+                <w:t xml:space="preserve">hal-02628634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A “Fork-to-Farm” Multi-Scale Approach to Promote Sustainable Food Systems for Nutrition and Health: A Perspective for the Mediterranean Region</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’effetto delle regolamentazioni sanitarie e fitosanitarie sul mercato mondiale delle mele: l’esempio delle esportazioni francesi e cilene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Demaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasquale Lubello</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agriregionieuropa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (53), pp.1-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848425v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La cuisine maison coûte-t-elle moins cher ?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Measuring the complexity of complying with phytosanitary standard: the case of French and Chilean fresh apples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Demaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasquale Lubello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alimentation, Santé et Petit budget</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bio-based and Applied Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (1), pp.39-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13128/BAE-24047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622436v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’effetto delle regolamentazioni sanitarie e fitosanitarie sul mercato mondiale delle mele: l’esempio delle esportazioni francesi e cilene</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A “Fork-to-Farm” Multi-Scale Approach to Promote Sustainable Food Systems for Nutrition and Health: A Perspective for the Mediterranean Region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalila El Ati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Dop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriregionieuropa</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (30), pp.30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnut.2018.00030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618859v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximum residual levels of pesticides and public health: best friends or faux amis?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">La cuisine maison coûte-t-elle moins cher ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tharrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Alimentation, Santé et Petit budget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 77, pp.5-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02628634v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EU trade regulation for baby food: protecting health or trade?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Analyse SWOT de la production de manioc au Panama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosario Quintero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The World Economy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/twec.12434⟩</w:t>
+              <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017 (n°2), pp.255-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07196-9.p.0255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01405419v1</w:t>
+                <w:t xml:space="preserve">hal-01686621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agricultural household effects of fertilizer price changes for smallholder farmers in central Malawi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam M. Komarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chenoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Hawkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siwa Msangi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 154, pp.168-178. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agsy.2017.03.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01519139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse SWOT de la production de manioc au Panama</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">EU trade regulation for baby food: protecting health or trade?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Demaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 2017 (n°2), pp.255-266. </w:t>
+              <w:t xml:space="preserve">The World Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 40 (7), pp.1430-1453. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07196-9.p.0255⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/twec.12434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01686621v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01405419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction: Farmer’s adaptation to environmental changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence F. Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4062,64 +4062,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des pommes, des poires et des pesticides. L'impact de l'hétérogénéité réglementaire en matière de résidus de pesticides sur le commerce international</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Demaria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 3/2012, pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4144,64 +4144,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pesticide residues and trade, the apple of discord?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Demaria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 37 (6), pp.641-649. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4260,51 +4260,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibrating spatial models of trade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quirino Q. Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni G. Anania</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4363,51 +4363,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are SPS-TBT regulations in the European Union discriminating agricultural trade from Africa? The case of live plants and cut flowers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gozlan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4445,64 +4445,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts de la révision du système généralisé des préférences européens sur les importations agroalimentaires en provenance des pays en développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Demaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Matthews</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4540,64 +4540,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agro-food preferences in the EU's GSP scheme: an analysis of changes between 2004 and 2006</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Demaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Matthews</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4656,51 +4656,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'accord UE-Mercosur : le blocage agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Priscila Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4764,51 +4764,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John C. Beghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe J.-C. Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 36 (8), pp.839-847</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4846,51 +4846,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incidence du processus multilatéral sur la viabilité des accords préférentiels : le cas euro-méditerranéen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Chahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Drogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 276, pp.3-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4915,51 +4915,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du marché communautaire de l'huile d'olive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Drogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Olivae (ed. fr.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 80, pp.8-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4984,51 +4984,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel avenir pour l'huile d'olive ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvel Olivier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 3, pp.23-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5137,51 +5137,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samar Ben Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Napoleone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Werner Rolf; Monika Egerer; Simona Raluca Gradinaro. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Productive urban and peri-urban landscapes</w:t>
@@ -5214,103 +5214,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser la transition nutritionnelle à travers l’offre et la demande alimentaires : approches croisées en économie, gestion et nutrition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Simioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viola Lamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Josephe Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alban Thomas; Arlène Alpha; Aleksandra Barczak; Nadine Zakhia-Rozis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Durabilité des systèmes pour la sécurité alimentaire. Combiner les approches locales et globales</w:t>
@@ -5356,103 +5356,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysing the nutrition transition through food supply and demand : cross-perspective approaches in economics, management and nutrition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa-Migeon Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Simioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viola Lamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Josephe Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alban Thomas; Arlène Alpha; Aleksandra Barczak; Nadine Zakhia-Rozis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable food systems for food security. Need for combination of local and global approaches</w:t>
@@ -5511,51 +5511,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les soutiens à l'agriculture : une mise en perspective internationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Butault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5585,1116 +5585,1234 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02416810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconciliation of nutrition databases and food supply databases for assessing the impact of food security public policy on nutritional quality. Results of the GloFoodS project: Reconcil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josephe Amiot-Carlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viola Lamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Machou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ModelEco : Modélisation en programmation mathématique pour l'analyse économique de l'agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Bourceret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Thoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Ridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Belhouchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research for AGRI Committee - Agricultural trade: assessing reciprocity of standards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Zezza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Demaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Rosaria Pupo d'Andrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jo Swinnen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Meloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic agricultural household bio-economic simulator (DAHBSIM) model description: biosight project technical report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Flichman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam M. Komarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Hawkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] International Food Policy Research Institute. 2016, 79 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01432629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Policy brief NTM-impact project: policy implications from case studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] 2011, 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02807385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guidelines and methodology to analyze the different case studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Beghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caesar Cororaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Demaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Felt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Centre de Coopération Internationale en Recherche Agronomique pour le Développement. 2010, 47 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02818030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rationales for the selection of the case studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Beghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Cendon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caesar Cororaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Felt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Centre de Coopération Internationale en Recherche Agronomique pour le Développement. 2010, 70 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02818029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panorama des analyses prospectives sur l'évolution de la sécurité alimentaire mondiale à l'horizon 2020-2030</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Grandval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Roudart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02819396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description and quantification of the EU protection for imported fruits, vegetables, olive oil and processed foods from Mediterranean countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02827176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concurrence et compétitivité des pays du MERCOSUR et études de l'effet des accords tarifaires sur diverses filières françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Bureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02829148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protection du secteur agricole dans les pays tiers : un outil pour les négociations du Millenium Round</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Chahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Salvatici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02827128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6704,121 +6822,121 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réglementations phytosanitaires, un obstacle aux exportations françaises de pommes fraîches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Demaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Lubello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Disponible en version française et en version anglaise. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6828,91 +6946,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adéquation entre disponibilités alimentaires et sécurité alimentaire et nutritionnelle des populations : du commerce international à la relocalisation des approvisionnements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Montpellier (UM), FRA, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03325585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6922,551 +7040,551 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une augmentation de la part de produits locaux dans les menus peut-elle améliorer la durabilité de l’offre en restauration scolaire en Guadeloupe ? Une étude d'optimisation sous contraintes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Diman</w:t>
+                <w:t xml:space="preserve">Nutritional &amp; climate-smart formulation of gluten-free pasta based on legumes, cereals and leafy vegetables grown in African countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquin Ameller Pavez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Josèphe Amiot Carlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">IUNS-ICN 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05554472v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05298920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les profils alimentaires aux Antilles françaises : que sait-on de l’exposition au chlordécone et de son coût monétaire alimentaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uyen Thao Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc-Du Martin Luong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SFSE 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société francophone de santé environnement (SFSE), Nov 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-05520507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Local Agriculture Improve the Nutritional Quality of Diet While Reducing the Environmental Impact in Guadeloupe? A System Model Approach from Fork to Farm</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joaquin Ameller Pavez</w:t>
+                <w:t xml:space="preserve">Une augmentation de la part de produits locaux dans les menus peut-elle améliorer la durabilité de l’offre en restauration scolaire en Guadeloupe ? Une étude d'optimisation sous contraintes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Peccatus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Somaraki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Diman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIII EAAE Congress Food System Transformation in Challenging Times</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Agricultural Economits, Aug 2025, Bonn, Germany</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05301057v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05554472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional &amp; climate-smart formulation of gluten-free pasta based on legumes, cereals and leafy vegetables grown in African countries</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
+                <w:t xml:space="preserve">Can Local Agriculture Improve the Nutritional Quality of Diet While Reducing the Environmental Impact in Guadeloupe? A System Model Approach from Fork to Farm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabin Guillemaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Guindé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquin Ameller Pavez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Drogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUNS-ICN 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">XVIII EAAE Congress Food System Transformation in Challenging Times</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Agricultural Economits, Aug 2025, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05298920v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05301057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the agriculture-nutrition-environment nexus for assessing the possibilities of re-locating vegetable supply for school canteens in Guadeloupe island (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Sanz Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7488,7295 +7606,7295 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samar Ben Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Napoleone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Global Food Security Conference : Towards equitable, sustainable and resilient food systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05024131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing farmers' adoption process on the transition to agroecology in Algeria by using social ecological system framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyhan Sevde Cagiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Bourceret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference of Socio-Ecological Systems and Agro-Pastoral Resources in the Challenges of Rural Areas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05216443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial organization of food supply in four West African cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soukayna Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquin Ameller Pavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule Moustier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Journées de Recherche en Sciences Sociales (JRSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05216035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des systèmes agricoles complexes : Une exploration de la modélisation basée sur les agents et de l'intégration de la programmation mathématique par le biais d'une analyse systématique de la littérature</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les diagrammes de flux des filières agricoles françaises du champ à l'assiette : vers la production d'un référentiel commun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Levert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Alapetite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Alliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Carel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Courtonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Journées de Recherche en Sciences Sociales (JRSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2024, Reims, France</w:t>
+              <w:t xml:space="preserve">, INRAE–SFER–CIRAD, Dec 2024, Reims, France. pp.1-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05216767v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les diagrammes de flux des filières agricoles françaises du champ à l'assiette : vers la production d'un référentiel commun</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation des systèmes agricoles complexes : Une exploration de la modélisation basée sur les agents et de l'intégration de la programmation mathématique par le biais d'une analyse systématique de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Bourceret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guzel Kadriye Kardelen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Journées de Recherche en Sciences Sociales (JRSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, INRAE–SFER–CIRAD, Dec 2024, Reims, France. pp.1-19</w:t>
+              <w:t xml:space="preserve">, Dec 2024, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04844710v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05216767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional Optimization, Starch and Protein Digestibility of Pasta Made with Gluten Free African Cereal and Legume Flours</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Josephe Amiot-Carlin</w:t>
+                <w:t xml:space="preserve">Quelles sont les similitudes et différences des profils d’approvisionnements alimentaires des régions d’Outre-mer et de l’hexagone ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Molinéris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. Biennal Congress 2023: Futur Foods - Smarter and More Sustainable Solutions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SAAFoST - South African Association for Food Science &amp; Technology, Aug 2023, Cape Town, South Africa</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04240966v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04353397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is an adequate diet affordable in Africa? Evidence from 4 African countries</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The importance of land in a low carbon and bio-based economy: quantifying supply risk in a life cycle perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lazare Deteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Salou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Journées de Recherche en Sciences Sociales (JRSS 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Palaiseau, France. 10 p</w:t>
+              <w:t xml:space="preserve">33. Annual Meeting of the Society of Environmental Toxicology and Chemistry (SETAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SETAC, Apr 2023, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05246326v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04248985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do farmers participating in short food supply chains use less pesticides? Evidence from France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation des flux de commerce de fruits et légumes de l’Occitanie : une approche gravitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minto Konlani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Chiaverina</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Marilyne Huchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viola Lamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogué</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. EAAE Congress: Agri-food systems in a changing world: connecting science and society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Agricultural Economics (EAAE); INRAE; L'Institut Agro Rennes, Aug 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">17. Journées de Recherche en Sciences Sociales (JRSS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFER; INRAE; CIRAD, Dec 2023, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04213798v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04361842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles sont les similitudes et différences des profils d’approvisionnements alimentaires des régions d’Outre-mer et de l’hexagone ?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Do farmers participating in short food supply chains use less pesticides? Evidence from France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chiaverina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">17. EAAE Congress: Agri-food systems in a changing world: connecting science and society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Agricultural Economics (EAAE); INRAE; L'Institut Agro Rennes, Aug 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04353397v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04213798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The importance of land in a low carbon and bio-based economy: quantifying supply risk in a life cycle perspective</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Is an adequate diet affordable in Africa? Evidence from 4 African countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquin Ameller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaleab Baye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noora Kanerva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Le Port</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33. Annual Meeting of the Society of Environmental Toxicology and Chemistry (SETAC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SETAC, Apr 2023, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">17. Journées de Recherche en Sciences Sociales (JRSS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Palaiseau, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04248985v1</w:t>
+                <w:t xml:space="preserve">hal-05246326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation des flux de commerce de fruits et légumes de l’Occitanie : une approche gravitaire</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nutritional Optimization, Starch and Protein Digestibility of Pasta Made with Gluten Free African Cereal and Legume Flours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Cassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Josephe Amiot-Carlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Journées de Recherche en Sciences Sociales (JRSS 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFER; INRAE; CIRAD, Dec 2023, Saclay, France</w:t>
+              <w:t xml:space="preserve">25. Biennal Congress 2023: Futur Foods - Smarter and More Sustainable Solutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SAAFoST - South African Association for Food Science &amp; Technology, Aug 2023, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04361842v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04240966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une diète adéquate est-elle économiquement accessible en Afrique ? Une étude de 4 pays africains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquin Ameller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaleab Baye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noora Kanerva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Le Port</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Journées de Recherche en Sciences Sociales (JRSS 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFER; INRAE; CIRAD, Dec 2023, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04361879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do farmers participating in short food supply chains use less pesticides? Evidences from France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Harmonization of MRL of pesticides in vegetable products. Where do we come from and where are we going?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Jacquet</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Demaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Zezza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38. Journées de Microéconomie Appliquée (JMA 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de recherche et Economie et Management (CREM); Laboratoire Structures et Marchés Agricoles, Ressources et Territoires (SMART); Fédération de recherche Théorie et Evaluation des Politiques Publiques (TEPP), Jun 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">11. AIEAA Congress: CAP, Farm to Fork and Green Deal: policy coherence, governance and future challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Associazione Italiana di Economia Agraria e Applicata (AIEAA), Jun 2022, Viterbo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03715519v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do farmers participating in short food supply chains use less pesticides? Evidences from France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chiaverina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. AIEAA Congress: CAP, Farm to Fork and Green Deal: policy coherence, governance and future challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Associazione Italiana di Economia Agraria e Applicata (AIEAA), Jun 2022, Viterbo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03720690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harmonization of MRL of pesticides in vegetable products. Where do we come from and where are we going?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Do farmers participating in short food supply chains use less pesticides? Evidences from France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chiaverina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Annalisa Zezza</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. AIEAA Congress: CAP, Farm to Fork and Green Deal: policy coherence, governance and future challenges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Associazione Italiana di Economia Agraria e Applicata (AIEAA), Jun 2022, Viterbo, Italy</w:t>
+              <w:t xml:space="preserve">38. Journées de Microéconomie Appliquée (JMA 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche et Economie et Management (CREM); Laboratoire Structures et Marchés Agricoles, Ressources et Territoires (SMART); Fédération de recherche Théorie et Evaluation des Politiques Publiques (TEPP), Jun 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03720757v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03715519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do farmers participating in short food supply chains use less pesticides? Evidences from France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chiaverina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. EAAE PhD Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Italian Association of Agricultural and Applied Economics; University of Parma; University Cattolica di Piacenza; University of Bologna, Jun 2022, Parma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03720730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de l’achat d’aliments BIO sur le coût minimal pour se procurer un panier alimentaire nutritionnellement adéquat [eposter]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, JFN, Nov 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03463414v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demographic and socioeconomic shifts partly explain the Martinican nutrition transition: an analysis of 10-year health and dietary changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Simioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viola Lamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Journées de Recherches en Sciences Sociales (JRSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE; SFER; CIRAD, Dec 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03477759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imports and nutritional quality of foods in the Caribbean: evidence from the French West Indies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viola Lamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Terrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Journées de Recherches en Sciences Sociales (JRSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE; SFER; CIRAD, Dec 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03477871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transition démographique explique-t-elle la transition nutritionnelle en Martinique ? [eposter]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Simioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viola Lamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, JFN, Nov 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03463141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyser la transition nutritionnelle au travers de l'offre et de la demande : approches croisées en économie, gestion et nutrition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Imports and nutritional quality of foods in the Caribbean. Evidence from the French West Indies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viola Lamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Colombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de clôture du métaprogramme GloFoods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Online, France. 5 p. [powerpoint]</w:t>
+              <w:t xml:space="preserve">4th International Conference on Global Food Security: Achieving Local and Global Food Security: at What Costs?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Online, France. 25 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03095706v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03065926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imports and nutritional quality of foods in the Caribbean. Evidence from the French West Indies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Analyser la transition nutritionnelle au travers de l'offre et de la demande : approches croisées en économie, gestion et nutrition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Simioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Josephe Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Global Food Security: Achieving Local and Global Food Security: at What Costs?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Online, France. 25 p</w:t>
+              <w:t xml:space="preserve">Séminaire de clôture du métaprogramme GloFoods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Online, France. 5 p. [powerpoint]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03065926v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03095706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trade in foods: an analysis of the determinants of the structure of food imports by nutritional quality in the French West Indies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Optimised diet and imports dependence in Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Caroline Méjean</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Josephe Amiot-Carlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. Annual conference ETSG 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Trade Study Group (ETSG). INT., Sep 2019, Bern, Switzerland. 14 p</w:t>
+              <w:t xml:space="preserve">Summer Symposium: Trading for Food - Agricultural Trade in The Context of Climate Change Adaptation and Mitigation: Synergies, Obstacles and Possible Solutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Agricultural Trade Research Consortium (IATRC). INT., Jun 2019, Séville, Spain. 30 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02791656v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trade in foods: an analysis of the determinants of the structure of food imports by nutritional quality in the French West Indies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viola Lamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ETSG 2019 Bern</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ETSG, University of Bern, Sep 2019, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04712484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimised diet and imports dependence in Tunisia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Trade in foods: an analysis of the determinants of the structure of food imports by nutritional quality in the French West Indies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viola Lamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie Josephe Amiot-Carlin</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Colombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Summer Symposium: Trading for Food - Agricultural Trade in The Context of Climate Change Adaptation and Mitigation: Synergies, Obstacles and Possible Solutions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Agricultural Trade Research Consortium (IATRC). INT., Jun 2019, Séville, Spain. 30 p</w:t>
+              <w:t xml:space="preserve">21. Annual conference ETSG 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Trade Study Group (ETSG). INT., Sep 2019, Bern, Switzerland. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02787387v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trade and food quality: evidence from the French West Indies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viola Lamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Journées de recherches en sciences sociales (JRSS 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut National de la Recherche Agronomique (INRA). FRA., Dec 2019, Bordeaux, France. 18 p. [powerpoint]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trade in foods: an analysis of the determinants of the structure of food imports by nutritional quality in the French West Indies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viola Lamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Journées de recherches en sciences sociales (JRSS 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut National de la Recherche Agronomique (INRA). FRA., Dec 2019, Bordeaux, France. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does diet quality mediate socioeconomic differences in metabolic syndrome in the French West Indies?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Salanave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Martin-Prével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Public Health Conference Building bridges for solidarity and public health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Marseille, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/eurpub/ckz186.604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02962283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does diet quality explain socioeconomic difference in metabolic syndrome in French West Indies?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emerging specific issues in mutual recognition of trade standards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Drogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Demaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rosaria Pupo d'Andrea</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées de recherches en sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut National de la Recherche Agronomique (INRA). FRA.; Ecole Nationale Vétérinaire Agroalimentaire et de l'Alimentation Nantes Atlantique (ONIRIS). FRA.; Université de Nantes (UN). FRA., Dec 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">7. AIEAA Conference: Evidence-based Policies to Face New Challenges for Agri-food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Associazione Italiana di Economia Agraria e Applicata (AIEAA). ITA., Jun 2018, Conegliano, Italy. 6 p. [powerpoint]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734970v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02788026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerging specific issues in mutual recognition of trade standards</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie S. Drogue</w:t>
+                <w:t xml:space="preserve">Does diet quality explain socioeconomic difference in metabolic syndrome in French West Indies?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Colombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Salanave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federica Demaria</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yves Martin-Prével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. AIEAA Conference: Evidence-based Policies to Face New Challenges for Agri-food Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Associazione Italiana di Economia Agraria e Applicata (AIEAA). ITA., Jun 2018, Conegliano, Italy. 6 p. [powerpoint]</w:t>
+              <w:t xml:space="preserve">12. Journées de recherches en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut National de la Recherche Agronomique (INRA). FRA.; Ecole Nationale Vétérinaire Agroalimentaire et de l'Alimentation Nantes Atlantique (ONIRIS). FRA.; Université de Nantes (UN). FRA., Dec 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02788026v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cuisiner soi-même présente-t-il un avantage économique avéré pour le consommateur ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tharrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées de recherches en sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut National de la Recherche Agronomique (INRA). FRA.; Ecole Nationale Vétérinaire Agroalimentaire et de l'Alimentation Nantes Atlantique (ONIRIS). FRA.; Université de Nantes (UN). FRA., Dec 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ModelEco : MODELisation en programmation mathématique pour l'analyse ECOnomique de l'agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Bourceret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées de recherches en sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut National de la Recherche Agronomique (INRA). FRA.; Ecole Nationale Vétérinaire Agroalimentaire et de l'Alimentation Nantes Atlantique (ONIRIS). FRA.; Université de Nantes (UN). FRA., Dec 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to orientate production and food supply in a sustainable nutritional perpective? Result from the medina project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josephe Amiot-Carlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Sinfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées de recherches en sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut National de la Recherche Agronomique (INRA). FRA.; Ecole Nationale Vétérinaire Agroalimentaire et de l'Alimentation Nantes Atlantique (ONIRIS). FRA.; Université de Nantes (UN). FRA., Dec 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socioeconomic disparities in diet quality in the French West Indies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Salanave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Martin-Prével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGEA VIII. Nutrition et santé, de la science à la pratique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agence Pour la Recherche et l'Information en Fruits et Légumes (APRIFEL). FRA., Nov 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01959663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels changements de consommation pour une alimentation plus durable en Tunisie ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Which dietary changes to move towards nutritionally adequate diets without increasing their impact on biodiversity, water and land-use?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalila El Ati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Sinfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFN 2017, Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">3. International Conference on Global Food Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Le Cap, South Africa. 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737052v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02785370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which dietary changes to move towards nutritionally adequate diets without increasing their impact on biodiversity, water and land-use? The case of Tunisia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalila El Ati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Sinfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUNS 21. ICN International Congress of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Union of Nutritional Sciences (IUNS). INT., Oct 2017, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promoting sustainable food systems in Mediterranean countries: a framework to implement recommendations and actions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Quels changements de consommation pour une alimentation plus durable en Tunisie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalila El Ati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Sinfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carole Sinfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development of voluntary guidelines for the sustainability of the Mediterranean diet in the Mediterranean region</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Food and Agriculture Organization (FAO). ITA.; International Centre for Advanced Mediterranean Agronomic Studies (CIHEAM). INT., Mar 2017, Bari, Italy. 141 p</w:t>
+              <w:t xml:space="preserve">JFN 2017, Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595254v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which dietary changes to move towards nutritionally adequate diets without increasing their impact on biodiversity, water and land-use?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Promoting sustainable food systems in Mediterranean countries: a framework to implement recommendations and actions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Josephe Amiot-Carlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Sinfort</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Conference on Global Food Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Le Cap, South Africa. 21 p</w:t>
+              <w:t xml:space="preserve">Development of voluntary guidelines for the sustainability of the Mediterranean diet in the Mediterranean region</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Food and Agriculture Organization (FAO). ITA.; International Centre for Advanced Mediterranean Agronomic Studies (CIHEAM). INT., Mar 2017, Bari, Italy. 141 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02785370v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of sanitary and phytosanitary barriers on the international trade of apples from France and Chile</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Management of sanitary and phytosanitary risks in the apple industry: the Sustain' Apple project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Codron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Demaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasquale Lubello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. AIEAA Conference: The Changing Role of Regulation in the Bio-Based Economy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Associazione Italiana di Economia Agraria e Applicata (AIEAA). ITA., Jun 2016, Bologne, Italy. 12 p</w:t>
+              <w:t xml:space="preserve">3. International Symposium on Horticulture in Europe, SHE2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Oct 2016, Chania, Greece. 245 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02793676v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of optimized diet patterns at a macro-level: the case of Tunisia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Management of sanitary and phytosanitary risks in the apple value chain: the Sustain' Apple project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Codron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Demaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasquale Lubello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. AIEAA Conference: The Changing Role of Regulation in the Bio-Based Economy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3. International Symposium on Horticulture in Europe, SHE2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Oct 2016, Chania, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2019.1242.41⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01581554v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of sanitary and phytosanitary risks in the apple value chain: the Sustain' Apple project</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">The impact of optimized diet patterns at a macro-level: the case of Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Josephe Amiot-Carlin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Symposium on Horticulture in Europe, SHE2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5. AIEAA Conference: The Changing Role of Regulation in the Bio-Based Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Associazione Italiana di Economia Agraria e Applicata (AIEAA). ITA., Jun 2016, Bologne, Italy. 19 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737084v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01581554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of sanitary and phytosanitary risks in the apple industry: the Sustain' Apple project</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">The effects of sanitary and phytosanitary barriers on the international trade of apples from France and Chile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Demaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Drogue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Symposium on Horticulture in Europe, SHE2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Oct 2016, Chania, Greece. 245 p</w:t>
+              <w:t xml:space="preserve">5. AIEAA Conference: The Changing Role of Regulation in the Bio-Based Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Associazione Italiana di Economia Agraria e Applicata (AIEAA). ITA., Jun 2016, Bologne, Italy. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743263v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02793676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EU preferences for agri-food products from developing countries: winning and losing due to the EU GSP reform 2013</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">DAHBSIM, a Dynamic Agricultural Household Bio-Economic Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Flichman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Belhouchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roza Chenoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. International Conference of Agricultural Economists: Agriculture in an Interconnected World</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Association of Agricultural Economists (IAAE). INT., Aug 2015, Milan, Italy. 31 p</w:t>
+              <w:t xml:space="preserve">5. International Symposium for Farming Systems Design (AGRO2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Agronomy (ESA). INT., Sep 2015, Montpellier, France. 530 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02796661v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DAHBSIM, a Dynamic Agricultural Household Bio-Economic Model</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The impact of optimized diet patterns at a macro-level: the case of Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Drogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Symposium for Farming Systems Design (AGRO2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society for Agronomy (ESA). INT., Sep 2015, Montpellier, France. 530 p</w:t>
+              <w:t xml:space="preserve">International conference: Food in the Bio-Based Economy; Sustainable Provision and Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wageningen University and Research Centre (WUR). NLD., May 2015, Wageningen, Netherlands. 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741502v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02796604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of optimized diet patterns at a macro-level: the case of Tunisia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Maximum residual levels of pesticides and public health: best friends or faux amis ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Demaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Drogue</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference: Food in the Bio-Based Economy; Sustainable Provision and Access</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wageningen University and Research Centre (WUR). NLD., May 2015, Wageningen, Netherlands. 21 p</w:t>
+              <w:t xml:space="preserve">32. Journées de Microéconomie Appliquée (JMA 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Montpellier, France. 24 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02796604v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02800723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximum residual levels of pesticides and public health: best friends or faux amis ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">EU preferences for agri-food products from developing countries: winning and losing due to the EU GSP reform 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Demaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Drogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Luise Rau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32. Journées de Microéconomie Appliquée (JMA 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Montpellier, France. 24 p</w:t>
+              <w:t xml:space="preserve">29. International Conference of Agricultural Economists: Agriculture in an Interconnected World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association of Agricultural Economists (IAAE). INT., Aug 2015, Milan, Italy. 31 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02800723v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02796661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of optimized diet patterns at a macro-level: the case of Tunisia</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">DAHBSIM, a dynamic agricultural household bio-economic model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Flichman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Belhouchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chenoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Drogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. European Nutrition Conference FENS 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Federation of European Nutrition Societies (FENS)., Oct 2015, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">5. International Symposium for Farming Systems Design: Multi-functional Farming Systems in a Changing World (FSD 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Montpellier, France. pp.129-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607679v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximum residual levels of pesticides and public health: best friends or faux amis ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Demaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Drogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29. International Conference of Agricultural Economists: Agriculture in an Interconnected World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Association of Agricultural Economists (IAAE). INT., Aug 2015, Milan, Italy. 24 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02794400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DAHBSIM, a dynamic agricultural household bio-economic model</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The impact of optimized diet patterns at a macro-level: the case of Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Josephe Amiot-Carlin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Symposium for Farming Systems Design: Multi-functional Farming Systems in a Changing World (FSD 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Montpellier, France. pp.129-130</w:t>
+              <w:t xml:space="preserve">12. European Nutrition Conference FENS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Federation of European Nutrition Societies (FENS)., Oct 2015, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02155654v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are consumers over-protected? A world picture of regulations on pesticide MRL in fruits and vegetables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Demaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Drogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. AIEAA Conference : Feeding the planet and greening agriculture: challenges and opportunities for the bio-economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Associazione Italiana di Economia Agraria e Applicata (AIEAA). ITA., Jun 2014, Alghero, Italy. 25 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02797832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staple food market regulation in Algeria, what is the alternative policy? A CGE analysis for wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilel Hamadache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Drogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Conference on Global Economic Analysis: New Challenges in Food Policy, Trade and Economic Vulnerability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Global Trade Analysis Project (GTAP). USA., Jun 2014, Dakar, Senegal. 35 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EU trade regulation for baby food: protecting health or trade?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Demaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Drogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Conference of the AIEAA: Between crisis and development: which role for the bio-economy?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Associazione Italiana di Economia Agraria e Applicata (AIEAA). Campobasso, ITA., Jun 2013, Parme, Italy. 29 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02810014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protéger la santé ou le commerce un dilemme pour les aliments pour bébés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Demaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Drogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Annual conference of the ETSG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Trade Study Group (ETSG). Linz, INT., Sep 2012, Louvain, Belgium. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pesticides residues and trade: the apple of discord?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Demaria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAAE Congress "Change and Uncertainty - Challenges for Agriculture, Food and Natural Resources"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). INT., Aug 2011, Zurich, Switzerland. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02808726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do different regulations in maximum residue levels of pesticides affect trade competitiveness? The case of apples and pears</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Demaria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Annual conference ETSG 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Trade Study Group (ETSG). INT., Sep 2010, Lausanne, Switzerland. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01172988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibrating mathematical programming spatial models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quirino Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Anania</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IATRC Annual Meeting: "Private Standards and Non-Tariff Barriers: Measurement, Impacts and Legal Issues"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Agricultural Trade Research Center (IATRC). USA., Dec 2009, Fort Myers, United States. 72 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Free trade agreement between the European Union and the federation of russia a CGE assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perttu Pyykkönen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meri Virolainen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. GTAP Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Purdue University. USA., Jun 2008, Helsinki, Finland. 45 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02818166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tariff-rate quotas and agricultural trade : an application to the agricultural free trade negotiation between the EU and the Mercosur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International congress of the EAAE : The future of rural Europe in the global agri-food system</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, Copenhague, Denmark. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02828528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Welfare measurement and quality product differentiation in agriculture : an example from the EU-15 beef sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan S. Marette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International congress of the EAAE : The future of rural Europe in the global agri-food system</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, Copenhague, Denmark. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02825165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Product differentiation and trade : an example from the beef sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan S. Marette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on policy modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Paris, France. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02832097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic implications of the Doha development agenda for Latin America and the Caribbean: non tariff measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Priscila Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. CEPII-IDB conference : Economic implications of the Doha development agenda for Latin America and the Caribbean</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2003, Washington, United States. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02828927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How GTAP is taking preferential agreements into account : the Euromed case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Chahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Congress EAAE : Exploring diversity in the European agri-food system</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2002, Saragosse, Spain. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02827551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nilotide : un modèle d'évaluation des effets de la politique alimentaire en Egypte pour une simulation pédagogique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roudart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres de l'INA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2002, Paris, France. Non paginé / 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02827102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Echanges agricoles et accord Euromed : l'érosion des préférences en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Chahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès : Economie Méditerranée Monde Arabe. Intégration euro-méditerranéenne et évolutions structurelles et institutionnelles des économies méditérranéennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Sousse, Tunisie. Non paginé / 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02829421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences de l'abaissement des tarifs MFN sur les zones de préférences : le cas de l'accord Euro-Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Chahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international d'économie : Le partenariat euro-méditerranéen : 6 ans après Barcelone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2001, Tunis, Tunisie. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02831756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité et rentabilité : étude de la production cacaoyère paysanne en Equateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Deheuvels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale : L'avenir des cultures pérennes : investissement et durabilité en zones tropicales humides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2001, Yamoussoukro, Côte d’Ivoire. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02833849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La compétitivité des cacaos fins sur le marché international : le cas du cacao &amp;quot;Nacional&amp;quot; d'Equateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Decazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Deheuvels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale : L'avenir des cultures pérennes : investissement et durabilité en zones tropicales humides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2001, Yamoussoukro, Côte d’Ivoire. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02829326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El mejoramiento de la calidad del cacao ecuatoriano como factor de competitividad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Decazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Deheuvels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International cocoa research conference : Towards the effective and optimum promotion of cocoa throught research and development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2000, Kota Kinabalu, Malasia. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02839481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The future of olive oil: new markets for a traditional product?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lesourd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second Olive Cultural and Scientific Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1998, New Norcia, Australia. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02840866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation non structurelle du marché européen de l'huile d'olive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Terraza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56. Conférence internationale : Modélisation des marchés agricoles. Produits de base et demi-produits agro-alimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1997, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02766218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14786,3536 +14904,3536 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating Affordability of Healthier Diets in Four African Countries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
+                <w:t xml:space="preserve">Can local agriculture improve the nutritional quality of diet while reducing the environmental impact in Guadeloupe ? A system model approach from fork to farm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquin Ameller Pavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Agnes Le Port</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Guindé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabin Guillemaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd Edition of International Congress of Nutrition of IUNS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">IUNS-ICN 2025 International Congress of Nutrition - Sustainable Food for Global Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05393394v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05554424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can increasing local foods improve the sustainability of school meals? A multi-objective optimization study in Guadeloupe, France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Diman</w:t>
+                <w:t xml:space="preserve">Evaluating Affordability of Healthier Diets in Four African Countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquin Ameller Pavez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaleab Baye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noora Kanerva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Le Port</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUNS-ICN 2025 International Congress of Nutrition - Sustainable Food for Global Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Paris, France. </w:t>
+              <w:t xml:space="preserve">23rd Edition of International Congress of Nutrition of IUNS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05554397v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05393394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can local agriculture improve the nutritional quality of diet while reducing the environmental impact in Guadeloupe ? A system model approach from fork to farm</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gabin Guillemaud</w:t>
+                <w:t xml:space="preserve">Can increasing local foods improve the sustainability of school meals? A multi-objective optimization study in Guadeloupe, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Peccatus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Somaraki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Diman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUNS-ICN 2025 International Congress of Nutrition - Sustainable Food for Global Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05554424v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05554397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro protein digestibility of gluten-free pasta made from climate-smart raw matters</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Assessing farmers’ adoption process on the transition to agroecology by using social ecological system framework and bioeconomic modeling in Algeria.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyhan Sevde Cagiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Bourceret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogué</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Conference on Food Digestion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10. International Degrowth Conference &amp; 15. Conference of the European Society for Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Pontevedra, Spain. Universidad de vigo, 29 (1), pp.1725-1729, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35869/ESEE-Degrowth2024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04682644v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05216202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing farmers’ adoption process on the transition to agroecology by using social ecological system framework and bioeconomic modeling in Algeria.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">In vitro protein digestibility of gluten-free pasta made from climate-smart raw matters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Deglaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogué</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Degrowth Conference &amp; 15. Conference of the European Society for Ecological Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8. International Conference on Food Digestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Porto, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05216202v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of overexploitation of groundwater resources on the resilience of agricultural farms in a semi-arid zone</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Intérêt nutritionnel de pâtes sans gluten faites à partir de matières premières africaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Cassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. EAAE Congress: Agri-food systems in a changing world: connecting science and society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Rennes, France. , pp.1, 2023</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04213830v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing a diet optimization modelling approach to evaluate nutritional adequacy and diet affordability across 4 African countries</w:t>
+                <w:t xml:space="preserve">The impact of overexploitation of groundwater resources on the resilience of agricultural farms in a semi-arid zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joaquin Ameller</w:t>
+                <w:t xml:space="preserve">Nour Nsiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderraouf Zaatra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Drogué</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Georgios Kleftodimos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. EAAE Congress: Agri-food systems in a changing world: connecting science and society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2023, Rennes, France. , 2023</w:t>
+              <w:t xml:space="preserve">, Aug 2023, Rennes, France. , pp.1, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04213870v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04213830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt nutritionnel de pâtes sans gluten faites à partir de matières premières africaines</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Developing a diet optimization modelling approach to evaluate nutritional adequacy and diet affordability across 4 African countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquin Ameller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaleab Baye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noora Kanerva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Le Port</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">17. EAAE Congress: Agri-food systems in a changing world: connecting science and society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Rennes, France. , 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04683375v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04213870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutritional optimization and starch and protein digestibility of pasta made with gluten free African cereal and legume flours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Drogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josèphe Amiot Carlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. Congrès international de nutrition de l'IUNS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Tokyo, Japan. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04073551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluer la qualité nutritionnelle des achats alimentaires des ménages : révision et validation du Healthy Purchase Index</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Perignon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tharrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisy Recchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Online, France. , 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03097853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cuisiner soi-même présente-t-il un avantage économique avéré pour le consommateur ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">How to achieve nutritional recommendations and reduce diet-related environmental impact in Tunisia? An optimization study to identify more sustainable diets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Sinfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalila El Ati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Traissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35. Journées scientifiques annuelles de l'AFERO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Marseille, France. 2019</w:t>
+              <w:t xml:space="preserve">13. European Nutrition Conference - Malnutrition in an obese world: European perspectives (FENS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Dublin, Ireland. 2019, Abstracts of the 13th European Nutrition Conference - Malnutrition in an obese world: European perspectives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786863v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does diet quality explain socioeconomic difference in metabolic syndrome in French West Indies?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Salanave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Martin-Prével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. European Nutrition Conference - Malnutrition in an obese world: European perspectives (FENS 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Dublin, Ireland. , 2019, Abstracts of the 13th European Nutrition Conference - Malnutrition in an obese world: European perspectives</w:t>
+              <w:t xml:space="preserve">35. Journées Scientifiques de l’Association Française d’Etude et de Recherche sur l’Obésité (AFERO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Marseille, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377027v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does diet quality explain socioeconomic difference in metabolic syndrome in French West Indies?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Salanave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Martin-Prével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35. Journées Scientifiques de l’Association Française d’Etude et de Recherche sur l’Obésité (AFERO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Marseille, France. 2019</w:t>
+              <w:t xml:space="preserve">13. European Nutrition Conference - Malnutrition in an obese world: European perspectives (FENS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Dublin, Ireland. , 2019, Abstracts of the 13th European Nutrition Conference - Malnutrition in an obese world: European perspectives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02787969v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insertion of the theory of resources and capacities within a cooperative scheme of agricultural production</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Cuisiner soi-même présente-t-il un avantage économique avéré pour le consommateur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tharrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Leila Temri</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">170. EAAE Seminar: Governance of food chains and consumption dynamics: what are the impacts on food security and sustainability?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montpellier, France. , 1 p., 2019</w:t>
+              <w:t xml:space="preserve">35. Journées scientifiques annuelles de l'AFERO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Marseille, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02789705v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cuisiner soi-même présente-t-il un avantage économique avéré pour le consommateur ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Insertion of the theory of resources and capacities within a cooperative scheme of agricultural production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosario Quintero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicole Darmon</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Temri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée annuelle de l'obésité de l'adulte et de l'enfant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Marseille, France. 2019</w:t>
+              <w:t xml:space="preserve">170. EAAE Seminar: Governance of food chains and consumption dynamics: what are the impacts on food security and sustainability?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montpellier, France. , 1 p., 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02791417v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02789705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to achieve nutritional recommendations and reduce diet-related environmental impact in Tunisia? An optimization study to identify more sustainable diets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Cuisiner soi-même présente-t-il un avantage économique avéré pour le consommateur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tharrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. European Nutrition Conference - Malnutrition in an obese world: European perspectives (FENS 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Dublin, Ireland. 2019, Abstracts of the 13th European Nutrition Conference - Malnutrition in an obese world: European perspectives</w:t>
+              <w:t xml:space="preserve">Journée annuelle de l'obésité de l'adulte et de l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Marseille, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377021v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An hybrid approach to compute land use and water deprivation impacts of national diets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">La qualité de l’alimentation contribue-t-elle à expliquer les différences socioéconomiques de la prévalence du syndrome métabolique dans les Antilles Françaises ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Colombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marie Josephe Amiot-Carlin</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Salanave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Landais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Martin-Prével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 28. Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Rome, Italy. 2018</w:t>
+              <w:t xml:space="preserve">JFN 2018, Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Nice, France. 2018, JFN 2018 - Livre des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786429v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01947509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does diet quality explain socioeconomic difference in metabolic syndrome in French West Indies?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">An hybrid approach to compute land use and water deprivation impacts of national diets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yves Martin-Prével</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalila El Ati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Josephe Amiot-Carlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGEA VIII. Nutrition et santé, de la science à la pratique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Lyon, France. , 2018</w:t>
+              <w:t xml:space="preserve">SETAC Europe 28. Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Rome, Italy. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786614v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insertion of the theory of resources and capacities within a cooperative scheme of agricultural production. The case of the cooperative of services multiples of Siogui, R.L.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Does diet quality explain socioeconomic difference in metabolic syndrome in French West Indies?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Colombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Salanave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Landais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Martin-Prével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32. RENT Conference "Sustainable entrepreneurship: a win-win strategy for the future"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Toledo, Spain. 1 p. [Poster], 2018</w:t>
+              <w:t xml:space="preserve">EGEA VIII. Nutrition et santé, de la science à la pratique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Lyon, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786366v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La qualité de l’alimentation contribue-t-elle à expliquer les différences socioéconomiques de la prévalence du syndrome métabolique dans les Antilles Françaises ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insertion of the theory of resources and capacities within a cooperative scheme of agricultural production. The case of the cooperative of services multiples of Siogui, R.L.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosario Quintero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Temri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFN 2018, Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Nice, France. 2018, JFN 2018 - Livre des résumés</w:t>
+              <w:t xml:space="preserve">32. RENT Conference "Sustainable entrepreneurship: a win-win strategy for the future"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Toledo, Spain. 1 p. [Poster], 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01947509v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which dietary changes to move towards nutritionally adequate diets without increasing their impact on biodiversity, water and land-use? The case of Tunisia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Cuisiner soi-même a-t-il un avantage économique avéré pour le consommateur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tharrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUNS 21. ICN International Congress of Nutrition</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Annals of Nutrition and Metabolism, 71, 2017, IUNS. 21st International Congress of Nutrition. Buenos Aires, Argentina, October 15-20, 2017: Abstracts</w:t>
+              <w:t xml:space="preserve">JFN 2017, Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Nantes, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737876v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cuisiner soi-même a-t-il un avantage économique avéré pour le consommateur ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Which dietary changes to move towards nutritionally adequate diets without increasing their impact on biodiversity, water and land-use? The case of Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Godin</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Jalila El Ati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Sinfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marlène Perignon</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFN 2017, Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Nantes, France. 2017</w:t>
+              <w:t xml:space="preserve">IUNS 21. ICN International Congress of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Buenos Aires, Argentina. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Annals of Nutrition and Metabolism, 71, 2017, IUNS. 21st International Congress of Nutrition. Buenos Aires, Argentina, October 15-20, 2017: Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733619v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of optimized diet patterns at a macro-level: the case of Tunisia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josephe Amiot-Carlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. EAAE Congress 'Towards Sustainable Agri-food Systems: Balancing Between Markets and Society'</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Parma, Italy. 1 p., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01664476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental impacts of national diets: Comparison of land use and water deprivation impacts in France and Tunisia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Sinfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalila El Ati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. International Congress of Nutrition (ICN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Buenos Aires, Argentina. 1 p., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of sanitary and phytosanitary barriers on the international trade of apples from France and Chile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Demaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Drogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. EAAE Congress 'Towards Sustainable Agri-food Systems: Balancing Between Markets and Society'</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Parme, Italy. 1 p., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring the cost of compliance: the case of French apples</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">How to evaluate the impacts of freshwater consumption due to dietary patterns, considering the origin of food products ? The case of two Mediterranean countries [Poster]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Sinfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evandro Paolo da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. AIEAA Conference: Innovation, productivity and growth: towards sustainable agri-food production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Ancona, Italy. 1 p., 2015</w:t>
+              <w:t xml:space="preserve">7. International Conference on Life Cycle Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Bordeaux, France. 1 p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02793846v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02793873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water footprint of mediterranean dietary patterns: how influent is raw food origin? [Poster]</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Measuring the cost of compliance: the case of French apples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Demaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasquale Lubello</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. Annual meeting: Environmental Protection in a Multi-Stressed World: Challenges for Science, Industry and Regulators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Barcelone, Spain. 1 p., 2015</w:t>
+              <w:t xml:space="preserve">4. AIEAA Conference: Innovation, productivity and growth: towards sustainable agri-food production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Ancona, Italy. 1 p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02798789v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02793846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to evaluate the impacts of freshwater consumption due to dietary patterns, considering the origin of food products ? The case of two Mediterranean countries [Poster]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Water footprint of mediterranean dietary patterns: how influent is raw food origin? [Poster]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Sinfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evandro Paolo da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Conference on Life Cycle Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Bordeaux, France. 1 p., 2015</w:t>
+              <w:t xml:space="preserve">25. Annual meeting: Environmental Protection in a Multi-Stressed World: Challenges for Science, Industry and Regulators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Barcelone, Spain. 1 p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02793873v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02798789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating affordability of healthier diets in four African countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquin Ameller Pavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaleab Baye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Josephe Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noora Kanerva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. European Nutrition Conference (FENS 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Belgrade, Serbia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 91 (1), MDPI, pp.128, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/proceedings2023091128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04426416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18325,519 +18443,519 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagrammes de flux des filières agricoles françaises du champ à l'assiette : vers la production d'un référentiel commun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Levert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alapetite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Carel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Courtonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05065772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farmer involvement in short food supply chains: a systematic literature review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chiaverina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larry Lev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert P King</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04552228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing apples with pears&amp;quot;. How differences in pesticide residues regulations impact trade?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Demaria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02807109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibrating mathematical programming spatial models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quirino Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Anania</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01172969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A critical survey of databases on tariffs and trade available for the analysis of EU agricultural agreements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lubica Bartova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02814480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18847,247 +18965,97 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles garanties peut-on avoir sur la qualité des produits &amp;quot;bio&amp;quot; ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03265596v1</w:t>
-              </w:r>
-[...148 lines deleted...]
-                <w:t xml:space="preserve">hal-02791484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId387"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -19163,51 +19131,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1D5B93D6"/>
+    <w:nsid w:val="839F2BC9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19394,51 +19362,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-drogue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8819-9998" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/090409698" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299244v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Ameller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogu&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaleab Baye" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Josephe Amiot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noora Kanerva" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03031853.2025.2562813" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05128619v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bouamra-Mechemache" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Latouche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095847v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minto Konlani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Huchet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Lamani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13y7g" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05398115v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chiaverina" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398998v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Nsiri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Kleftodimos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2025.109912" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04281517v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacquet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2023.108034" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659556v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ducrot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terrieux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Colombet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-024-00214-z" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489378v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Pinel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Vannier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu-Lacanal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2024.115899" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032969v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Loiseau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jouve" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Salou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Perignon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.136788" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011734v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Lev" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert King" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/agec.12764" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03762808v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Rollet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tharrey" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Recchia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-022-02962-4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04064190v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazare Deteix" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.163248" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04354051v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Touvier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506984v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayan Carvalho Ramos Salles de Oliveira" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Nunes Oliveira Jardim" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogue" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Darmon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09637486.2021.2017408" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03520462v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin All&#232;s" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2021.11.003" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790694v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Dupraz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356397v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Simioni" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S136898002100327X" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03259289v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demaria Federica" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Lubello" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40100-021-00193-5" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02549360v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Josephe Amiot-Carlin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/agec.12572" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733034v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Privet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dubois" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980019005081" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346205v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Sinfort" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#232;phe Amiot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104661" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609655v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne M. Perignon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sinfort" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. El Ati" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Traissac" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Drogue" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2019.07.006" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396253v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Salanave" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Landais" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martin-Pr&#233;vel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-7970-z" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620364v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Rondinella" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariarosaria Agostino" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Demaria" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08853908.2019.1587324" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618869v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/BAE-24047" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848425v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalila El Ati" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Dop" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2018.00030" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622436v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Godin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618859v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628634v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Carr&#232;re" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/agec.12399" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405419v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/twec.12434" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519139v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam M. Komarek" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chenoune" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Hawkins" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwa Msangi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2017.03.016" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686621v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Quintero" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07196-9.p.0255" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630029v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Jacquet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Subervie" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643048v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648372v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2012.06.007" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0MDCRWG1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001145v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quirino Q. Paris" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni G. Anania" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2011.07.008" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BF6G7C1Q-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172922v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gozlan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172950v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Matthews" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172909v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7679.2008.00429.x" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DQJ148SM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676279v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Priscila Ramos" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680015v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C. Beghin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe J.-C. Bureau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673645v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chahed" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696447v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696413v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229813v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sanz Sanz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Somaraki" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Ben Ali" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Napoleone" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04509450v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1857/9782759238538/durabilite-des-systemes-pour-la-securite-alimentaire" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701926v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa-Migeon Costa" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1787/9782759235766/sustainable-food-systems-for-food-security?affiliate_code=" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416810v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Butault" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791473v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Josephe Amiot-Carlin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Machou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787948v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Zezza" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosaria Pupo d'Andrea" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Swinnen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Meloni" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432629v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Flichman" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Belhouchette" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807385v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gervais" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818030v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Beghin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caesar Cororaton" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Felt" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818029v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cendon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819396v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Grandval" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bureau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Guyomard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Roudart" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827176v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829148v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Ramos" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bureau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827128v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Chahed" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Salvatici" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789858v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03325585v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554472v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Peccatus" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Diman" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05520507v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uyen Thao Vu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Du Martin Luong" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jean" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Dufour" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301057v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Guillemaud" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Guind&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blazy" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Ameller Pavez" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298920v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Robert" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#232;phe Amiot Carlin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024131v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05216443v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyhan Sevde Cagiran" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bourceret" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05216035v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukayna Naji" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Moustier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216767v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guzel Kadriye Kardelen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844710v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Levert" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alapetite" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alliot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Carel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Courtonne" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240966v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cassan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barron" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246326v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Le Port" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213798v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353397v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M&#233;jean" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Molin&#233;ris" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Eymard-Duvernay" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248985v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04361842v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04361879v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03715519v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03720690v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03720757v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03720730v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463414v2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477759v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477871v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463141v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03095706v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03065926v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791656v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04712484v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787387v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789667v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736964v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962283v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.604" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734970v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Salanave" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788026v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734713v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736558v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738361v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959663v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737052v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733918v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595254v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785370v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793676v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581554v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vignes" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737084v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Codron" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Gal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1242.41" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743263v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796661v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luise Rau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741502v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Blanco" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roza Chenoune" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796604v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800723v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Carrere" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607679v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794400v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155654v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Flichman" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanco" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Drogu&#233;" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797832v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795719v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilel Hamadache" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810014v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745379v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808726v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172988v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754337v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quirino Paris" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Anania" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818166v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perttu Pyykk&#246;nen" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meri Virolainen" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828528v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825165v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan S. Marette" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832097v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828927v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827551v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827102v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829421v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831756v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833849v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deheuvels" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829326v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Decazy" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jacquet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839481v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840866v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lesourd" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766218v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Terraza" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393394v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Le Port" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554397v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554424v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682644v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deglaire" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05216202v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35869/ESEE-Degrowth2024" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213830v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Zaatra" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213870v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683375v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073551v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03097853v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786863v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377027v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787969v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789705v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Temri" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791417v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377021v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786429v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786614v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786366v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947509v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737876v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/422510.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733619v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664476v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785684v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785527v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793846v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798789v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evandro Paolo da Silva" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Ferrari" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793873v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04426416v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2023091128" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05065772v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04552228v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert P King" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807109v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172969v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814480v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubica Bartova" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03265596v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791484v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thoyer" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ridier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-drogue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8819-9998" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/090409698" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398998v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Nsiri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Kleftodimos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogu&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2025.109912" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05128619v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bouamra-Mechemache" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Latouche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299244v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Ameller" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaleab Baye" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Josephe Amiot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noora Kanerva" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03031853.2025.2562813" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095847v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minto Konlani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Huchet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Lamani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13y7g" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05398115v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chiaverina" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659556v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ducrot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terrieux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Colombet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-024-00214-z" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489378v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Pinel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Vannier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu-Lacanal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2024.115899" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04281517v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2023.108034" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04354051v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Touvier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03762808v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Perignon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Rollet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tharrey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Recchia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-022-02962-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011734v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Lev" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert King" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/agec.12764" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032969v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Loiseau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jouve" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Salou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.136788" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04064190v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazare Deteix" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.163248" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03520462v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin All&#232;s" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2021.11.003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506984v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayan Carvalho Ramos Salles de Oliveira" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Nunes Oliveira Jardim" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogue" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Darmon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09637486.2021.2017408" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356397v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Simioni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S136898002100327X" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790694v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Dupraz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03259289v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demaria Federica" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Lubello" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40100-021-00193-5" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733034v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Privet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dubois" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980019005081" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02549360v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Josephe Amiot-Carlin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/agec.12572" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620364v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Rondinella" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariarosaria Agostino" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Demaria" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08853908.2019.1587324" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609655v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne M. Perignon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sinfort" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. El Ati" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Traissac" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Drogue" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2019.07.006" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346205v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Sinfort" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#232;phe Amiot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104661" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396253v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Salanave" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Landais" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martin-Pr&#233;vel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-7970-z" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628634v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Carr&#232;re" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/agec.12399" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618859v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618869v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/BAE-24047" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848425v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verger" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalila El Ati" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Dop" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2018.00030" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622436v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Godin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686621v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Quintero" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07196-9.p.0255" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519139v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam M. Komarek" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chenoune" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Hawkins" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwa Msangi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2017.03.016" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405419v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/twec.12434" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630029v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Jacquet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Subervie" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643048v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648372v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2012.06.007" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0MDCRWG1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001145v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quirino Q. Paris" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni G. Anania" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2011.07.008" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BF6G7C1Q-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172922v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gozlan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172950v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Matthews" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172909v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7679.2008.00429.x" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DQJ148SM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676279v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Priscila Ramos" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680015v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C. Beghin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe J.-C. Bureau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673645v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chahed" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696447v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696413v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229813v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sanz Sanz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Somaraki" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Ben Ali" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Napoleone" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04509450v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1857/9782759238538/durabilite-des-systemes-pour-la-securite-alimentaire" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701926v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa-Migeon Costa" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1787/9782759235766/sustainable-food-systems-for-food-security?affiliate_code=" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416810v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Butault" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791473v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Josephe Amiot-Carlin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Machou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791484v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bourceret" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thoyer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ridier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Belhouchette" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787948v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Zezza" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosaria Pupo d'Andrea" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Swinnen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Meloni" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432629v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Flichman" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807385v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gervais" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818030v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Beghin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caesar Cororaton" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Felt" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818029v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cendon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819396v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Grandval" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bureau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Guyomard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Roudart" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827176v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829148v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Ramos" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bureau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827128v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Chahed" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Salvatici" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789858v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03325585v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298920v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Robert" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Ameller Pavez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#232;phe Amiot Carlin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05520507v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uyen Thao Vu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Du Martin Luong" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jean" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Dufour" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554472v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Peccatus" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Diman" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301057v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Guillemaud" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Guind&#233;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blazy" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024131v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05216443v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyhan Sevde Cagiran" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05216035v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukayna Naji" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Moustier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844710v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Levert" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alapetite" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alliot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Carel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Courtonne" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216767v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guzel Kadriye Kardelen" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353397v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M&#233;jean" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Molin&#233;ris" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Eymard-Duvernay" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248985v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04361842v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213798v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246326v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Le Port" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240966v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cassan" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barron" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04361879v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03720757v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03720690v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03715519v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03720730v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463414v2" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477759v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477871v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463141v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03065926v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03095706v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787387v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04712484v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791656v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789667v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736964v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962283v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.604" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788026v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734970v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Salanave" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734713v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736558v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738361v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959663v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785370v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733918v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737052v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595254v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743263v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Codron" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Gal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737084v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1242.41" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581554v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vignes" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793676v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741502v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Blanco" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roza Chenoune" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796604v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800723v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Carrere" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796661v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luise Rau" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155654v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Flichman" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanco" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Drogu&#233;" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794400v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607679v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797832v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795719v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilel Hamadache" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810014v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745379v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808726v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172988v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754337v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quirino Paris" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Anania" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818166v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perttu Pyykk&#246;nen" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meri Virolainen" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828528v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825165v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan S. Marette" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832097v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828927v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827551v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827102v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829421v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831756v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833849v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deheuvels" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829326v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Decazy" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jacquet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839481v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840866v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lesourd" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766218v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Terraza" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554424v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393394v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Le Port" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554397v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05216202v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35869/ESEE-Degrowth2024" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682644v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deglaire" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683375v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213830v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Zaatra" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213870v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073551v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03097853v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377021v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787969v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377027v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786863v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789705v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Temri" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791417v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947509v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786429v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786614v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786366v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733619v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737876v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/422510.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664476v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785684v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785527v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793873v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evandro Paolo da Silva" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Ferrari" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793846v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798789v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04426416v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2023091128" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05065772v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04552228v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert P King" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807109v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172969v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814480v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubica Bartova" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03265596v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>