--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -224,1891 +224,1891 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency of agricultural systems in Morocco: A meta-frontier analysis of resource use and water management</w:t>
+                <w:t xml:space="preserve">Introduction au numéro spécial INRAE Sciences Sociales : Recherches sur les industries agroalimentaires au département EcoSocio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nour Nsiri</w:t>
+                <w:t xml:space="preserve">Zohra Bouamra-Mechemache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgios Kleftodimos</w:t>
+                <w:t xml:space="preserve">Karine Latouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lemarié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Water Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRAE Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1-2/2023 (1), 2 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05398998v1</w:t>
+                <w:t xml:space="preserve">hal-05128619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction au numéro spécial INRAE Sciences Sociales : Recherches sur les industries agroalimentaires au département EcoSocio</w:t>
+                <w:t xml:space="preserve">Are healthier diets culturally affordable in Africa? evidence from four African countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zohra Bouamra-Mechemache</w:t>
+                <w:t xml:space="preserve">Joaquin Ameller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Latouche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Drogué</w:t>
+                <w:t xml:space="preserve">Kaleab Baye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Lemarié</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Josephe Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noora Kanerva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Sciences Sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agrekon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03031853.2025.2562813⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05128619v1</w:t>
+                <w:t xml:space="preserve">hal-05299244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are healthier diets culturally affordable in Africa? evidence from four African countries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joaquin Ameller</w:t>
+                <w:t xml:space="preserve">Estimation des flux de commerce de fruits et légumes de l’Occitanie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minto Konlani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Huchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viola Lamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogué</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agrekon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/03031853.2025.2562813⟩</w:t>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 392 (2), pp.5-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13y7g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05299244v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05095847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation des flux de commerce de fruits et légumes de l’Occitanie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les circuits courts sont-ils plus durables ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marilyne Huchet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Viola Lamani</w:t>
+                <w:t xml:space="preserve">Pierre Chiaverina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRAE Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4/2025, 4 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05095847v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05398115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les circuits courts sont-ils plus durables ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Chiaverina</w:t>
+                <w:t xml:space="preserve">Efficiency of agricultural systems in Morocco: A meta-frontier analysis of resource use and water management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Nsiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Kleftodimos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Sciences Sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agricultural Water Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 321, pp.109912. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agwat.2025.109912⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05398115v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05398998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional quality of food imports in Caribbean small islands. Evidence from the French West Indies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Viola Lamani</w:t>
+                <w:t xml:space="preserve">Do farmers participating in short food supply chains use less pesticides? Evidence from France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chiaverina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Ducrot</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florence Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s41130-024-00214-z⟩</w:t>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 216, pp.108034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2023.108034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04659556v1</w:t>
+                <w:t xml:space="preserve">hal-04281517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional optimization through linear programming of climate-smart and gluten free pasta</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nutritional quality of food imports in Caribbean small islands. Evidence from the French West Indies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viola Lamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Terrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Pinel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
+                <w:t xml:space="preserve">Zoé Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lwt.2024.115899⟩</w:t>
+              <w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, on-line first, pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41130-024-00214-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04489378v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04659556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do farmers participating in short food supply chains use less pesticides? Evidence from France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Chiaverina</w:t>
+                <w:t xml:space="preserve">Nutritional optimization through linear programming of climate-smart and gluten free pasta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Josephe Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Jacquet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 216, pp.108034. </w:t>
+              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 197, pp.115899. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2023.108034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lwt.2024.115899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04281517v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cuisiner est-il vraiment moins cher qu’acheter des plats industriels ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does short food supply chain participation improve farm economic performance? A meta‐analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chiaverina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Touvier</w:t>
+                <w:t xml:space="preserve">Larry Lev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert King</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Figaro Madame.fr</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 54 (3), pp.400-413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/agec.12764⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04354051v1</w:t>
+                <w:t xml:space="preserve">hal-04011734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The revised Healthy Purchase Index (r-HPI): a validated tool for exploring the nutritional quality of household food purchases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Life cycle assessment of urban food supply: key findings and recommendations from a French metropolitan area case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Salou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daisy Recchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00394-022-02962-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 401, article 136788, 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2023.136788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03762808v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04032969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does short food supply chain participation improve farm economic performance? A meta‐analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Chiaverina</w:t>
+                <w:t xml:space="preserve">The revised Healthy Purchase Index (r-HPI): a validated tool for exploring the nutritional quality of household food purchases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tharrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisy Recchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/agec.12764⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (1), pp.363-377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00394-022-02962-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04011734v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03762808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life cycle assessment of urban food supply: key findings and recommendations from a French metropolitan area case study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">The importance of land in resource criticality assessment methods: a first step towards characterising supply risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lazare Deteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Salou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Loiseau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2023.136788⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, online first, pp.163248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.163248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04032969v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04064190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The importance of land in resource criticality assessment methods: a first step towards characterising supply risk</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cuisiner est-il vraiment moins cher qu’acheter des plats industriels ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eléonore Loiseau</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Touvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Figaro Madame.fr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, en ligne (25 octobre 2023)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04064190v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04354051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les déterminants de la transition nutritionnelle dans les Antilles françaises</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Meeting nutritional adequacy in the Brazilian population increases pesticide intake without exceeding chronic safe levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Allès</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Ducrot</w:t>
+                <w:t xml:space="preserve">Dayan Carvalho Ramos Salles de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreia Nunes Oliveira Jardim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2021.11.003⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Food Sciences and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 73 (4), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09637486.2021.2017408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03520462v1</w:t>
+                <w:t xml:space="preserve">hal-03506984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meeting nutritional adequacy in the Brazilian population increases pesticide intake without exceeding chronic safe levels</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sophie Drogue</w:t>
+                <w:t xml:space="preserve">Les déterminants de la transition nutritionnelle dans les Antilles françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Colombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viola Lamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Darmon</w:t>
+                <w:t xml:space="preserve">Benjamin Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Terrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Sciences and Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 73 (4), pp.1-14. </w:t>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 57 (1), pp.37-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09637486.2021.2017408⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2021.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03506984v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03520462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demographic and socio-economic shifts partly explain the Martinican nutrition transition: an analysis of 10-year health and dietary changes (2003–2013) using decomposition models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Simioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viola Lamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Public Health Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 24 (18), pp.6323-6334. </w:t>
@@ -2241,51 +2241,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of pest risk management measures on trade: the case of apples from France and Chile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demaria Federica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Lubello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2326,1692 +2326,1692 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03259289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Industrially-processed versus home-prepared dishes: what economic benefit for the consumer?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Does a better diet reduce dependence on imports? The case of Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Privet</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Josephe Amiot-Carlin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Health Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1368980019005081⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 51 (4), pp.567-575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/agec.12572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02733034v1</w:t>
+                <w:t xml:space="preserve">hal-02549360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does a better diet reduce dependence on imports? The case of Tunisia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Industrially-processed versus home-prepared dishes: what economic benefit for the consumer?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tharrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Privet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Josephe Amiot-Carlin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 51 (4), pp.567-575. </w:t>
+              <w:t xml:space="preserve">Public Health Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (11), pp.1982-1990. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/agec.12572⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1368980019005081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02549360v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Similarity and competition in the agri-food trade among European mediterranean countries</w:t>
+                <w:t xml:space="preserve">Dataset on potential environmental impacts of water deprivation and land use for food consumption in France and Tunisia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandro Rondinella</w:t>
+                <w:t xml:space="preserve">Carole Sinfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariarosaria Agostino</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Drogue</w:t>
+                <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Trade Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08853908.2019.1587324⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27, 11 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2019.104661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02620364v1</w:t>
+                <w:t xml:space="preserve">hal-02346205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to meet nutritional recommendations and reduce diet environmental impact in the Mediterranean region? An optimization study to identify more sustainable diets in Tunisia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène M. Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène M. Perignon</w:t>
+                <w:t xml:space="preserve">C. Sinfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Sinfort</w:t>
+                <w:t xml:space="preserve">J. El Ati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. El Ati</w:t>
+                <w:t xml:space="preserve">Pierre Traissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Food Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 23, pp.227-235. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gfs.2019.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dataset on potential environmental impacts of water deprivation and land use for food consumption in France and Tunisia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Socioeconomic inequalities in metabolic syndrome in the French West Indies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Colombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Salanave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Sinfort</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Drogue</w:t>
+                <w:t xml:space="preserve">Edwige Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yves Martin-Prével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 27, 11 p. </w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (1), pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2019.104661⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12889-019-7970-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02346205v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02396253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socioeconomic inequalities in metabolic syndrome in the French West Indies</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Similarity and competition in the agri-food trade among European mediterranean countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Salanave</w:t>
+                <w:t xml:space="preserve">Sandro Rondinella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwige Landais</w:t>
+                <w:t xml:space="preserve">Mariarosaria Agostino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Martin-Prével</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Federica Demaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 19 (1), pp.1-11. </w:t>
+              <w:t xml:space="preserve">International Trade Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (5), pp.444-468. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12889-019-7970-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/08853908.2019.1587324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02396253v1</w:t>
+                <w:t xml:space="preserve">hal-02620364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximum residual levels of pesticides and public health: best friends or faux amis?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Measuring the complexity of complying with phytosanitary standard: the case of French and Chilean fresh apples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Demaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasquale Lubello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/agec.12399⟩</w:t>
+              <w:t xml:space="preserve">Bio-based and Applied Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (1), pp.39-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13128/BAE-24047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02628634v1</w:t>
+                <w:t xml:space="preserve">hal-02618869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’effetto delle regolamentazioni sanitarie e fitosanitarie sul mercato mondiale delle mele: l’esempio delle esportazioni francesi e cilene</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A “Fork-to-Farm” Multi-Scale Approach to Promote Sustainable Food Systems for Nutrition and Health: A Perspective for the Mediterranean Region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalila El Ati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Dop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriregionieuropa</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (30), pp.30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnut.2018.00030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618859v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring the complexity of complying with phytosanitary standard: the case of French and Chilean fresh apples</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">La cuisine maison coûte-t-elle moins cher ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tharrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bio-based and Applied Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Alimentation, Santé et Petit budget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 77, pp.5-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618869v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A “Fork-to-Farm” Multi-Scale Approach to Promote Sustainable Food Systems for Nutrition and Health: A Perspective for the Mediterranean Region</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’effetto delle regolamentazioni sanitarie e fitosanitarie sul mercato mondiale delle mele: l’esempio delle esportazioni francesi e cilene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Demaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasquale Lubello</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agriregionieuropa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (53), pp.1-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848425v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La cuisine maison coûte-t-elle moins cher ?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Maximum residual levels of pesticides and public health: best friends or faux amis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Demaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alimentation, Santé et Petit budget</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 49 (1), pp.111-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/agec.12399⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622436v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse SWOT de la production de manioc au Panama</w:t>
+                <w:t xml:space="preserve">Agricultural household effects of fertilizer price changes for smallholder farmers in central Malawi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosario Quintero</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Adam M. Komarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chenoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Hawkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siwa Msangi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07196-9.p.0255⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 154, pp.168-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2017.03.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01686621v1</w:t>
+                <w:t xml:space="preserve">hal-01519139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agricultural household effects of fertilizer price changes for smallholder farmers in central Malawi</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">EU trade regulation for baby food: protecting health or trade?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Demaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2017.03.016⟩</w:t>
+              <w:t xml:space="preserve">The World Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 40 (7), pp.1430-1453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/twec.12434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01519139v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01405419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EU trade regulation for baby food: protecting health or trade?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Analyse SWOT de la production de manioc au Panama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosario Quintero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The World Economy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 40 (7), pp.1430-1453. </w:t>
+              <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017 (n°2), pp.255-266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/twec.12434⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07196-9.p.0255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01405419v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01686621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction: Farmer’s adaptation to environmental changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence F. Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4062,64 +4062,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des pommes, des poires et des pesticides. L'impact de l'hétérogénéité réglementaire en matière de résidus de pesticides sur le commerce international</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Demaria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 3/2012, pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4144,64 +4144,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pesticide residues and trade, the apple of discord?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Demaria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 37 (6), pp.641-649. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4260,51 +4260,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibrating spatial models of trade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quirino Q. Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni G. Anania</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4363,51 +4363,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are SPS-TBT regulations in the European Union discriminating agricultural trade from Africa? The case of live plants and cut flowers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gozlan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4445,64 +4445,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts de la révision du système généralisé des préférences européens sur les importations agroalimentaires en provenance des pays en développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Demaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Matthews</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4540,64 +4540,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agro-food preferences in the EU's GSP scheme: an analysis of changes between 2004 and 2006</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Demaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Matthews</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4656,51 +4656,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'accord UE-Mercosur : le blocage agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Priscila Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4764,51 +4764,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John C. Beghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe J.-C. Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 36 (8), pp.839-847</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4846,51 +4846,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incidence du processus multilatéral sur la viabilité des accords préférentiels : le cas euro-méditerranéen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Chahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Drogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 276, pp.3-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4915,51 +4915,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du marché communautaire de l'huile d'olive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Drogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Olivae (ed. fr.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 80, pp.8-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5253,64 +5253,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Simioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viola Lamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Josephe Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alban Thomas; Arlène Alpha; Aleksandra Barczak; Nadine Zakhia-Rozis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Durabilité des systèmes pour la sécurité alimentaire. Combiner les approches locales et globales</w:t>
@@ -5356,103 +5356,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysing the nutrition transition through food supply and demand : cross-perspective approaches in economics, management and nutrition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa-Migeon Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Simioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viola Lamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Josephe Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alban Thomas; Arlène Alpha; Aleksandra Barczak; Nadine Zakhia-Rozis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable food systems for food security. Need for combination of local and global approaches</w:t>
@@ -5625,77 +5625,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconciliation of nutrition databases and food supply databases for assessing the impact of food security public policy on nutritional quality. Results of the GloFoodS project: Reconcil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josephe Amiot-Carlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viola Lamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Machou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5726,51 +5726,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ModelEco : Modélisation en programmation mathématique pour l'analyse économique de l'agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Bourceret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5889,51 +5889,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research for AGRI Committee - Agricultural trade: assessing reciprocity of standards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Zezza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Demaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Rosaria Pupo d'Andrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6024,77 +6024,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Flichman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam M. Komarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Hawkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] International Food Policy Research Institute. 2016, 79 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -6120,51 +6120,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Policy brief NTM-impact project: policy implications from case studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6221,64 +6221,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Beghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caesar Cororaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Demaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Felt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6352,51 +6352,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Cendon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caesar Cororaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Felt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6431,51 +6431,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panorama des analyses prospectives sur l'évolution de la sécurité alimentaire mondiale à l'horizon 2020-2030</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Grandval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6725,51 +6725,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Chahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Salvatici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6836,64 +6836,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réglementations phytosanitaires, un obstacle aux exportations françaises de pommes fraîches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Demaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Lubello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6960,51 +6960,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adéquation entre disponibilités alimentaires et sécurité alimentaire et nutritionnelle des populations : du commerce international à la relocalisation des approvisionnements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Montpellier (UM), FRA, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7048,527 +7048,527 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional &amp; climate-smart formulation of gluten-free pasta based on legumes, cereals and leafy vegetables grown in African countries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Pinel</w:t>
+                <w:t xml:space="preserve">Une augmentation de la part de produits locaux dans les menus peut-elle améliorer la durabilité de l’offre en restauration scolaire en Guadeloupe ? Une étude d'optimisation sous contraintes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélina Robert</w:t>
+                <w:t xml:space="preserve">Marine Peccatus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Somaraki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joaquin Ameller Pavez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Drogué</w:t>
+                <w:t xml:space="preserve">Jean-Louis Diman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUNS-ICN 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05298920v1</w:t>
+                <w:t xml:space="preserve">hal-05554472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les profils alimentaires aux Antilles françaises : que sait-on de l’exposition au chlordécone et de son coût monétaire alimentaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uyen Thao Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uyen Thao Vu</w:t>
+                <w:t xml:space="preserve">Ngoc-Du Martin Luong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ngoc-Du Martin Luong</w:t>
+                <w:t xml:space="preserve">Julien Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SFSE 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société francophone de santé environnement (SFSE), Nov 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-05520507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une augmentation de la part de produits locaux dans les menus peut-elle améliorer la durabilité de l’offre en restauration scolaire en Guadeloupe ? Une étude d'optimisation sous contraintes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+                <w:t xml:space="preserve">Can Local Agriculture Improve the Nutritional Quality of Diet While Reducing the Environmental Impact in Guadeloupe? A System Model Approach from Fork to Farm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabin Guillemaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Peccatus</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maria Somaraki</w:t>
+                <w:t xml:space="preserve">Loïc Guindé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Diman</w:t>
+                <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquin Ameller Pavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">XVIII EAAE Congress Food System Transformation in Challenging Times</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Agricultural Economits, Aug 2025, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05554472v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05301057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Local Agriculture Improve the Nutritional Quality of Diet While Reducing the Environmental Impact in Guadeloupe? A System Model Approach from Fork to Farm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nutritional &amp; climate-smart formulation of gluten-free pasta based on legumes, cereals and leafy vegetables grown in African countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquin Ameller Pavez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Josèphe Amiot Carlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogué</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Joaquin Ameller Pavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIII EAAE Congress Food System Transformation in Challenging Times</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Agricultural Economits, Aug 2025, Bonn, Germany</w:t>
+              <w:t xml:space="preserve">IUNS-ICN 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05301057v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05298920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the agriculture-nutrition-environment nexus for assessing the possibilities of re-locating vegetable supply for school canteens in Guadeloupe island (France)</w:t>
               </w:r>
@@ -7787,51 +7787,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial organization of food supply in four West African cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soukayna Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquin Ameller Pavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8096,795 +8096,795 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05216767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles sont les similitudes et différences des profils d’approvisionnements alimentaires des régions d’Outre-mer et de l’hexagone ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is an adequate diet affordable in Africa? Evidence from 4 African countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquin Ameller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaleab Baye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noora Kanerva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Méjean</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sophie Drogué</w:t>
+                <w:t xml:space="preserve">Agnès Le Port</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">17. Journées de Recherche en Sciences Sociales (JRSS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Palaiseau, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04353397v1</w:t>
+                <w:t xml:space="preserve">hal-05246326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The importance of land in a low carbon and bio-based economy: quantifying supply risk in a life cycle perspective</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nutritional Optimization, Starch and Protein Digestibility of Pasta Made with Gluten Free African Cereal and Legume Flours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Cassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Josephe Amiot-Carlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33. Annual Meeting of the Society of Environmental Toxicology and Chemistry (SETAC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SETAC, Apr 2023, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">25. Biennal Congress 2023: Futur Foods - Smarter and More Sustainable Solutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SAAFoST - South African Association for Food Science &amp; Technology, Aug 2023, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04248985v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04240966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation des flux de commerce de fruits et légumes de l’Occitanie : une approche gravitaire</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Viola Lamani</w:t>
+                <w:t xml:space="preserve">Quelles sont les similitudes et différences des profils d’approvisionnements alimentaires des régions d’Outre-mer et de l’hexagone ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Molinéris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogué</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Journées de Recherche en Sciences Sociales (JRSS 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFER; INRAE; CIRAD, Dec 2023, Saclay, France</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04361842v1</w:t>
+                <w:t xml:space="preserve">hal-04353397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do farmers participating in short food supply chains use less pesticides? Evidence from France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Chiaverina</w:t>
+                <w:t xml:space="preserve">Estimation des flux de commerce de fruits et légumes de l’Occitanie : une approche gravitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minto Konlani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Huchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viola Lamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogué</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. EAAE Congress: Agri-food systems in a changing world: connecting science and society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Agricultural Economics (EAAE); INRAE; L'Institut Agro Rennes, Aug 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">17. Journées de Recherche en Sciences Sociales (JRSS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFER; INRAE; CIRAD, Dec 2023, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04213798v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04361842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is an adequate diet affordable in Africa? Evidence from 4 African countries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joaquin Ameller</w:t>
+                <w:t xml:space="preserve">The importance of land in a low carbon and bio-based economy: quantifying supply risk in a life cycle perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lazare Deteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Salou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Journées de Recherche en Sciences Sociales (JRSS 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Palaiseau, France. 10 p</w:t>
+              <w:t xml:space="preserve">33. Annual Meeting of the Society of Environmental Toxicology and Chemistry (SETAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SETAC, Apr 2023, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05246326v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04248985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional Optimization, Starch and Protein Digestibility of Pasta Made with Gluten Free African Cereal and Legume Flours</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Do farmers participating in short food supply chains use less pesticides? Evidence from France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chiaverina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. Biennal Congress 2023: Futur Foods - Smarter and More Sustainable Solutions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SAAFoST - South African Association for Food Science &amp; Technology, Aug 2023, Cape Town, South Africa</w:t>
+              <w:t xml:space="preserve">17. EAAE Congress: Agri-food systems in a changing world: connecting science and society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Agricultural Economics (EAAE); INRAE; L'Institut Agro Rennes, Aug 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04240966v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04213798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une diète adéquate est-elle économiquement accessible en Afrique ? Une étude de 4 pays africains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquin Ameller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaleab Baye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noora Kanerva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Le Port</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Journées de Recherche en Sciences Sociales (JRSS 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFER; INRAE; CIRAD, Dec 2023, Saclay, France</w:t>
@@ -8907,178 +8907,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04361879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harmonization of MRL of pesticides in vegetable products. Where do we come from and where are we going?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Do farmers participating in short food supply chains use less pesticides? Evidences from France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chiaverina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Annalisa Zezza</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. AIEAA Congress: CAP, Farm to Fork and Green Deal: policy coherence, governance and future challenges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Associazione Italiana di Economia Agraria e Applicata (AIEAA), Jun 2022, Viterbo, Italy</w:t>
+              <w:t xml:space="preserve">38. Journées de Microéconomie Appliquée (JMA 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche et Economie et Management (CREM); Laboratoire Structures et Marchés Agricoles, Ressources et Territoires (SMART); Fédération de recherche Théorie et Evaluation des Politiques Publiques (TEPP), Jun 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03720757v1</w:t>
+                <w:t xml:space="preserve">hal-03715519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do farmers participating in short food supply chains use less pesticides? Evidences from France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chiaverina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. AIEAA Congress: CAP, Farm to Fork and Green Deal: policy coherence, governance and future challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Associazione Italiana di Economia Agraria e Applicata (AIEAA), Jun 2022, Viterbo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9097,178 +9097,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03720690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do farmers participating in short food supply chains use less pesticides? Evidences from France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Harmonization of MRL of pesticides in vegetable products. Where do we come from and where are we going?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Jacquet</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Demaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Zezza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38. Journées de Microéconomie Appliquée (JMA 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de recherche et Economie et Management (CREM); Laboratoire Structures et Marchés Agricoles, Ressources et Territoires (SMART); Fédération de recherche Théorie et Evaluation des Politiques Publiques (TEPP), Jun 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">11. AIEAA Congress: CAP, Farm to Fork and Green Deal: policy coherence, governance and future challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Associazione Italiana di Economia Agraria e Applicata (AIEAA), Jun 2022, Viterbo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03715519v1</w:t>
+                <w:t xml:space="preserve">hal-03720757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do farmers participating in short food supply chains use less pesticides? Evidences from France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chiaverina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. EAAE PhD Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Italian Association of Agricultural and Applied Economics; University of Parma; University Cattolica di Piacenza; University of Bologna, Jun 2022, Parma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9293,103 +9293,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de l’achat d’aliments BIO sur le coût minimal pour se procurer un panier alimentaire nutritionnellement adéquat [eposter]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, JFN, Nov 2021, Online, France</w:t>
@@ -9418,103 +9418,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demographic and socioeconomic shifts partly explain the Martinican nutrition transition: an analysis of 10-year health and dietary changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Simioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viola Lamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Journées de Recherches en Sciences Sociales (JRSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE; SFER; CIRAD, Dec 2021, Toulouse, France</w:t>
@@ -9543,103 +9543,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imports and nutritional quality of foods in the Caribbean: evidence from the French West Indies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viola Lamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Terrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Journées de Recherches en Sciences Sociales (JRSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE; SFER; CIRAD, Dec 2021, Toulouse, France</w:t>
@@ -9668,103 +9668,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transition démographique explique-t-elle la transition nutritionnelle en Martinique ? [eposter]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Simioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viola Lamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, JFN, Nov 2021, Online, France</w:t>
@@ -9793,90 +9793,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imports and nutritional quality of foods in the Caribbean. Evidence from the French West Indies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viola Lamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Global Food Security: Achieving Local and Global Food Security: at What Costs?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Online, France. 25 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9901,103 +9901,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser la transition nutritionnelle au travers de l'offre et de la demande : approches croisées en économie, gestion et nutrition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Simioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Josephe Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de clôture du métaprogramme GloFoods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Online, France. 5 p. [powerpoint]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10016,420 +10016,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03095706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimised diet and imports dependence in Tunisia</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie Josephe Amiot-Carlin</w:t>
+                <w:t xml:space="preserve">Trade in foods: an analysis of the determinants of the structure of food imports by nutritional quality in the French West Indies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viola Lamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Colombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Summer Symposium: Trading for Food - Agricultural Trade in The Context of Climate Change Adaptation and Mitigation: Synergies, Obstacles and Possible Solutions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Agricultural Trade Research Consortium (IATRC). INT., Jun 2019, Séville, Spain. 30 p</w:t>
+              <w:t xml:space="preserve">ETSG 2019 Bern</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ETSG, University of Bern, Sep 2019, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02787387v1</w:t>
+                <w:t xml:space="preserve">halshs-04712484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trade in foods: an analysis of the determinants of the structure of food imports by nutritional quality in the French West Indies.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Trade in foods: an analysis of the determinants of the structure of food imports by nutritional quality in the French West Indies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viola Lamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETSG 2019 Bern</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ETSG, University of Bern, Sep 2019, Bern, Switzerland</w:t>
+              <w:t xml:space="preserve">21. Annual conference ETSG 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Trade Study Group (ETSG). INT., Sep 2019, Bern, Switzerland. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04712484v1</w:t>
+                <w:t xml:space="preserve">hal-02791656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trade in foods: an analysis of the determinants of the structure of food imports by nutritional quality in the French West Indies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Optimised diet and imports dependence in Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Caroline Méjean</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Josephe Amiot-Carlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. Annual conference ETSG 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Trade Study Group (ETSG). INT., Sep 2019, Bern, Switzerland. 14 p</w:t>
+              <w:t xml:space="preserve">Summer Symposium: Trading for Food - Agricultural Trade in The Context of Climate Change Adaptation and Mitigation: Synergies, Obstacles and Possible Solutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Agricultural Trade Research Consortium (IATRC). INT., Jun 2019, Séville, Spain. 30 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02791656v1</w:t>
+                <w:t xml:space="preserve">hal-02787387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trade and food quality: evidence from the French West Indies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viola Lamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Journées de recherches en sciences sociales (JRSS 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut National de la Recherche Agronomique (INRA). FRA., Dec 2019, Bordeaux, France. 18 p. [powerpoint]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10454,90 +10454,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trade in foods: an analysis of the determinants of the structure of food imports by nutritional quality in the French West Indies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viola Lamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Journées de recherches en sciences sociales (JRSS 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut National de la Recherche Agronomique (INRA). FRA., Dec 2019, Bordeaux, France. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10562,103 +10562,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does diet quality mediate socioeconomic differences in metabolic syndrome in the French West Indies?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Salanave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Martin-Prével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Public Health Conference Building bridges for solidarity and public health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Marseille, France. </w:t>
@@ -10690,329 +10690,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02962283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerging specific issues in mutual recognition of trade standards</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Does diet quality explain socioeconomic difference in metabolic syndrome in French West Indies?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Colombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Salanave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Landais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Martin-Prével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. AIEAA Conference: Evidence-based Policies to Face New Challenges for Agri-food Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Associazione Italiana di Economia Agraria e Applicata (AIEAA). ITA., Jun 2018, Conegliano, Italy. 6 p. [powerpoint]</w:t>
+              <w:t xml:space="preserve">12. Journées de recherches en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut National de la Recherche Agronomique (INRA). FRA.; Ecole Nationale Vétérinaire Agroalimentaire et de l'Alimentation Nantes Atlantique (ONIRIS). FRA.; Université de Nantes (UN). FRA., Dec 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02788026v1</w:t>
+                <w:t xml:space="preserve">hal-02734970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does diet quality explain socioeconomic difference in metabolic syndrome in French West Indies?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Edwige Landais</w:t>
+                <w:t xml:space="preserve">Emerging specific issues in mutual recognition of trade standards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Martin-Prével</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Federica Demaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rosaria Pupo d'Andrea</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées de recherches en sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut National de la Recherche Agronomique (INRA). FRA.; Ecole Nationale Vétérinaire Agroalimentaire et de l'Alimentation Nantes Atlantique (ONIRIS). FRA.; Université de Nantes (UN). FRA., Dec 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">7. AIEAA Conference: Evidence-based Policies to Face New Challenges for Agri-food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Associazione Italiana di Economia Agraria e Applicata (AIEAA). ITA., Jun 2018, Conegliano, Italy. 6 p. [powerpoint]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734970v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02788026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cuisiner soi-même présente-t-il un avantage économique avéré pour le consommateur ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tharrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées de recherches en sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut National de la Recherche Agronomique (INRA). FRA.; Ecole Nationale Vétérinaire Agroalimentaire et de l'Alimentation Nantes Atlantique (ONIRIS). FRA.; Université de Nantes (UN). FRA., Dec 2018, Nantes, France</w:t>
@@ -11035,316 +11035,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ModelEco : MODELisation en programmation mathématique pour l'analyse ECOnomique de l'agriculture</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">How to orientate production and food supply in a sustainable nutritional perpective? Result from the medina project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Josephe Amiot-Carlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Sinfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées de recherches en sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut National de la Recherche Agronomique (INRA). FRA.; Ecole Nationale Vétérinaire Agroalimentaire et de l'Alimentation Nantes Atlantique (ONIRIS). FRA.; Université de Nantes (UN). FRA., Dec 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736558v1</w:t>
+                <w:t xml:space="preserve">hal-02738361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to orientate production and food supply in a sustainable nutritional perpective? Result from the medina project</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">ModelEco : MODELisation en programmation mathématique pour l'analyse ECOnomique de l'agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Bourceret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées de recherches en sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut National de la Recherche Agronomique (INRA). FRA.; Ecole Nationale Vétérinaire Agroalimentaire et de l'Alimentation Nantes Atlantique (ONIRIS). FRA.; Université de Nantes (UN). FRA., Dec 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738361v1</w:t>
+                <w:t xml:space="preserve">hal-02736558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socioeconomic disparities in diet quality in the French West Indies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Salanave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Martin-Prével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGEA VIII. Nutrition et santé, de la science à la pratique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agence Pour la Recherche et l'Information en Fruits et Légumes (APRIFEL). FRA., Nov 2018, Lyon, France</w:t>
@@ -11367,234 +11367,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01959663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which dietary changes to move towards nutritionally adequate diets without increasing their impact on biodiversity, water and land-use?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Quels changements de consommation pour une alimentation plus durable en Tunisie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalila El Ati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Sinfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Conference on Global Food Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Le Cap, South Africa. 21 p</w:t>
+              <w:t xml:space="preserve">JFN 2017, Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02785370v1</w:t>
+                <w:t xml:space="preserve">hal-02737052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which dietary changes to move towards nutritionally adequate diets without increasing their impact on biodiversity, water and land-use? The case of Tunisia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalila El Ati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Sinfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUNS 21. ICN International Congress of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Union of Nutritional Sciences (IUNS). INT., Oct 2017, Buenos Aires, Argentina</w:t>
@@ -11617,471 +11617,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels changements de consommation pour une alimentation plus durable en Tunisie ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Promoting sustainable food systems in Mediterranean countries: a framework to implement recommendations and actions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Josephe Amiot-Carlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Sinfort</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFN 2017, Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">Development of voluntary guidelines for the sustainability of the Mediterranean diet in the Mediterranean region</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Food and Agriculture Organization (FAO). ITA.; International Centre for Advanced Mediterranean Agronomic Studies (CIHEAM). INT., Mar 2017, Bari, Italy. 141 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737052v1</w:t>
+                <w:t xml:space="preserve">hal-01595254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promoting sustainable food systems in Mediterranean countries: a framework to implement recommendations and actions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Which dietary changes to move towards nutritionally adequate diets without increasing their impact on biodiversity, water and land-use?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalila El Ati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Sinfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carole Sinfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development of voluntary guidelines for the sustainability of the Mediterranean diet in the Mediterranean region</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Food and Agriculture Organization (FAO). ITA.; International Centre for Advanced Mediterranean Agronomic Studies (CIHEAM). INT., Mar 2017, Bari, Italy. 141 p</w:t>
+              <w:t xml:space="preserve">3. International Conference on Global Food Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Le Cap, South Africa. 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595254v1</w:t>
+                <w:t xml:space="preserve">hal-02785370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of sanitary and phytosanitary risks in the apple industry: the Sustain' Apple project</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">The effects of sanitary and phytosanitary barriers on the international trade of apples from France and Chile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Demaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Drogue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Symposium on Horticulture in Europe, SHE2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Oct 2016, Chania, Greece. 245 p</w:t>
+              <w:t xml:space="preserve">5. AIEAA Conference: The Changing Role of Regulation in the Bio-Based Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Associazione Italiana di Economia Agraria e Applicata (AIEAA). ITA., Jun 2016, Bologne, Italy. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743263v1</w:t>
+                <w:t xml:space="preserve">hal-02793676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management of sanitary and phytosanitary risks in the apple value chain: the Sustain' Apple project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Demaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Lubello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12096,87 +12053,87 @@
               <w:t xml:space="preserve">3. International Symposium on Horticulture in Europe, SHE2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Oct 2016, Chania, Greece. </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17660/ActaHortic.2019.1242.41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of optimized diet patterns at a macro-level: the case of Tunisia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12221,519 +12178,562 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01581554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of sanitary and phytosanitary barriers on the international trade of apples from France and Chile</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Management of sanitary and phytosanitary risks in the apple industry: the Sustain' Apple project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Codron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Demaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasquale Lubello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. AIEAA Conference: The Changing Role of Regulation in the Bio-Based Economy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Associazione Italiana di Economia Agraria e Applicata (AIEAA). ITA., Jun 2016, Bologne, Italy. 12 p</w:t>
+              <w:t xml:space="preserve">3. International Symposium on Horticulture in Europe, SHE2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Oct 2016, Chania, Greece. 245 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02793676v1</w:t>
+                <w:t xml:space="preserve">hal-02743263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DAHBSIM, a Dynamic Agricultural Household Bio-Economic Model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hatem Belhouchette</w:t>
+                <w:t xml:space="preserve">EU preferences for agri-food products from developing countries: winning and losing due to the EU GSP reform 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Demaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Blanco</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Luise Rau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Symposium for Farming Systems Design (AGRO2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society for Agronomy (ESA). INT., Sep 2015, Montpellier, France. 530 p</w:t>
+              <w:t xml:space="preserve">29. International Conference of Agricultural Economists: Agriculture in an Interconnected World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association of Agricultural Economists (IAAE). INT., Aug 2015, Milan, Italy. 31 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741502v1</w:t>
+                <w:t xml:space="preserve">hal-02796661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of optimized diet patterns at a macro-level: the case of Tunisia</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">DAHBSIM, a Dynamic Agricultural Household Bio-Economic Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Flichman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Belhouchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roza Chenoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference: Food in the Bio-Based Economy; Sustainable Provision and Access</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wageningen University and Research Centre (WUR). NLD., May 2015, Wageningen, Netherlands. 21 p</w:t>
+              <w:t xml:space="preserve">5. International Symposium for Farming Systems Design (AGRO2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Agronomy (ESA). INT., Sep 2015, Montpellier, France. 530 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02796604v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximum residual levels of pesticides and public health: best friends or faux amis ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">The impact of optimized diet patterns at a macro-level: the case of Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Drogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32. Journées de Microéconomie Appliquée (JMA 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Montpellier, France. 24 p</w:t>
+              <w:t xml:space="preserve">International conference: Food in the Bio-Based Economy; Sustainable Provision and Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wageningen University and Research Centre (WUR). NLD., May 2015, Wageningen, Netherlands. 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02800723v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02796604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EU preferences for agri-food products from developing countries: winning and losing due to the EU GSP reform 2013</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Maximum residual levels of pesticides and public health: best friends or faux amis ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Demaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Drogue</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Luise Rau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. International Conference of Agricultural Economists: Agriculture in an Interconnected World</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Association of Agricultural Economists (IAAE). INT., Aug 2015, Milan, Italy. 31 p</w:t>
+              <w:t xml:space="preserve">32. Journées de Microéconomie Appliquée (JMA 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Montpellier, France. 24 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02796661v1</w:t>
+                <w:t xml:space="preserve">hal-02800723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DAHBSIM, a dynamic agricultural household bio-economic model</w:t>
               </w:r>
@@ -12758,51 +12758,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chenoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Drogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12844,77 +12844,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximum residual levels of pesticides and public health: best friends or faux amis ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Demaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Drogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29. International Conference of Agricultural Economists: Agriculture in an Interconnected World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Association of Agricultural Economists (IAAE). INT., Aug 2015, Milan, Italy. 24 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12939,51 +12939,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of optimized diet patterns at a macro-level: the case of Tunisia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13034,77 +13034,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are consumers over-protected? A world picture of regulations on pesticide MRL in fruits and vegetables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Demaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Drogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. AIEAA Conference : Feeding the planet and greening agriculture: challenges and opportunities for the bio-economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Associazione Italiana di Economia Agraria e Applicata (AIEAA). ITA., Jun 2014, Alghero, Italy. 25 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13142,51 +13142,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staple food market regulation in Algeria, what is the alternative policy? A CGE analysis for wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilel Hamadache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Drogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Conference on Global Economic Analysis: New Challenges in Food Policy, Trade and Economic Vulnerability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Global Trade Analysis Project (GTAP). USA., Jun 2014, Dakar, Senegal. 35 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13211,64 +13211,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EU trade regulation for baby food: protecting health or trade?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Demaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Drogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Conference of the AIEAA: Between crisis and development: which role for the bio-economy?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Associazione Italiana di Economia Agraria e Applicata (AIEAA). Campobasso, ITA., Jun 2013, Parme, Italy. 29 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13293,64 +13293,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protéger la santé ou le commerce un dilemme pour les aliments pour bébés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Demaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Drogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Annual conference of the ETSG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Trade Study Group (ETSG). Linz, INT., Sep 2012, Louvain, Belgium. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13375,64 +13375,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pesticides residues and trade: the apple of discord?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Demaria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAAE Congress "Change and Uncertainty - Challenges for Agriculture, Food and Natural Resources"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). INT., Aug 2011, Zurich, Switzerland. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13457,64 +13457,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do different regulations in maximum residue levels of pesticides affect trade competitiveness? The case of apples and pears</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Demaria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Annual conference ETSG 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Trade Study Group (ETSG). INT., Sep 2010, Lausanne, Switzerland. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13552,51 +13552,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibrating mathematical programming spatial models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quirino Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Anania</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13634,51 +13634,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Free trade agreement between the European Union and the federation of russia a CGE assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perttu Pyykkönen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14014,51 +14014,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic implications of the Doha development agenda for Latin America and the Caribbean: non tariff measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Priscila Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14191,51 +14191,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nilotide : un modèle d'évaluation des effets de la politique alimentaire en Egypte pour une simulation pédagogique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roudart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres de l'INA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2002, Paris, France. Non paginé / 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14437,51 +14437,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité et rentabilité : étude de la production cacaoyère paysanne en Equateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Deheuvels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale : L'avenir des cultures pérennes : investissement et durabilité en zones tropicales humides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2001, Yamoussoukro, Côte d’Ivoire. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14519,51 +14519,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La compétitivité des cacaos fins sur le marché international : le cas du cacao &amp;quot;Nacional&amp;quot; d'Equateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Decazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14627,51 +14627,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El mejoramiento de la calidad del cacao ecuatoriano como factor de competitividad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Decazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14912,1084 +14912,1084 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can local agriculture improve the nutritional quality of diet while reducing the environmental impact in Guadeloupe ? A system model approach from fork to farm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluating Affordability of Healthier Diets in Four African Countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquin Ameller Pavez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gabin Guillemaud</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaleab Baye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noora Kanerva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Le Port</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUNS-ICN 2025 International Congress of Nutrition - Sustainable Food for Global Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Paris, France. </w:t>
+              <w:t xml:space="preserve">23rd Edition of International Congress of Nutrition of IUNS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05554424v1</w:t>
+                <w:t xml:space="preserve">hal-05393394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating Affordability of Healthier Diets in Four African Countries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Can increasing local foods improve the sustainability of school meals? A multi-objective optimization study in Guadeloupe, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Peccatus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Somaraki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joaquin Ameller Pavez</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Agnes Le Port</w:t>
+                <w:t xml:space="preserve">Jean-Louis Diman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd Edition of International Congress of Nutrition of IUNS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">IUNS-ICN 2025 International Congress of Nutrition - Sustainable Food for Global Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05393394v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05554397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can increasing local foods improve the sustainability of school meals? A multi-objective optimization study in Guadeloupe, France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+                <w:t xml:space="preserve">Can local agriculture improve the nutritional quality of diet while reducing the environmental impact in Guadeloupe ? A system model approach from fork to farm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquin Ameller Pavez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Peccatus</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Diman</w:t>
+                <w:t xml:space="preserve">Loïc Guindé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabin Guillemaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUNS-ICN 2025 International Congress of Nutrition - Sustainable Food for Global Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05554397v1</w:t>
+                <w:t xml:space="preserve">hal-05554424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing farmers’ adoption process on the transition to agroecology by using social ecological system framework and bioeconomic modeling in Algeria.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amélie Bourceret</w:t>
+                <w:t xml:space="preserve">In vitro protein digestibility of gluten-free pasta made from climate-smart raw matters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Deglaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogué</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Degrowth Conference &amp; 15. Conference of the European Society for Ecological Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8. International Conference on Food Digestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Porto, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05216202v1</w:t>
+                <w:t xml:space="preserve">hal-04682644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro protein digestibility of gluten-free pasta made from climate-smart raw matters</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Amélie Deglaire</w:t>
+                <w:t xml:space="preserve">Assessing farmers’ adoption process on the transition to agroecology by using social ecological system framework and bioeconomic modeling in Algeria.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyhan Sevde Cagiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Bourceret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogué</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Conference on Food Digestion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10. International Degrowth Conference &amp; 15. Conference of the European Society for Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Pontevedra, Spain. Universidad de vigo, 29 (1), pp.1725-1729, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35869/ESEE-Degrowth2024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04682644v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05216202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt nutritionnel de pâtes sans gluten faites à partir de matières premières africaines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Pinel</w:t>
+                <w:t xml:space="preserve">The impact of overexploitation of groundwater resources on the resilience of agricultural farms in a semi-arid zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Nsiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderraouf Zaatra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Belhouchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Kleftodimos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">17. EAAE Congress: Agri-food systems in a changing world: connecting science and society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Rennes, France. , pp.1, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04683375v1</w:t>
+                <w:t xml:space="preserve">hal-04213830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of overexploitation of groundwater resources on the resilience of agricultural farms in a semi-arid zone</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abderraouf Zaatra</w:t>
+                <w:t xml:space="preserve">Developing a diet optimization modelling approach to evaluate nutritional adequacy and diet affordability across 4 African countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquin Ameller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaleab Baye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noora Kanerva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Le Port</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. EAAE Congress: Agri-food systems in a changing world: connecting science and society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2023, Rennes, France. , pp.1, 2023</w:t>
+              <w:t xml:space="preserve">, Aug 2023, Rennes, France. , 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04213830v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04213870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing a diet optimization modelling approach to evaluate nutritional adequacy and diet affordability across 4 African countries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joaquin Ameller</w:t>
+                <w:t xml:space="preserve">Intérêt nutritionnel de pâtes sans gluten faites à partir de matières premières africaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Agnès Le Port</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Cassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. EAAE Congress: Agri-food systems in a changing world: connecting science and society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Rennes, France. , 2023</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04213870v1</w:t>
+                <w:t xml:space="preserve">hal-04683375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutritional optimization and starch and protein digestibility of pasta made with gluten free African cereal and legume flours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Drogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josèphe Amiot Carlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. Congrès international de nutrition de l'IUNS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Tokyo, Japan. , 2022</w:t>
@@ -16018,103 +16018,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluer la qualité nutritionnelle des achats alimentaires des ménages : révision et validation du Healthy Purchase Index</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tharrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisy Recchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Online, France. , 2020</w:t>
@@ -16137,1515 +16137,1515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03097853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to achieve nutritional recommendations and reduce diet-related environmental impact in Tunisia? An optimization study to identify more sustainable diets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Cuisiner soi-même présente-t-il un avantage économique avéré pour le consommateur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tharrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. European Nutrition Conference - Malnutrition in an obese world: European perspectives (FENS 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Dublin, Ireland. 2019, Abstracts of the 13th European Nutrition Conference - Malnutrition in an obese world: European perspectives</w:t>
+              <w:t xml:space="preserve">35. Journées scientifiques annuelles de l'AFERO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Marseille, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02377021v1</w:t>
+                <w:t xml:space="preserve">hal-02786863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does diet quality explain socioeconomic difference in metabolic syndrome in French West Indies?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Salanave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Martin-Prével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35. Journées Scientifiques de l’Association Française d’Etude et de Recherche sur l’Obésité (AFERO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Marseille, France. 2019</w:t>
+              <w:t xml:space="preserve">13. European Nutrition Conference - Malnutrition in an obese world: European perspectives (FENS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Dublin, Ireland. , 2019, Abstracts of the 13th European Nutrition Conference - Malnutrition in an obese world: European perspectives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02787969v1</w:t>
+                <w:t xml:space="preserve">hal-02377027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does diet quality explain socioeconomic difference in metabolic syndrome in French West Indies?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Salanave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Martin-Prével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. European Nutrition Conference - Malnutrition in an obese world: European perspectives (FENS 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Dublin, Ireland. , 2019, Abstracts of the 13th European Nutrition Conference - Malnutrition in an obese world: European perspectives</w:t>
+              <w:t xml:space="preserve">35. Journées Scientifiques de l’Association Française d’Etude et de Recherche sur l’Obésité (AFERO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Marseille, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02377027v1</w:t>
+                <w:t xml:space="preserve">hal-02787969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cuisiner soi-même présente-t-il un avantage économique avéré pour le consommateur ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Insertion of the theory of resources and capacities within a cooperative scheme of agricultural production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosario Quintero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicole Darmon</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Temri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35. Journées scientifiques annuelles de l'AFERO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Marseille, France. 2019</w:t>
+              <w:t xml:space="preserve">170. EAAE Seminar: Governance of food chains and consumption dynamics: what are the impacts on food security and sustainability?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montpellier, France. , 1 p., 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786863v1</w:t>
+                <w:t xml:space="preserve">hal-02789705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insertion of the theory of resources and capacities within a cooperative scheme of agricultural production</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Cuisiner soi-même présente-t-il un avantage économique avéré pour le consommateur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tharrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Leila Temri</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">170. EAAE Seminar: Governance of food chains and consumption dynamics: what are the impacts on food security and sustainability?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montpellier, France. , 1 p., 2019</w:t>
+              <w:t xml:space="preserve">Journée annuelle de l'obésité de l'adulte et de l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Marseille, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02789705v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cuisiner soi-même présente-t-il un avantage économique avéré pour le consommateur ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">How to achieve nutritional recommendations and reduce diet-related environmental impact in Tunisia? An optimization study to identify more sustainable diets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Sinfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalila El Ati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Traissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée annuelle de l'obésité de l'adulte et de l'enfant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Marseille, France. 2019</w:t>
+              <w:t xml:space="preserve">13. European Nutrition Conference - Malnutrition in an obese world: European perspectives (FENS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Dublin, Ireland. 2019, Abstracts of the 13th European Nutrition Conference - Malnutrition in an obese world: European perspectives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02791417v1</w:t>
+                <w:t xml:space="preserve">hal-02377021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La qualité de l’alimentation contribue-t-elle à expliquer les différences socioéconomiques de la prévalence du syndrome métabolique dans les Antilles Françaises ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">An hybrid approach to compute land use and water deprivation impacts of national diets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yves Martin-Prével</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalila El Ati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Josephe Amiot-Carlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFN 2018, Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Nice, France. 2018, JFN 2018 - Livre des résumés</w:t>
+              <w:t xml:space="preserve">SETAC Europe 28. Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Rome, Italy. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01947509v1</w:t>
+                <w:t xml:space="preserve">hal-02786429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An hybrid approach to compute land use and water deprivation impacts of national diets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Does diet quality explain socioeconomic difference in metabolic syndrome in French West Indies?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Colombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marie Josephe Amiot-Carlin</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Salanave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Landais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Martin-Prével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 28. Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Rome, Italy. 2018</w:t>
+              <w:t xml:space="preserve">EGEA VIII. Nutrition et santé, de la science à la pratique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Lyon, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786429v1</w:t>
+                <w:t xml:space="preserve">hal-02786614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does diet quality explain socioeconomic difference in metabolic syndrome in French West Indies?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insertion of the theory of resources and capacities within a cooperative scheme of agricultural production. The case of the cooperative of services multiples of Siogui, R.L.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosario Quintero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Temri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGEA VIII. Nutrition et santé, de la science à la pratique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Lyon, France. , 2018</w:t>
+              <w:t xml:space="preserve">32. RENT Conference "Sustainable entrepreneurship: a win-win strategy for the future"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Toledo, Spain. 1 p. [Poster], 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786614v1</w:t>
+                <w:t xml:space="preserve">hal-02786366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insertion of the theory of resources and capacities within a cooperative scheme of agricultural production. The case of the cooperative of services multiples of Siogui, R.L.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">La qualité de l’alimentation contribue-t-elle à expliquer les différences socioéconomiques de la prévalence du syndrome métabolique dans les Antilles Françaises ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Colombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Salanave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Landais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Martin-Prével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32. RENT Conference "Sustainable entrepreneurship: a win-win strategy for the future"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Toledo, Spain. 1 p. [Poster], 2018</w:t>
+              <w:t xml:space="preserve">JFN 2018, Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Nice, France. 2018, JFN 2018 - Livre des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786366v1</w:t>
+                <w:t xml:space="preserve">hal-01947509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cuisiner soi-même a-t-il un avantage économique avéré pour le consommateur ?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Which dietary changes to move towards nutritionally adequate diets without increasing their impact on biodiversity, water and land-use? The case of Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalila El Ati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Sinfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marlène Perignon</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFN 2017, Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Nantes, France. 2017</w:t>
+              <w:t xml:space="preserve">IUNS 21. ICN International Congress of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Buenos Aires, Argentina. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Annals of Nutrition and Metabolism, 71, 2017, IUNS. 21st International Congress of Nutrition. Buenos Aires, Argentina, October 15-20, 2017: Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02733619v1</w:t>
+                <w:t xml:space="preserve">hal-02737876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which dietary changes to move towards nutritionally adequate diets without increasing their impact on biodiversity, water and land-use? The case of Tunisia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Cuisiner soi-même a-t-il un avantage économique avéré pour le consommateur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tharrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUNS 21. ICN International Congress of Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JFN 2017, Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Nantes, France. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karger</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02737876v1</w:t>
+                <w:t xml:space="preserve">hal-02733619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of optimized diet patterns at a macro-level: the case of Tunisia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17696,103 +17696,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental impacts of national diets: Comparison of land use and water deprivation impacts in France and Tunisia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Sinfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalila El Ati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. International Congress of Nutrition (ICN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Buenos Aires, Argentina. 1 p., 2017</w:t>
@@ -17821,64 +17821,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of sanitary and phytosanitary barriers on the international trade of apples from France and Chile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Demaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Drogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. EAAE Congress 'Towards Sustainable Agri-food Systems: Balancing Between Markets and Society'</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Parme, Italy. 1 p., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17897,372 +17897,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to evaluate the impacts of freshwater consumption due to dietary patterns, considering the origin of food products ? The case of two Mediterranean countries [Poster]</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Measuring the cost of compliance: the case of French apples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Demaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasquale Lubello</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Conference on Life Cycle Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Bordeaux, France. 1 p., 2015</w:t>
+              <w:t xml:space="preserve">4. AIEAA Conference: Innovation, productivity and growth: towards sustainable agri-food production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Ancona, Italy. 1 p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02793873v1</w:t>
+                <w:t xml:space="preserve">hal-02793846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring the cost of compliance: the case of French apples</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Water footprint of mediterranean dietary patterns: how influent is raw food origin? [Poster]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Sinfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evandro Paolo da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. AIEAA Conference: Innovation, productivity and growth: towards sustainable agri-food production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Ancona, Italy. 1 p., 2015</w:t>
+              <w:t xml:space="preserve">25. Annual meeting: Environmental Protection in a Multi-Stressed World: Challenges for Science, Industry and Regulators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Barcelone, Spain. 1 p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02793846v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02798789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water footprint of mediterranean dietary patterns: how influent is raw food origin? [Poster]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">How to evaluate the impacts of freshwater consumption due to dietary patterns, considering the origin of food products ? The case of two Mediterranean countries [Poster]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Sinfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evandro Paolo da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. Annual meeting: Environmental Protection in a Multi-Stressed World: Challenges for Science, Industry and Regulators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Barcelone, Spain. 1 p., 2015</w:t>
+              <w:t xml:space="preserve">7. International Conference on Life Cycle Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Bordeaux, France. 1 p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02798789v1</w:t>
+                <w:t xml:space="preserve">hal-02793873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -18280,103 +18280,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating affordability of healthier diets in four African countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquin Ameller Pavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaleab Baye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Josephe Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noora Kanerva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. European Nutrition Conference (FENS 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Belgrade, Serbia. </w:t>
@@ -18579,90 +18579,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farmer involvement in short food supply chains: a systematic literature review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chiaverina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larry Lev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert P King</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18697,64 +18697,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing apples with pears&amp;quot;. How differences in pesticide residues regulations impact trade?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Demaria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
@@ -18789,51 +18789,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibrating mathematical programming spatial models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quirino Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Anania</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18868,51 +18868,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A critical survey of databases on tariffs and trade available for the analysis of EU agricultural agreements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lubica Bartova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18979,51 +18979,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles garanties peut-on avoir sur la qualité des produits &amp;quot;bio&amp;quot; ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19131,51 +19131,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="839F2BC9"/>
+    <w:nsid w:val="0052C5FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19362,51 +19362,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-drogue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8819-9998" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/090409698" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398998v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Nsiri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Kleftodimos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogu&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2025.109912" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05128619v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bouamra-Mechemache" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Latouche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299244v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Ameller" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaleab Baye" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Josephe Amiot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noora Kanerva" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03031853.2025.2562813" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095847v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minto Konlani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Huchet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Lamani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13y7g" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05398115v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chiaverina" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659556v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ducrot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terrieux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Colombet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-024-00214-z" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489378v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Pinel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Vannier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu-Lacanal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2024.115899" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04281517v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2023.108034" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04354051v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Touvier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03762808v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Perignon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Rollet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tharrey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Recchia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-022-02962-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011734v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Lev" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert King" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/agec.12764" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032969v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Loiseau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jouve" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Salou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.136788" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04064190v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazare Deteix" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.163248" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03520462v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin All&#232;s" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2021.11.003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506984v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayan Carvalho Ramos Salles de Oliveira" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Nunes Oliveira Jardim" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogue" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Darmon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09637486.2021.2017408" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356397v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Simioni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S136898002100327X" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790694v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Dupraz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03259289v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demaria Federica" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Lubello" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40100-021-00193-5" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733034v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Privet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dubois" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980019005081" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02549360v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Josephe Amiot-Carlin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/agec.12572" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620364v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Rondinella" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariarosaria Agostino" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Demaria" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08853908.2019.1587324" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609655v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne M. Perignon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sinfort" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. El Ati" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Traissac" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Drogue" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2019.07.006" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346205v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Sinfort" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#232;phe Amiot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104661" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396253v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Salanave" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Landais" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martin-Pr&#233;vel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-7970-z" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628634v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Carr&#232;re" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/agec.12399" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618859v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618869v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/BAE-24047" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848425v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verger" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalila El Ati" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Dop" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2018.00030" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622436v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Godin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686621v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Quintero" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07196-9.p.0255" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519139v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam M. Komarek" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chenoune" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Hawkins" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwa Msangi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2017.03.016" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405419v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/twec.12434" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630029v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Jacquet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Subervie" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643048v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648372v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2012.06.007" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0MDCRWG1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001145v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quirino Q. Paris" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni G. Anania" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2011.07.008" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BF6G7C1Q-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172922v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gozlan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172950v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Matthews" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172909v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7679.2008.00429.x" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DQJ148SM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676279v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Priscila Ramos" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680015v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C. Beghin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe J.-C. Bureau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673645v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chahed" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696447v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696413v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229813v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sanz Sanz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Somaraki" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Ben Ali" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Napoleone" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04509450v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1857/9782759238538/durabilite-des-systemes-pour-la-securite-alimentaire" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701926v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa-Migeon Costa" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1787/9782759235766/sustainable-food-systems-for-food-security?affiliate_code=" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416810v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Butault" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791473v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Josephe Amiot-Carlin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Machou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791484v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bourceret" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thoyer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ridier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Belhouchette" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787948v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Zezza" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosaria Pupo d'Andrea" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Swinnen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Meloni" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432629v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Flichman" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807385v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gervais" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818030v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Beghin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caesar Cororaton" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Felt" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818029v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cendon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819396v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Grandval" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bureau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Guyomard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Roudart" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827176v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829148v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Ramos" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bureau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827128v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Chahed" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Salvatici" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789858v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03325585v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298920v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Robert" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Ameller Pavez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#232;phe Amiot Carlin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05520507v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uyen Thao Vu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Du Martin Luong" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jean" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Dufour" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554472v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Peccatus" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Diman" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301057v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Guillemaud" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Guind&#233;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blazy" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024131v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05216443v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyhan Sevde Cagiran" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05216035v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukayna Naji" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Moustier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844710v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Levert" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alapetite" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alliot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Carel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Courtonne" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216767v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guzel Kadriye Kardelen" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353397v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M&#233;jean" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Molin&#233;ris" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Eymard-Duvernay" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248985v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04361842v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213798v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246326v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Le Port" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240966v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cassan" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barron" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04361879v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03720757v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03720690v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03715519v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03720730v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463414v2" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477759v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477871v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463141v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03065926v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03095706v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787387v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04712484v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791656v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789667v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736964v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962283v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.604" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788026v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734970v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Salanave" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734713v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736558v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738361v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959663v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785370v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733918v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737052v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595254v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743263v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Codron" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Gal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737084v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1242.41" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581554v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vignes" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793676v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741502v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Blanco" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roza Chenoune" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796604v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800723v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Carrere" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796661v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luise Rau" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155654v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Flichman" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanco" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Drogu&#233;" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794400v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607679v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797832v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795719v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilel Hamadache" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810014v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745379v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808726v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172988v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754337v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quirino Paris" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Anania" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818166v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perttu Pyykk&#246;nen" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meri Virolainen" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828528v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825165v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan S. Marette" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832097v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828927v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827551v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827102v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829421v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831756v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833849v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deheuvels" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829326v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Decazy" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jacquet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839481v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840866v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lesourd" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766218v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Terraza" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554424v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393394v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Le Port" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554397v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05216202v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35869/ESEE-Degrowth2024" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682644v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deglaire" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683375v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213830v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Zaatra" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213870v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073551v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03097853v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377021v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787969v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377027v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786863v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789705v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Temri" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791417v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947509v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786429v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786614v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786366v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733619v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737876v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/422510.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664476v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785684v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785527v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793873v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evandro Paolo da Silva" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Ferrari" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793846v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798789v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04426416v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2023091128" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05065772v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04552228v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert P King" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807109v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172969v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814480v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubica Bartova" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03265596v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-drogue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8819-9998" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/090409698" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05128619v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bouamra-Mechemache" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Latouche" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogu&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299244v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Ameller" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaleab Baye" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Josephe Amiot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noora Kanerva" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03031853.2025.2562813" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095847v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minto Konlani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Huchet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Lamani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13y7g" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05398115v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chiaverina" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398998v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Nsiri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Kleftodimos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2025.109912" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04281517v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacquet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2023.108034" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659556v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ducrot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terrieux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Colombet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-024-00214-z" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489378v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Pinel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Vannier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu-Lacanal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2024.115899" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011734v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Lev" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert King" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/agec.12764" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032969v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Loiseau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jouve" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Salou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Perignon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.136788" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03762808v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Rollet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tharrey" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Recchia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-022-02962-4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04064190v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazare Deteix" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.163248" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04354051v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Touvier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506984v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayan Carvalho Ramos Salles de Oliveira" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Nunes Oliveira Jardim" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogue" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Darmon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09637486.2021.2017408" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03520462v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin All&#232;s" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2021.11.003" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356397v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Simioni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S136898002100327X" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790694v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Dupraz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03259289v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demaria Federica" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Lubello" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40100-021-00193-5" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02549360v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Josephe Amiot-Carlin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/agec.12572" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733034v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Privet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dubois" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980019005081" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346205v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Sinfort" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#232;phe Amiot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104661" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609655v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne M. Perignon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sinfort" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. El Ati" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Traissac" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Drogue" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2019.07.006" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396253v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Salanave" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Landais" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martin-Pr&#233;vel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-7970-z" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620364v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Rondinella" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariarosaria Agostino" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Demaria" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08853908.2019.1587324" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618869v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/BAE-24047" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848425v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalila El Ati" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Dop" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2018.00030" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622436v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Godin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618859v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628634v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Carr&#232;re" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/agec.12399" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519139v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam M. Komarek" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chenoune" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Hawkins" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwa Msangi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2017.03.016" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405419v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/twec.12434" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686621v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Quintero" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07196-9.p.0255" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630029v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Jacquet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Subervie" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643048v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648372v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2012.06.007" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0MDCRWG1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001145v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quirino Q. Paris" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni G. Anania" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2011.07.008" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BF6G7C1Q-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172922v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gozlan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172950v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Matthews" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172909v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7679.2008.00429.x" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DQJ148SM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676279v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Priscila Ramos" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680015v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C. Beghin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe J.-C. Bureau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673645v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chahed" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696447v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696413v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229813v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sanz Sanz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Somaraki" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Ben Ali" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Napoleone" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04509450v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1857/9782759238538/durabilite-des-systemes-pour-la-securite-alimentaire" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701926v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa-Migeon Costa" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1787/9782759235766/sustainable-food-systems-for-food-security?affiliate_code=" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416810v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Butault" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791473v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Josephe Amiot-Carlin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Machou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791484v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bourceret" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thoyer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ridier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Belhouchette" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787948v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Zezza" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosaria Pupo d'Andrea" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Swinnen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Meloni" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432629v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Flichman" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807385v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gervais" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818030v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Beghin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caesar Cororaton" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Felt" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818029v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cendon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819396v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Grandval" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bureau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Guyomard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Roudart" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827176v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829148v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Ramos" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bureau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827128v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Chahed" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Salvatici" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789858v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03325585v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554472v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Peccatus" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Diman" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05520507v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uyen Thao Vu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Du Martin Luong" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jean" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Dufour" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301057v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Guillemaud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Guind&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blazy" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Ameller Pavez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298920v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Robert" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#232;phe Amiot Carlin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024131v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05216443v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyhan Sevde Cagiran" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05216035v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukayna Naji" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Moustier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844710v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Levert" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alapetite" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alliot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Carel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Courtonne" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216767v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guzel Kadriye Kardelen" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246326v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Le Port" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240966v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cassan" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barron" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353397v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M&#233;jean" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Molin&#233;ris" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Eymard-Duvernay" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04361842v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248985v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213798v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04361879v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03715519v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03720690v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03720757v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03720730v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463414v2" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477759v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477871v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463141v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03065926v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03095706v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04712484v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791656v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787387v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789667v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736964v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962283v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.604" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734970v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Salanave" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788026v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734713v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738361v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736558v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959663v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737052v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733918v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595254v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785370v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793676v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737084v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Codron" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Gal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1242.41" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581554v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vignes" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743263v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796661v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luise Rau" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741502v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Blanco" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roza Chenoune" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796604v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800723v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Carrere" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155654v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Flichman" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanco" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Drogu&#233;" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794400v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607679v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797832v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795719v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilel Hamadache" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810014v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745379v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808726v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172988v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754337v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quirino Paris" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Anania" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818166v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perttu Pyykk&#246;nen" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meri Virolainen" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828528v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825165v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan S. Marette" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832097v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828927v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827551v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827102v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829421v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831756v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833849v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deheuvels" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829326v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Decazy" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jacquet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839481v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840866v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lesourd" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766218v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Terraza" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393394v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Le Port" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554397v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554424v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682644v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deglaire" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05216202v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35869/ESEE-Degrowth2024" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213830v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Zaatra" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213870v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683375v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073551v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03097853v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786863v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377027v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787969v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789705v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Temri" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791417v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377021v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786429v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786614v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786366v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947509v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737876v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/422510.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733619v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664476v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785684v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785527v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793846v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798789v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evandro Paolo da Silva" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Ferrari" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793873v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04426416v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2023091128" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05065772v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04552228v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert P King" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807109v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172969v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814480v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubica Bartova" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03265596v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>