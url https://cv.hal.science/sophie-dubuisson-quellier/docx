--- v0 (2026-03-23)
+++ v1 (2026-04-20)
@@ -703,1547 +703,1547 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03478648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Collaborer avec le marché : les stratégies des associations végétariennes en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Kabouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Vol. 61, pp.617-640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfs.614.0617⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The key roles of economic and social organization and producer and consumer behaviour towards a health-agriculture-food-environment nexus: recent advances and future prospects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Allès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 101 (1), pp.23-46. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s41130-020-00115-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Noé Kabouche</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La consommation au XXe siècle : enquêtes, savoirs, pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Chessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Études sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Consommer et compter : enquêtes sur la consommation au XXe siècle, 2019/1 (169), pp.5-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/etsoc.169.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dispositifs et dispositions de la consommation. Retour sur une enquête contemporaine articulant méthodes qualitatives et quantitatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gojard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Plessz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Études sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019/1 (169), pp.133-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/etsoc.169.0133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment inciter les entreprises à afficher les impacts environnementaux sur les produits de grande consommation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LIEPP Policy Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25647/liepp.pb.40⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02128254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Global standardization and local complexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mialhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Vagneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Dabbadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 493, pp.365 - 375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2017.09.043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02164645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consumption governance toward more sustainable consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Wahlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Family and Consumer Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (1), pp.7 - 12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14307/JFCS110.1.7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01892589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La capture comme levier de l’intervention publique sur l’économie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Vol. 61, pp.617-640. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfs.614.0617⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 58 (3), pp.475 - 499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfs.583.0475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01960195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un monde de choses de F. Trentmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Cnrs Charpy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Séverine Gojard</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Plessz</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guiheux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Études sociales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.en ligne - en ligne</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Benoît Granier</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02135440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de l'ouvrage &amp;quot;Being Human in a Consumer Society</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LIEPP Policy Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25647/liepp.pb.40⟩</w:t>
+              <w:t xml:space="preserve">Contemporary Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45 (3), pp.305-307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0094306116641407p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Marie-Emmanuelle Chessel</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01523607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Why are Food Practices not (More) Environmentally Friendly in France? The role of collective standards and symbolic boundaries in food practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Gojard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Études sociales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/etsoc.169.0005⟩</w:t>
+              <w:t xml:space="preserve">Environmental Policy and Governance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (2), pp.89 - 100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/eet.1703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">François Mialhe</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How consumption prescriptions affect food practices: Assessing the roles of household resources and life-course events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Morales</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gojard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Barrey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2017.09.043⟩</w:t>
+              <w:t xml:space="preserve">Journal of Consumer Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (1), pp.101-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1469540514521077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01300900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Family and Consumer Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Contemporary Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44 (2), pp.236 - 237</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">La capture comme levier de l’intervention publique sur l’économie</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02510965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steiner (Philippe), Trespeuch (Marie) (dir.), Marchés contestés. Quand le marché rencontre la morale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 58 (3), pp.475 - 499. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfs.583.0475⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 56 (2), pp.402-405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfs.562.0385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...70 lines deleted...]
-                <w:t xml:space="preserve">Gilles Guiheux</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02169605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From targets to recruits: the status of consumers within the political consumption movement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La vie des idées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, pp.en ligne - en ligne</w:t>
+              <w:t xml:space="preserve">International Journal of Consumer Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 39 (5), pp.404 - 412</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...119 lines deleted...]
-                <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01520689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How consumption prescriptions change food practices.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Gojard</w:t>
-              </w:r>
-[...114 lines deleted...]
-                <w:t xml:space="preserve">Séverine Gojard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Barrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Consumer Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 16 (1), pp.101-123. </w:t>
-[...339 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2014, Ahead of print February 4, 2014 (1), pp.41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/1469540514521077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
@@ -2521,51 +2521,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La théorie des pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4 (4), pp.451 - 469</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2882,278 +2882,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Citizenship and Consumption: Mobilisation in Alternative Food Systems in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Le Velly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologia Ruralis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 51 (3), pp.304-323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-9523.2011.00540.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00630238v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Consommation : les associations au coeur de la régulation marchande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constructif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.en ligne - en ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02906160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de lecture de l'ouvrage de Susan Levine, 'School Lunch Politics. The Surprising History of America’s Favorite Welfare Program' (Princeton University Press, 2008)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie du Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 53 (4), pp.545-547. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/sdt.10516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02504961v1</w:t>
-              </w:r>
-[...102 lines deleted...]
-                <w:t xml:space="preserve">halshs-00630238v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de lecture de l'ouvrage de Lawrence B. Glickman, 'Buying Power. A History of Consumer Activism in America?' (Chicago, The University of Chicago Press, July 2009)</w:t>
               </w:r>
@@ -3289,476 +3289,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01023735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de l’ouvrage 'Global governance of food production and consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 17 (1), pp.84 - 85</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02510715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le consommateur est-il soluble dans le citoyen ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Le Velly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Courrier de la Planète</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 87, pp.42-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02662926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circuits courts : partager les responsabilités entre agriculteurs et consommateurs sur des objectifs collectifs de bien commun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Déméter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, pp.87 - 112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02456420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cible ou ressource. Les ambiguïtés de la mobilisation des consommateurs dans la contestation contre l'ordre marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie et Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 41 (2), pp.189-214. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/039264ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/039264ar⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01022606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le consommateur est-il soluble dans le citoyen ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Le Velly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Courrier de la Planète</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03570340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commerce équitable. Des enjeux aussi pour le secteur agricole français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Le Velly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Déméter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, pp.55 - 85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3952,51 +3952,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consumer involvement in fair trade and local food system: delegation and empowerment regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GeoJournal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 73 (1), pp.55-65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4121,51 +4121,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les AMAP : faire son marché autrement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4197,1233 +4197,1233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02433627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De la routine à la délibération : Les arbitrages des consommateurs en situation d'achat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1-2 (135-136), pp.253-284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/res.135.0253⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01020948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les organisations de producteurs au coeur de la valorisation de la qualité des fruits. Une diversité de stratégies en Rhône-Alpes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Navarrete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pluvinage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 292 (292), pp.19-34. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/economierurale.715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02661439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Cochoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 135-136 (1), pp.9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/res.135.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02089508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">De la routine à la délibération : Les arbitrages des consommateurs en situation d'achat</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Marée », « charcuterie-traiteur ». Le rayon traditionnel en grande surface, lieu d'expérimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Debril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, XXXV (1), pp.93-102</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03901176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'arbitrage des Français dans le détail. Les achats de fruits et légumes en GMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Infos CTIFL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 213, pp.16 - 19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03569022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marée', 'charcuterie-traiteur'.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Debril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 35 (1), pp.93-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.051.0093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01477635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire le marché autrement. L'abonnement à un panier de fruits et de légumes comme forme d'engagement politique des consommateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 62, pp.144-167</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contacts et relations au marché chez les très petites entreprises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 1-2 (135-136), pp.253-284. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/res.135.0253⟩</w:t>
+              <w:t xml:space="preserve">, 2003, 5 (121), pp.19-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/res.121.0019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'arbitrage des Français dans le détail. Les achats de fruits et légumes en GMS</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01018173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Confiance et qualité des produits alimentaires : une approche par la sociologie des relations marchandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infos CTIFL</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 45 (1), pp.95 - 111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sdt.30978⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...227 lines deleted...]
-                <w:t xml:space="preserve">Claire Lamine</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02492775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qualités de produit et figures du consommateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 62, pp.144-167</w:t>
+              <w:t xml:space="preserve">, 2002, 56, pp.76-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Confiance et qualité des produits alimentaires : une approche par la sociologie des relations marchandes</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01017736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu : Hervé Dumez, Alain Jeunemaître, Understanding and regulating the market at a time of globalization. The case of the cement industry, Macmillan Press, London, 2000, 238 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie du Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 45 (1), pp.95 - 111. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2002, 44 (4), pp.596-598</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Contacts et relations au marché chez les très petites entreprises</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02672779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une organisation territoriale pour la mise en place d'une filière porc de qualité en Bretagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Études et Recherches sur les Systèmes Agraires et le Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, pp.165 - 176</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Qualités de produit et figures du consommateur</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02445638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construction et mobilisation des savoirs dans l'action collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 56, pp.76-96</w:t>
+              <w:t xml:space="preserve">Technologies, idéologies, pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, XIV (1), pp.119 - 130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03593994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Les professionnels du marché : vers une sociologie du travail marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cochoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie du Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 44 (4), pp.596-598</w:t>
+              <w:t xml:space="preserve">, 2000, 42 (3), pp.359 - 368</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...103 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02166687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Designer, packager et merchandiser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Barrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Cochoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie du Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 42 (3), pp.359 - 368</w:t>
+              <w:t xml:space="preserve">, 2000, 42 (3), pp.457 - 482</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02415704v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03593994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le prestataire, le client et le consommateur</w:t>
               </w:r>
@@ -6041,51 +6041,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consommer et compter : enquêtes sur la consommation au XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Emmanuelle Chessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6363,191 +6363,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02197412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution et marché : une affaire de taille et de détail</w:t>
+                <w:t xml:space="preserve">Distribution et marché : une affaire de taille et détail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Cochoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 135-136, pp.300, 2006</w:t>
+              <w:t xml:space="preserve">, pp.300, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02445960v1</w:t>
+                <w:t xml:space="preserve">hal-03416051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution et marché : une affaire de taille et détail</w:t>
+                <w:t xml:space="preserve">Distribution et marché : une affaire de taille et de détail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Cochoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.300, 2006</w:t>
+              <w:t xml:space="preserve">, 135-136, pp.300, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03416051v1</w:t>
+                <w:t xml:space="preserve">hal-02445960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les professionnels du marché</w:t>
               </w:r>
@@ -6778,207 +6778,207 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04188041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le biais comportementaliste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bergeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Lazarus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Nouguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de Sciences Po, pp.120, 2018, 9782724622409</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01914970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La consommation engagée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de Sciences Po, 15, pp.154, 2018, Contester, 9782724622157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01705057v1</w:t>
-              </w:r>
-[...116 lines deleted...]
-                <w:t xml:space="preserve">hal-01914970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouverner les conduites</w:t>
               </w:r>
@@ -7534,701 +7534,774 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01354200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (42)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (43)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Consumer markets: the affluent economy and the social stratification of consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Smith Maguire Jennifer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Research handbook on the sociology of consumption</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edward Elgar, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Comportements, consommation et modes de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Estève Adrien, Ollitrault Sylvie, Orsini Amandine, Persico Simon, Villalba Bruno et Allain Mathilde. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire d’écologie politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de Sciences Po, pp.120-127, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05492300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le changement climatique, du fait scientifique au &amp;quot;problème public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Cointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-baptiste Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sandrine Maljean-Dubois; Stéphanie Vermeersch; Agnès Deboulet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sociétés face aux défis climatiques : que sait-on ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, pp.29-63, 2024, 978-2-271-15141-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04849454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des appariements entre l'offre et la demande aux cadrages de l'action économique : propositions pour une approche politique des marchés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sidonie Naulin, Melchior Simioni, et Marie Trespeuch (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'économie au pari de la sociologie. Autour des travaux de Philippe Steiner</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sorbonne Université Presses, 2023, 9791023106824</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04355663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on s'engager par sa consommation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecologies : Le vivant et le social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Découverte, pp.435-442, 2023, 9782348076886</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03926116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mobilisations face aux organisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Jouzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Borraz Olivier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La société des organisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de Sciences Po, pp.291 - 301, 2022, 9782724638608</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03684194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Las prácticas alimentarias en los hogares franceses. Una visión de los retos del consumo sostenible en el día a día</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Véron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gojard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La transformación de la alimentación en el Sur de Europa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tirant Humanidades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9788418802720</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03759483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les interventions publiques ciblent les comportements individuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Nouguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Borraz Olivier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La sociologie des organisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de Sciences Po, pp.109 - 123, 2022, 9782724638608</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03682709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Governing by labels? Not that simple: The cases of environmental and nutritional politics in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bergeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8237,274 +8310,274 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Nouguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pilmis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Labeling the Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave Macmillan, pp.185 - 206, 2020, 9789811514975</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02496702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From moral concerns to market values: how political consumerism shapes markets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Oxford Handbook of Political Consumerism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, pp.813 - 832., 2018, 9780190629038</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02509883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Making of the Consumer: Historical and Sociological Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Emmanuelle Chessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olga Kravets; Pauline Maclaran; Steven Miles; Alladi Venkatesh. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Sage Handbook of Consumer Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SAGE Publications, pp.43 - 60, 2018, 9781473929517</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01915015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets du gouvernement sur les conduites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Barrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8513,768 +8586,768 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Gojard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gouverner les conduites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mai 2016, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Presses de Sciences Po</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.399 - 448, 2016, Académique (Sciences Po), 9782724619003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Presses de Sciences Po</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01595137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouverner (par) les conduites des consommateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Dubuisson-Quellier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gouverner les conduites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de Sciences Po, pp.195 - 228, 2016, 9782724619003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01520809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion. Le gouvernement des conduites : instruments et acteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Dubuisson-Quellier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gouverner les conduites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de Sciences Po, pp.449 - 472, 2016, 9782724619003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01520813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Le gouvernement des conduites comme modalité d’intervention de l’État sur les marchés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Dubuisson-Quellier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gouverner les conduites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de Sciences Po, pp.15 - 58, 2016, 9782724619003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01445776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Consommation durable</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Circuits courts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la pensée écologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de France, pp.158 - 159, 2015, 9782130586968</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de France, pp.156 - 158, 2015, 9782130586968</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Circuits courts</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02136654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consommation durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la pensée écologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de France, pp.156 - 158, 2015, 9782130586968</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de France, pp.158 - 159, 2015, 9782130586968</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02164413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consommation responsable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Postel; Richard Sobel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire critique de la RSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.77 - 82, 2013, 9782757405772</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02470566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le prestataire, le client et le consommateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Callon; Volona Rabeharisoa; Madeleine Akrich; Sophie Dubuisson-Quellier; Catherine Grandclément; Antoine Hennion; Bruno Latour; Alexandre Mallard; Cécile Méadel; Fabian Muniesa. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie des agencements marchands</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses des Mines, pp.93 - 116, 2013, 9782356710529</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01526217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From qualities to value</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jens Beckert; Christine Musselin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constructing Quality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, pp.247 - 267, 2013, 9780199677573</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02433617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du consommateur éclairé au consommateur responsable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Pigenet; Danielle Tartakowsky. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire des mouvements sociaux en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions La Découverte, pp.708 - 715, 2012, 9782707169853</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction - Institutions économiques et institutions marchandes. Nature, puissance et genèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9294,1136 +9367,1136 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre François; Pierre François. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vie et mort des institutions marchandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de Sciences Po, pp.11 - 38, 2011, 9782724611878</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02445660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculteurs et société : entre clôtures et passerelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bertrand Hervieu; Nonna Mayer; Pierre Muller; François Purseigle; Jacques Rémy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mondes agricoles en politique. De la fin des paysans au retour de la question agricole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presse de la Fondation Nationale de Sciences Politiques, pp.111-129, 2010, 9782724611649</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01460704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les agriculteurs entre clôtures et passerelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rémy Jacques; Hervieu Bertrand; Purseigle François; Mayer Nonna; Muller Pierre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mondes agricoles en politique : De la fin des paysans au retour de la question agricole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de Sciences Po, pp.111-129, 2010, 9782724611649</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00972709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Product Tastes, Consumer Tastes. The plurality of qualification in product development and marketing activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luis Araujo; John Finch; Hans Kjellberg. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reconnecting marketing to markets: practice-based approaches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, pp.74 - 93, 2010, 9780199578061</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02427217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La consommation comme pratique sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Steiner; François Vatin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traité de sociologie économique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de France, pp.727 - 776, 2009, 9782130568674</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02456422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la souveraineté du consommateur à la gouvernance des consommateurs. L'espace du choix dans la consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Farrell, Gilda. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Repenser l'acte de consommation pour le bien-être de tous. Réflexions sur la responsabilité individuelle des consommateurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions du Conseil de l'Europe, pp.44-49, 2008, 9789287164810</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00972708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From consumer sovereignty to consumer governance. Room for choice in consumption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilda Farrell. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rethinking consumer behaviour for the well-being of all. Reflections on individual consumer responsibility</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Council of Europe, pp.40 - 45, 2008, 9789287164827</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02456408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les circuits courts entre alternative et hybridation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Le Velly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maréchal, Gilles. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les circuits courts alimentaires. Bien manger dans les territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 12, Educagri, pp.105-112, 2008, Références (Educagri), 9782844447104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00972710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Shop as Market Space : The Commercial Qualities of Retail Architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Léontine de Wit; David Vernet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Boutiques and Other Retails Spaces : The Architecture of Seduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.16 - 33, 2007, 9780415363228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02498284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un altro modo di fare la spesa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Simone Tosi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Consumi e participazione politica. Trazione individuale e mobilitazione collettiva</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edizioni Franco Angeli, pp.195 - 232, 2006, 9788846479471</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02509836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Re-territorialisation des enjeux de production et élargissement des espaces d'échanges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">André Torre; Maryline Filippi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proximités et changements socio-économiques dans les mondes ruraux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut national de la recherche agronomique, pp.257 - 278, 2005, 9782738011831</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02468737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une meilleure valorisation de la qualité des fruits frais au verger et en station d'expédition en Rhône Alpes. Rapport scientifique et technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pluvinage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. de Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Chazoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Programme de recherches pour et sur le développement régional. Axe 1, projet 1.3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02831762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goûts des produits, goûts des consommateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Dubuisson-Quellier; Sophie Dubuisson-Quellier; Jean Philippe Neuville. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juger pour échanger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut national de la recherche agronomique; Éditions de la Maison des sciences de l'homme, pp.47 - 74, 2003, 9782735109982</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03593995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une organisation territoriale pour la mise en place d'une filière porc de qualité en Bretagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes agro-alimentaires localisés : Terroirs, savoir-faire, innovations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 32, INRA, 216 p., 2001, Etudes et Recherches sur les Systèmes Agraires et le Développement, 2-7380-1015-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02829941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une caractérisation des compétences par les formes d'apprentissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Divry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10438,87 +10511,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations et performances : Approches interdisciplinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions de l'Ecole des Hautes Etudes en Sciences Sociales, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02842331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passages et arrêts en gare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volona Rabeharisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Hennion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10537,159 +10610,159 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isaac Joseph. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Villes en gares</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions de l'Aube, pp.212 - 241, 1999, 287678484X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02906169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovations et compétences : compte-rendu d'une réflexion collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kabla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Foray; Jacques Mairesse. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations et performances : approches interdisciplinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Éditions de l'EHESS, pp.213 - 225, 1999, 2713212472</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02906162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une caractérisation de la compétence par les formes d'apprentissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10722,365 +10795,365 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Foray; Jacques Mairesse. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations et performances : approches interdisciplinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Éditions de l'EHESS, pp.261 - 281, 1999, 2713212472</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02906167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La thématique des compétences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Le Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnoud de Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Foray; Jacques Mairesse. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations et performances : approches interdisciplinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Éditions de l'EHESS, pp.227 - 259, 1999, 2713212472</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02906161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatisation de la fromagerie de la Roche-sur-Foron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les chercheurs et l'innovation : regards sur les pratiques de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut national de la recherche agronomique, pp.234 - 266, 1998, 2738008208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02906164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consolidation et réactualisation des connaissances dans la dynamique productive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Benoît Zimmermann; Magali Orillard; Bernard Guilhon; Pierre Huard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie de la connaissance et organisations : entreprises, territoires, réseaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions L'Harmattan, pp.310 - 331, 1997, 273845349X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02906166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La conception en design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Khaldoun Zreik; Jean Caelen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le communicationnel pour concevoir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Europia productions, pp.106 - 116, 1995, 9782909285047</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02906165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11090,716 +11163,716 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Quand on peut, on veut ». Conditions sociales de réalisation de la transition : une approche par les modes de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Saujot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Nasr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, 8 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Saujot</w:t>
+                <w:t xml:space="preserve">hal-04689941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changement climatique : quelle communication scientifique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Halpern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clémence Nasr</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Revillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charlie Brocard</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Mavrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marion Bet</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...117 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Noyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Débats du LIEPP n°8</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04651907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques alimentaires durables : un autre regard sur et avec les personnes modestes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brocard Charlie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Saujot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Brimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brocard Charlie</w:t>
+                <w:t xml:space="preserve">hal-03614911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Face à l’urgence climatique, méfions-nous de la sur‑responsabilisation des individus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Saujot</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02164501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comportement correct exigé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bergeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laura Brimont</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Lazarus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Nouguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01960116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logiques de consommation autour de l’alimentation durable ». Rapport final pour le Programme MOVIDA (Consommation et modes de vie durables), 152 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Véron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Gojard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...105 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01567706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi l’État veut-il gouverner nos comportements ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...149 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02160119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11809,105 +11882,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les protestations autour du marché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Université Paris IV Sorbonne, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03629327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId256"/>
+      <w:footerReference w:type="default" r:id="rId257"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12054,51 +12127,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05492309v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dubuisson-Quellier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04616723v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03905891v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1332/uhiw3894" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03905882v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hoolohan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Wertheim-Heck" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Devaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Domaneschi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15487733.2021.2013050" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03776128v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.389.0038" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259470v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bereni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.614.0505" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03478648v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14742837.2020.1731448" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945924v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin All&#232;s" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Chiffoleau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-020-00115-x" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03478654v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Kabouche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.614.0617" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306152v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gojard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Plessz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etsoc.169.0133" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02128254v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Granier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/liepp.pb.40" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02292703v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Chessel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etsoc.169.0005" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02164645v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mialhe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morales" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vagneron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dabbadie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2017.09.043" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01892589v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Wahlen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14307/JFCS110.1.7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01960195v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.583.0475" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02135440v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Cnrs Charpy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guiheux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01523607v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0094306116641407p" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637132v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Gojard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eet.1703" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S17WLNW1-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01300900v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Barrey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1469540514521077" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02510965v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02169605v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.562.0385" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520689v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189897v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01302150v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bergeron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Castel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.143.0007" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520675v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re.076.0028" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01522534v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01524050v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01522875v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cochoy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01522874v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0170840613479227" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02163445v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01522872v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02906160v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02504961v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.10516" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/halshs-00630238v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Velly" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9523.2011.00540.x" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02510706v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.232.0109" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01023735v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su2071849" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662926v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02456420v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01022606v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/039264ar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570340v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02510715v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02433599v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01052649v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2008.0193" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02415716v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leco.039.0021" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00972700v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10708-008-9178-0" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00972701v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barrier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.572.0209" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02433627v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661439v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Navarrete" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pluvinage" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.715" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089508v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.135.0009" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01020948v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.135.0253" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569022v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01477635v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Debril" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.051.0093" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901176v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01019988v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02492775v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.30978" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01018173v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.121.0019" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01017736v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672779v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02445638v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02166687v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02415704v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03593994v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01719425v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03594001v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/sciso.1999.1414" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03594006v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02906157v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02137449v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571121v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Divry" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03594010v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02906158v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hennion" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02292702v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02446063v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Francois" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02534454v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02197412v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02445960v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416051v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177362v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05492321v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188041v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-baptiste Comby" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01705057v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01914970v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Lazarus" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Nouguez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01354197v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02492592v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01010649v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Callon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Akrich" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grandcl&#233;ment" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01354198v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01354196v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01354199v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Neuville" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00756008v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01354200v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05492300v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04849454v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cointe" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dutreuil" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garnier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04355663v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03926116v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684194v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jouzel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759483v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re V&#233;ron" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editorial.tirant.com/mex/libro/la-transformacion-de-la-alimentacion-en-el-sur-de-europa-cecilia-diaz-mendez-9788418802720" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682709v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02496702v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pilmis" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02509883v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01915015v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595137v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520809v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520813v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01445776v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02164413v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02136654v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01526217v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02433617v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02470566v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01522888v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02445660v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01460704v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giraud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00972709v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02427217v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02456422v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02456408v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00972710v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00972708v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02498284v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02509836v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02468737v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831762v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Sainte-Marie" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bellon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chazoule" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03593995v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829941v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842331v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Divry" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02906169v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volona Rabeharisoa" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02906162v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kabla" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02906167v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02906161v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Bas" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnoud de Meyer" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02906164v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02906166v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02906165v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04689941v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Saujot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Nasr" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Brocard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04651907v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Halpern" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Revillard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mavrot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cerdan" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Noyon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03614911v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brocard Charlie" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Brimont" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02164501v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Martin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01960116v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01567706v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02160119v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-03629327v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05492309v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dubuisson-Quellier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04616723v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03905891v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1332/uhiw3894" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03905882v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hoolohan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Wertheim-Heck" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Devaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Domaneschi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15487733.2021.2013050" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03776128v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.389.0038" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259470v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bereni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.614.0505" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03478648v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14742837.2020.1731448" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03478654v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Kabouche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.614.0617" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945924v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin All&#232;s" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Chiffoleau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-020-00115-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02292703v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Chessel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etsoc.169.0005" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306152v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gojard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Plessz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etsoc.169.0133" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02128254v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Granier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/liepp.pb.40" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02164645v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mialhe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morales" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vagneron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dabbadie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2017.09.043" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01892589v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Wahlen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14307/JFCS110.1.7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01960195v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.583.0475" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02135440v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Cnrs Charpy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guiheux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01523607v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0094306116641407p" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637132v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Gojard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eet.1703" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S17WLNW1-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01300900v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Barrey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1469540514521077" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02510965v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02169605v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.562.0385" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520689v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189897v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01302150v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bergeron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Castel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.143.0007" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520675v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re.076.0028" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01522534v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01524050v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01522875v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cochoy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01522874v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0170840613479227" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02163445v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01522872v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/halshs-00630238v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Velly" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9523.2011.00540.x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02906160v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02504961v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.10516" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02510706v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.232.0109" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01023735v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su2071849" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02510715v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662926v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02456420v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01022606v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/039264ar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570340v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02433599v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01052649v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2008.0193" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02415716v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leco.039.0021" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00972700v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10708-008-9178-0" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00972701v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barrier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.572.0209" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02433627v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01020948v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.135.0253" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661439v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Navarrete" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pluvinage" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.715" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089508v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.135.0009" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901176v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Debril" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569022v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01477635v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.051.0093" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01019988v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01018173v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.121.0019" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02492775v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.30978" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01017736v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672779v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02445638v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03593994v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02166687v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02415704v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01719425v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03594001v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/sciso.1999.1414" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03594006v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02906157v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02137449v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571121v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Divry" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03594010v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02906158v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hennion" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02292702v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02446063v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Francois" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02534454v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02197412v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416051v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02445960v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177362v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05492321v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188041v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-baptiste Comby" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01914970v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Lazarus" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Nouguez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01705057v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01354197v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02492592v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01010649v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Callon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Akrich" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grandcl&#233;ment" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01354198v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01354196v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01354199v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Neuville" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00756008v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01354200v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05567675v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05492300v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04849454v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cointe" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dutreuil" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garnier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04355663v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03926116v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684194v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jouzel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759483v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re V&#233;ron" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editorial.tirant.com/mex/libro/la-transformacion-de-la-alimentacion-en-el-sur-de-europa-cecilia-diaz-mendez-9788418802720" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682709v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02496702v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pilmis" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02509883v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01915015v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595137v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520809v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520813v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01445776v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02136654v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02164413v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02470566v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01526217v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02433617v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01522888v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02445660v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01460704v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giraud" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00972709v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02427217v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02456422v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00972708v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02456408v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00972710v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02498284v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02509836v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02468737v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831762v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Sainte-Marie" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bellon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chazoule" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03593995v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829941v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842331v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Divry" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02906169v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volona Rabeharisoa" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02906162v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kabla" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02906167v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02906161v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Bas" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnoud de Meyer" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02906164v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02906166v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02906165v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04689941v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Saujot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Nasr" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Brocard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04651907v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Halpern" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Revillard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mavrot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cerdan" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Noyon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03614911v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brocard Charlie" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Brimont" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02164501v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Martin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01960116v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01567706v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02160119v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-03629327v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>