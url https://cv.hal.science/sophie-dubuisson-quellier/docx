--- v1 (2026-04-20)
+++ v2 (2026-05-11)
@@ -72,5952 +72,6030 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (70)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (71)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">À qui appartiennent les politiques alimentaires ? Concurrence et hiérarchies des politiques publiques autour de l’alimentation en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Vol. 75 (4), pp.661-685. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.754.0661⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05597407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La crise écologique comme fait social. Penser le gouvernement de la transition avec les sciences sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Géosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 357, pp.401-409</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05492309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'envers des écogestes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Projet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 3 (400), pp.49-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04616723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does affluent consumption come to consumers? A research agenda for exploring the foundations and lock-ins of affluent consumption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Consumption and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 1 (1), pp.31 - 50. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1332/uhiw3894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03905891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Covid-19 and socio-materially bounded experimentation in food practices: insights from seven countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hoolohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sigrid Wertheim-Heck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Domaneschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability : Science, Practice and Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 18 (1), pp.16-36. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/15487733.2021.2013050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03905882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A la croisée des mondes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Projet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 4 (389), pp.38 - 41. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/pro.389.0038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03776128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au-delà de la confrontation : saisir la diversité des interactions entre mondes militants et mondes économiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bereni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Vol. 61 (4), pp.505-529. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfs.614.0505⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfs.614.0505⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-03259470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-corporate activism and market change: the role of contentious valuations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Movement Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 20 (4), pp.399-416. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/14742837.2020.1731448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03478648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The key roles of economic and social organization and producer and consumer behaviour towards a health-agriculture-food-environment nexus: recent advances and future prospects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101 (1), pp.23-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41130-020-00115-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborer avec le marché : les stratégies des associations végétariennes en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Kabouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Vol. 61, pp.617-640. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rfs.614.0617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03478654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Alban Thomas</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dispositifs et dispositions de la consommation. Retour sur une enquête contemporaine articulant méthodes qualitatives et quantitatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Lamine</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gojard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...126 lines deleted...]
-                <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Études sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Consommer et compter : enquêtes sur la consommation au XXe siècle, 2019/1 (169), pp.5-19. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 2019/1 (169), pp.133-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/etsoc.169.0133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/etsoc.169.0005⟩</w:t>
+                <w:t xml:space="preserve">hal-02306152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment inciter les entreprises à afficher les impacts environnementaux sur les produits de grande consommation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LIEPP Policy Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25647/liepp.pb.40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02128254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La consommation au XXe siècle : enquêtes, savoirs, pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Chessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie Plessz</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Études sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 2019/1 (169), pp.133-152. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/etsoc.169.0133⟩</w:t>
+              <w:t xml:space="preserve">, 2019, Consommer et compter : enquêtes sur la consommation au XXe siècle, 2019/1 (169), pp.5-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/etsoc.169.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Global standardization and local complexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mialhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...83 lines deleted...]
-                <w:t xml:space="preserve">François Mialhe</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Morales</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Vagneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dabbadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 493, pp.365 - 375. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2017.09.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02164645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consumption governance toward more sustainable consumption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Wahlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Family and Consumer Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 10 (1), pp.7 - 12. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14307/JFCS110.1.7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14307/JFCS110.1.7⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01892589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La capture comme levier de l’intervention publique sur l’économie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 58 (3), pp.475 - 499. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rfs.583.0475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01960195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un monde de choses de F. Trentmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Cnrs Charpy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guiheux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vie des idées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, pp.en ligne - en ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02135440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de l'ouvrage &amp;quot;Being Human in a Consumer Society</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contemporary Sociology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 45 (3), pp.305-307. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0094306116641407p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01523607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why are Food Practices not (More) Environmentally Friendly in France? The role of collective standards and symbolic boundaries in food practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Gojard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Policy and Governance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 26 (2), pp.89 - 100. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/eet.1703⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/eet.1703⟩</w:t>
-[...29 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02637132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How consumption prescriptions affect food practices: Assessing the roles of household resources and life-course events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gojard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Barrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Consumer Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 16 (1), pp.101-123. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1469540514521077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1469540514521077⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01300900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contemporary Sociology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 44 (2), pp.236 - 237</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02510965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steiner (Philippe), Trespeuch (Marie) (dir.), Marchés contestés. Quand le marché rencontre la morale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 56 (2), pp.402-405. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rfs.562.0385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02169605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From targets to recruits: the status of consumers within the political consumption movement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Consumer Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 39 (5), pp.404 - 412</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01520689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How consumption prescriptions change food practices.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Gojard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Barrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Consumer Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Ahead of print February 4, 2014 (1), pp.41. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/1469540514521077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouverner par les labels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bergeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gouvernement &amp; action publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 3 (3), pp.9 - 32. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/gap.143.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01302150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les engagements et les attentes des consommateurs au regard des nouveaux modes de consommation : des opportunités pour l’économie circulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 76, pp.28 - 32. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/re.076.0028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01520675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scaling Up/Scaling Down</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Limn</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 4, pp.11 - 13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La théorie des pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4 (4), pp.451 - 469</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01524050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Sociology of Market Work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Cochoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economic Sociology (European Electronic Newsletter)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 15 (1), pp.4 - 11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Market Mediation Strategy: How Social Movements Seek to Change Firms’ Practices by Promoting New Principles of Product Valuation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organization Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 34 (5-6), pp.683-703. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0170840613479227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le consommateur responsable. La construction des capacités d'action des consommateurs par les mouvements militants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 82, pp.105 - 125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02163445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le consommateur-citoyen et l’économie sociale et solidaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ENA Hors les murs, magazine des anciens élèves de l'ENA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 418, pp.29 - 30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consommation : les associations au coeur de la régulation marchande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Constructif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.en ligne - en ligne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02906160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de lecture de l'ouvrage de Susan Levine, 'School Lunch Politics. The Surprising History of America’s Favorite Welfare Program' (Princeton University Press, 2008)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 53 (4), pp.545-547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sdt.10516⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02504961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Citizenship and Consumption: Mobilisation in Alternative Food Systems in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Le Velly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologia Ruralis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 51 (3), pp.304-323. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1467-9523.2011.00540.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00630238v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Consommation : les associations au coeur de la régulation marchande</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de lecture de l'ouvrage de Lawrence B. Glickman, 'Buying Power. A History of Consumer Activism in America?' (Chicago, The University of Chicago Press, July 2009)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Constructif</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Mouvement social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 232, pp.131 - 133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lms.232.0109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu de lecture de l'ouvrage de Susan Levine, 'School Lunch Politics. The Surprising History of America’s Favorite Welfare Program' (Princeton University Press, 2008)</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02510706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From consumerism to the empowerment of consumers : the case of consumer-oriented movements in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2 (7), pp.1849-1868. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su2071849⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01023735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le consommateur est-il soluble dans le citoyen ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Le Velly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Courrier de la Planète</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 87, pp.42-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Circuits courts : partager les responsabilités entre agriculteurs et consommateurs sur des objectifs collectifs de bien commun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Déméter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.87 - 112</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02456420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cible ou ressource. Les ambiguïtés de la mobilisation des consommateurs dans la contestation contre l'ordre marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie et Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 41 (2), pp.189-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/039264ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le consommateur est-il soluble dans le citoyen ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Le Velly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Courrier de la Planète</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de l’ouvrage 'Global governance of food production and consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 17 (1), pp.84 - 85</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02510715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commerce équitable. Des enjeux aussi pour le secteur agricole français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Le Velly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Déméter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.55 - 85</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02433599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consommation et approvisionnements en denrées alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 15 (2), pp.105-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ocl.2008.0193⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01052649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la souveraineté à la gouvernance des consommateurs : l’espace du choix dans la consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3 (39), pp.21 - 31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/leco.039.0021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02415716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consumer involvement in fair trade and local food system: delegation and empowerment regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GeoJournal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 73 (1), pp.55-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10708-008-9178-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00972700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protester contre le marché : du geste individuel à l'action collective. Le cas du mouvement anti-publicitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 57 (2), pp.209-237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.572.0209⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00972701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les AMAP : faire son marché autrement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Problèmes économiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2931, pp.3 - 9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02433627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les organisations de producteurs au coeur de la valorisation de la qualité des fruits. Une diversité de stratégies en Rhône-Alpes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Navarrete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pluvinage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 292 (292), pp.19-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/economierurale.715⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cochoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 135-136 (1), pp.9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/res.135.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02089508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la routine à la délibération : Les arbitrages des consommateurs en situation d'achat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1-2 (135-136), pp.253-284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/res.135.0253⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01020948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'arbitrage des Français dans le détail. Les achats de fruits et légumes en GMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Infos CTIFL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 213, pp.16 - 19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03569022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marée', 'charcuterie-traiteur'.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Debril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 35 (1), pp.93-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.051.0093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01477635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Marée », « charcuterie-traiteur ». Le rayon traditionnel en grande surface, lieu d'expérimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Debril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, XXXV (1), pp.93-102</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03901176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire le marché autrement. L'abonnement à un panier de fruits et de légumes comme forme d'engagement politique des consommateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 62, pp.144-167</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Confiance et qualité des produits alimentaires : une approche par la sociologie des relations marchandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie du Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 53 (4), pp.545-547. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/sdt.10516⟩</w:t>
+              <w:t xml:space="preserve">, 2003, 45 (1), pp.95 - 111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sdt.30978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...1093 lines deleted...]
-                <w:t xml:space="preserve">De la routine à la délibération : Les arbitrages des consommateurs en situation d'achat</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02492775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contacts et relations au marché chez les très petites entreprises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 1-2 (135-136), pp.253-284. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/res.135.0253⟩</w:t>
+              <w:t xml:space="preserve">, 2003, 5 (121), pp.19-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/res.121.0019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...491 lines deleted...]
-                <w:t xml:space="preserve">Claire Lamine</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01018173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qualités de produit et figures du consommateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 62, pp.144-167</w:t>
+              <w:t xml:space="preserve">, 2002, 56, pp.76-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...107 lines deleted...]
-                <w:t xml:space="preserve">Confiance et qualité des produits alimentaires : une approche par la sociologie des relations marchandes</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01017736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu : Hervé Dumez, Alain Jeunemaître, Understanding and regulating the market at a time of globalization. The case of the cement industry, Macmillan Press, London, 2000, 238 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie du Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 45 (1), pp.95 - 111. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2002, 44 (4), pp.596-598</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Qualités de produit et figures du consommateur</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02672779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une organisation territoriale pour la mise en place d'une filière porc de qualité en Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études et Recherches sur les Systèmes Agraires et le Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, pp.165 - 176</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02445638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Les professionnels du marché : vers une sociologie du travail marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cochoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 42 (3), pp.359 - 368</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02166687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Designer, packager et merchandiser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Barrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cochoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 42 (3), pp.457 - 482</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02415704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construction et mobilisation des savoirs dans l'action collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Technologies, idéologies, pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, XIV (1), pp.119 - 130</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03593994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le prestataire, le client et le consommateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 40 (4), pp.671 - 688</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01719425v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les recettes du restaurant : La codification comme moyen de créer des opportunités d’action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 56, pp.76-96</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1999, 46, pp.67-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/sciso.1999.1414⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compte-rendu : Hervé Dumez, Alain Jeunemaître, Understanding and regulating the market at a time of globalization. The case of the cement industry, Macmillan Press, London, 2000, 238 p.</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03594001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre l'objet et l'usager : les modes d'observation proposés par la sociologie des techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Performances Humaines et Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, hors-série</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03594006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Codification et ajustement : deux moyens pour l'élaboration d'une mémoire de l'organisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale de Systémique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 12 (1), pp.83 - 98</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02906157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regard d'un sociologue sur la notion de routine dans la théorie évolutionniste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie du Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 44 (4), pp.596-598</w:t>
+              <w:t xml:space="preserve">, 1998, 40 (4), pp.491 - 502</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...179 lines deleted...]
-                <w:t xml:space="preserve">Franck Cochoy</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compétences et formes d'apprentissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Divry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...67 lines deleted...]
-            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...461 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03571121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail du Designer comme construction d'un mode d'existence particulier pour les objets industriels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques &amp; Culture </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 27, pp.en ligne - en ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03594010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le design industriel, entre création, technique et marché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Hennion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie de l'art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 8, pp.9 - 30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02906158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6027,603 +6105,603 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consommer et compter : enquêtes sur la consommation au XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Emmanuelle Chessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Études sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 169, pp.305, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02292702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Economy and the State</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Francois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economic Sociology (European Electronic Newsletter)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 15 (2), 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02446063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic sociology and history</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Francois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economic Sociology (European Electronic Newsletter)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 15 (3), pp.68, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02534454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Working the market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Francois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economic Sociology (European Electronic Newsletter)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 15 (1), pp.58, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02197412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distribution et marché : une affaire de taille et de détail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Cochoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.300, 2006</w:t>
+              <w:t xml:space="preserve">, 135-136, pp.300, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02445960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distribution et marché : une affaire de taille et détail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Cochoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 135-136, pp.300, 2006</w:t>
+              <w:t xml:space="preserve">, pp.300, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03416051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les professionnels du marché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Cochoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie du Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 42 (3), 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04177362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6633,924 +6711,924 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La consommation engagée. 3e édition revue et augmentée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de Sciences Po, 2025, 9782724643855</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05492321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilisations écologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-baptiste Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de France, 2023, 9782130629665</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04188041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La consommation engagée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de Sciences Po, 15, pp.154, 2018, Contester, 9782724622157</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01705057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le biais comportementaliste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bergeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Nouguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de Sciences Po, pp.120, 2018, 9782724622409</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01914970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gouverner les conduites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Dubuisson-Quellier. Presses de Sciences Po, pp.480, 2016, 9782724619003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">消费者在行动. La consommation engagée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Social Sciences Academic Press, pp.95, 2015, La bibliothèque du Citoyen, 9782724622171</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02492592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociologie des agencements marchands. Textes choisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Callon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Akrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Grandclément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Hennion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PRESSES DES MINES, pp.482, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01010649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethical Consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fernwood Publishing, pp.112, 2013, Protest Series, 9781552665831</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La consommation engagée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses de Sciences Po, 15, pp.154, 2018, Contester, 9782724622157</w:t>
+              <w:t xml:space="preserve">Presses de Sciences Po, pp.143, 2009, 9782724611052</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Sophie Dubuisson-Quellier. Presses de Sciences Po, pp.480, 2016, 9782724619003</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juger pour échanger : la construction sociale de l'accord sur la qualité dans une économie des jugements individuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Neuville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Dubuisson-Quellier; Jean-Philippe Neuville. Éditions de la Maison des sciences de l'homme (MSH); Institut national de la recherche agronomique (INRA), pp.239, 2003, Natures sociales, 9782735109982</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Social Sciences Academic Press, pp.95, 2015, La bibliothèque du Citoyen, 9782724622171</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le design : l'objet dans l'usage : la relation objet-usage-usager dans le travail de trois agences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Hennion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presse des Mines, pp.130, 1996, Sciences sociales, 9782911762024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...105 lines deleted...]
-              <w:t xml:space="preserve">PRESSES DES MINES, pp.482, 2013</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00756008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le design : l’objet dans l’usage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses des Mines, pp.121, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...335 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01354200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7560,3600 +7638,3600 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consumer markets: the affluent economy and the social stratification of consumption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Smith Maguire Jennifer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research handbook on the sociology of consumption</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edward Elgar, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05567675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportements, consommation et modes de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Estève Adrien, Ollitrault Sylvie, Orsini Amandine, Persico Simon, Villalba Bruno et Allain Mathilde. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire d’écologie politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de Sciences Po, pp.120-127, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05492300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le changement climatique, du fait scientifique au &amp;quot;problème public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Cointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-baptiste Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sandrine Maljean-Dubois; Stéphanie Vermeersch; Agnès Deboulet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sociétés face aux défis climatiques : que sait-on ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, pp.29-63, 2024, 978-2-271-15141-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04849454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des appariements entre l'offre et la demande aux cadrages de l'action économique : propositions pour une approche politique des marchés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sidonie Naulin, Melchior Simioni, et Marie Trespeuch (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'économie au pari de la sociologie. Autour des travaux de Philippe Steiner</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sorbonne Université Presses, 2023, 9791023106824</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04355663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on s'engager par sa consommation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecologies : Le vivant et le social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Découverte, pp.435-442, 2023, 9782348076886</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03926116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mobilisations face aux organisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Jouzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Borraz Olivier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La société des organisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de Sciences Po, pp.291 - 301, 2022, 9782724638608</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03684194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Las prácticas alimentarias en los hogares franceses. Una visión de los retos del consumo sostenible en el día a día</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Véron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gojard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La transformación de la alimentación en el Sur de Europa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tirant Humanidades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9788418802720</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tirant Humanidades</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03759483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les interventions publiques ciblent les comportements individuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Nouguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Borraz Olivier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La sociologie des organisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de Sciences Po, pp.109 - 123, 2022, 9782724638608</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03682709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Governing by labels? Not that simple: The cases of environmental and nutritional politics in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bergeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Nouguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pilmis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Labeling the Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave Macmillan, pp.185 - 206, 2020, 9789811514975</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02496702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From moral concerns to market values: how political consumerism shapes markets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Oxford Handbook of Political Consumerism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, pp.813 - 832., 2018, 9780190629038</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02509883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Making of the Consumer: Historical and Sociological Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Emmanuelle Chessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olga Kravets; Pauline Maclaran; Steven Miles; Alladi Venkatesh. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Sage Handbook of Consumer Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SAGE Publications, pp.43 - 60, 2018, 9781473929517</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01915015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets du gouvernement sur les conduites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Barrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Gojard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gouverner les conduites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mai 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Presses de Sciences Po</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.399 - 448, 2016, Académique (Sciences Po), 9782724619003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Gouverner (par) les conduites des consommateurs</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion. Le gouvernement des conduites : instruments et acteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Dubuisson-Quellier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gouverner les conduites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses de Sciences Po, pp.195 - 228, 2016, 9782724619003</w:t>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.449 - 472, 2016, 9782724619003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Conclusion. Le gouvernement des conduites : instruments et acteurs</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01520813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gouverner (par) les conduites des consommateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Dubuisson-Quellier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gouverner les conduites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses de Sciences Po, pp.449 - 472, 2016, 9782724619003</w:t>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.195 - 228, 2016, 9782724619003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01520809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Le gouvernement des conduites comme modalité d’intervention de l’État sur les marchés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Dubuisson-Quellier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gouverner les conduites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de Sciences Po, pp.15 - 58, 2016, 9782724619003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01445776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Circuits courts</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consommation durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la pensée écologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de France, pp.156 - 158, 2015, 9782130586968</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de France, pp.158 - 159, 2015, 9782130586968</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Consommation durable</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02164413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Circuits courts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la pensée écologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de France, pp.158 - 159, 2015, 9782130586968</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de France, pp.156 - 158, 2015, 9782130586968</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02136654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le prestataire, le client et le consommateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Callon; Volona Rabeharisoa; Madeleine Akrich; Sophie Dubuisson-Quellier; Catherine Grandclément; Antoine Hennion; Bruno Latour; Alexandre Mallard; Cécile Méadel; Fabian Muniesa. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie des agencements marchands</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses des Mines, pp.93 - 116, 2013, 9782356710529</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01526217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From qualities to value</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jens Beckert; Christine Musselin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Constructing Quality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxford University Press, pp.247 - 267, 2013, 9780199677573</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02433617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consommation responsable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Postel; Richard Sobel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire critique de la RSE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.77 - 82, 2013, 9782757405772</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02470566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...145 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du consommateur éclairé au consommateur responsable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Pigenet; Danielle Tartakowsky. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire des mouvements sociaux en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions La Découverte, pp.708 - 715, 2012, 9782707169853</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction - Institutions économiques et institutions marchandes. Nature, puissance et genèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Francois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre François; Pierre François. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vie et mort des institutions marchandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de Sciences Po, pp.11 - 38, 2011, 9782724611878</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02445660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les agriculteurs entre clôtures et passerelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rémy Jacques; Hervieu Bertrand; Purseigle François; Mayer Nonna; Muller Pierre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les mondes agricoles en politique : De la fin des paysans au retour de la question agricole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.111-129, 2010, 9782724611649</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00972709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculteurs et société : entre clôtures et passerelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bertrand Hervieu; Nonna Mayer; Pierre Muller; François Purseigle; Jacques Rémy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mondes agricoles en politique. De la fin des paysans au retour de la question agricole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presse de la Fondation Nationale de Sciences Politiques, pp.111-129, 2010, 9782724611649</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01460704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Product Tastes, Consumer Tastes. The plurality of qualification in product development and marketing activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luis Araujo; John Finch; Hans Kjellberg. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reconnecting marketing to markets: practice-based approaches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, pp.74 - 93, 2010, 9780199578061</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02427217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La consommation comme pratique sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Steiner; François Vatin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traité de sociologie économique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de France, pp.727 - 776, 2009, 9782130568674</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02456422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From consumer sovereignty to consumer governance. Room for choice in consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilda Farrell. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rethinking consumer behaviour for the well-being of all. Reflections on individual consumer responsibility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Council of Europe, pp.40 - 45, 2008, 9789287164827</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02456408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les circuits courts entre alternative et hybridation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Le Velly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maréchal, Gilles. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les circuits courts alimentaires. Bien manger dans les territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 12, Educagri, pp.105-112, 2008, Références (Educagri), 9782844447104</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00972710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la souveraineté du consommateur à la gouvernance des consommateurs. L'espace du choix dans la consommation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Farrell, Gilda. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repenser l'acte de consommation pour le bien-être de tous. Réflexions sur la responsabilité individuelle des consommateurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions du Conseil de l'Europe, pp.44-49, 2008, 9789287164810</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00972708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...158 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Shop as Market Space : The Commercial Qualities of Retail Architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Léontine de Wit; David Vernet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Boutiques and Other Retails Spaces : The Architecture of Seduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.16 - 33, 2007, 9780415363228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02498284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un altro modo di fare la spesa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Simone Tosi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Consumi e participazione politica. Trazione individuale e mobilitazione collettiva</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edizioni Franco Angeli, pp.195 - 232, 2006, 9788846479471</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02509836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Re-territorialisation des enjeux de production et élargissement des espaces d'échanges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">André Torre; Maryline Filippi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proximités et changements socio-économiques dans les mondes ruraux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut national de la recherche agronomique, pp.257 - 278, 2005, 9782738011831</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02468737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une meilleure valorisation de la qualité des fruits frais au verger et en station d'expédition en Rhône Alpes. Rapport scientifique et technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pluvinage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. de Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Chazoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Programme de recherches pour et sur le développement régional. Axe 1, projet 1.3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02831762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goûts des produits, goûts des consommateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Dubuisson-Quellier; Sophie Dubuisson-Quellier; Jean Philippe Neuville. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juger pour échanger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut national de la recherche agronomique; Éditions de la Maison des sciences de l'homme, pp.47 - 74, 2003, 9782735109982</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03593995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une organisation territoriale pour la mise en place d'une filière porc de qualité en Bretagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes agro-alimentaires localisés : Terroirs, savoir-faire, innovations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 32, INRA, 216 p., 2001, Etudes et Recherches sur les Systèmes Agraires et le Développement, 2-7380-1015-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02829941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une caractérisation des compétences par les formes d'apprentissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Divry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations et performances : Approches interdisciplinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions de l'Ecole des Hautes Etudes en Sciences Sociales, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02842331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passages et arrêts en gare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volona Rabeharisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Hennion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isaac Joseph. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Villes en gares</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions de l'Aube, pp.212 - 241, 1999, 287678484X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02906169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovations et compétences : compte-rendu d'une réflexion collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kabla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Foray; Jacques Mairesse. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations et performances : approches interdisciplinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Éditions de l'EHESS, pp.213 - 225, 1999, 2713212472</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02906162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une caractérisation de la compétence par les formes d'apprentissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Divry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Foray; Jacques Mairesse. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations et performances : approches interdisciplinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Éditions de l'EHESS, pp.261 - 281, 1999, 2713212472</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02906167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La thématique des compétences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Le Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnoud de Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Foray; Jacques Mairesse. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations et performances : approches interdisciplinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Éditions de l'EHESS, pp.227 - 259, 1999, 2713212472</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02906161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatisation de la fromagerie de la Roche-sur-Foron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les chercheurs et l'innovation : regards sur les pratiques de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut national de la recherche agronomique, pp.234 - 266, 1998, 2738008208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02906164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consolidation et réactualisation des connaissances dans la dynamique productive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Benoît Zimmermann; Magali Orillard; Bernard Guilhon; Pierre Huard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie de la connaissance et organisations : entreprises, territoires, réseaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions L'Harmattan, pp.310 - 331, 1997, 273845349X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02906166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La conception en design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Khaldoun Zreik; Jean Caelen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le communicationnel pour concevoir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Europia productions, pp.106 - 116, 1995, 9782909285047</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02906165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11163,716 +11241,716 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Quand on peut, on veut ». Conditions sociales de réalisation de la transition : une approche par les modes de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Saujot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Nasr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, 8 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Nasr</w:t>
+                <w:t xml:space="preserve">hal-04689941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changement climatique : quelle communication scientifique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Halpern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charlie Brocard</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Revillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marion Bet</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Mavrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...71 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Halpern</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Noyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Débats du LIEPP n°8</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04651907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques alimentaires durables : un autre regard sur et avec les personnes modestes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brocard Charlie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Saujot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Brimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Brimont</w:t>
+                <w:t xml:space="preserve">hal-03614911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Face à l’urgence climatique, méfions-nous de la sur‑responsabilisation des individus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02164501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comportement correct exigé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bergeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Lazarus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Nouguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Henri Bergeron</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01960116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logiques de consommation autour de l’alimentation durable ». Rapport final pour le Programme MOVIDA (Consommation et modes de vie durables), 152 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Véron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Castel</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Gojard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...34 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01567706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi l’État veut-il gouverner nos comportements ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02160119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11882,105 +11960,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les protestations autour du marché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Université Paris IV Sorbonne, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03629327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId257"/>
+      <w:footerReference w:type="default" r:id="rId259"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12127,51 +12205,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05492309v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dubuisson-Quellier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04616723v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03905891v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1332/uhiw3894" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03905882v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hoolohan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Wertheim-Heck" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Devaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Domaneschi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15487733.2021.2013050" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03776128v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.389.0038" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259470v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bereni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.614.0505" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03478648v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14742837.2020.1731448" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03478654v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Kabouche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.614.0617" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945924v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin All&#232;s" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Chiffoleau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-020-00115-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02292703v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Chessel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etsoc.169.0005" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306152v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gojard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Plessz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etsoc.169.0133" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02128254v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Granier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/liepp.pb.40" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02164645v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mialhe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morales" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vagneron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dabbadie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2017.09.043" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01892589v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Wahlen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14307/JFCS110.1.7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01960195v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.583.0475" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02135440v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Cnrs Charpy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guiheux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01523607v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0094306116641407p" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637132v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Gojard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eet.1703" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S17WLNW1-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01300900v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Barrey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1469540514521077" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02510965v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02169605v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.562.0385" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520689v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189897v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01302150v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bergeron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Castel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.143.0007" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520675v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re.076.0028" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01522534v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01524050v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01522875v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cochoy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01522874v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0170840613479227" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02163445v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01522872v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/halshs-00630238v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Velly" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9523.2011.00540.x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02906160v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02504961v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.10516" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02510706v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.232.0109" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01023735v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su2071849" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02510715v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662926v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02456420v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01022606v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/039264ar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570340v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02433599v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01052649v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2008.0193" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02415716v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leco.039.0021" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00972700v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10708-008-9178-0" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00972701v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barrier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.572.0209" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02433627v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01020948v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.135.0253" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661439v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Navarrete" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pluvinage" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.715" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089508v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.135.0009" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901176v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Debril" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569022v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01477635v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.051.0093" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01019988v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01018173v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.121.0019" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02492775v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.30978" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01017736v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672779v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02445638v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03593994v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02166687v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02415704v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01719425v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03594001v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/sciso.1999.1414" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03594006v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02906157v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02137449v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571121v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Divry" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03594010v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02906158v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hennion" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02292702v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02446063v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Francois" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02534454v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02197412v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416051v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02445960v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177362v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05492321v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188041v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-baptiste Comby" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01914970v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Lazarus" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Nouguez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01705057v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01354197v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02492592v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01010649v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Callon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Akrich" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grandcl&#233;ment" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01354198v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01354196v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01354199v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Neuville" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00756008v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01354200v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05567675v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05492300v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04849454v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cointe" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dutreuil" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garnier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04355663v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03926116v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684194v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jouzel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759483v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re V&#233;ron" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editorial.tirant.com/mex/libro/la-transformacion-de-la-alimentacion-en-el-sur-de-europa-cecilia-diaz-mendez-9788418802720" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682709v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02496702v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pilmis" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02509883v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01915015v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595137v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520809v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520813v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01445776v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02136654v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02164413v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02470566v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01526217v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02433617v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01522888v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02445660v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01460704v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giraud" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00972709v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02427217v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02456422v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00972708v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02456408v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00972710v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02498284v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02509836v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02468737v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831762v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Sainte-Marie" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bellon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chazoule" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03593995v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829941v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842331v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Divry" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02906169v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volona Rabeharisoa" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02906162v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kabla" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02906167v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02906161v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Bas" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnoud de Meyer" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02906164v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02906166v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02906165v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04689941v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Saujot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Nasr" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Brocard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04651907v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Halpern" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Revillard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mavrot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cerdan" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Noyon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03614911v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brocard Charlie" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Brimont" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02164501v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Martin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01960116v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01567706v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02160119v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-03629327v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05597407v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dubuisson-Quellier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.754.0661" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05492309v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04616723v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03905891v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1332/uhiw3894" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03905882v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hoolohan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Wertheim-Heck" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Devaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Domaneschi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15487733.2021.2013050" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03776128v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.389.0038" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259470v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bereni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.614.0505" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03478648v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14742837.2020.1731448" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945924v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin All&#232;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Chiffoleau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-020-00115-x" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03478654v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Kabouche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.614.0617" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306152v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gojard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Plessz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etsoc.169.0133" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02128254v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Granier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/liepp.pb.40" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02292703v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Chessel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etsoc.169.0005" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02164645v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mialhe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morales" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vagneron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dabbadie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2017.09.043" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01892589v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Wahlen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14307/JFCS110.1.7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01960195v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.583.0475" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02135440v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Cnrs Charpy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guiheux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01523607v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0094306116641407p" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637132v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Gojard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eet.1703" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S17WLNW1-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01300900v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Barrey" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1469540514521077" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02510965v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02169605v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.562.0385" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520689v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189897v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01302150v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bergeron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Castel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.143.0007" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520675v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re.076.0028" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01522534v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01524050v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01522875v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cochoy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01522874v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0170840613479227" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02163445v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01522872v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02906160v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02504961v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.10516" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/halshs-00630238v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Velly" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9523.2011.00540.x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02510706v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.232.0109" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01023735v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su2071849" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662926v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02456420v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01022606v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/039264ar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570340v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02510715v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02433599v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01052649v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2008.0193" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02415716v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leco.039.0021" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00972700v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10708-008-9178-0" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00972701v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barrier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.572.0209" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02433627v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661439v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Navarrete" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pluvinage" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.715" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089508v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.135.0009" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01020948v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.135.0253" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569022v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01477635v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Debril" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.051.0093" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901176v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01019988v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02492775v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.30978" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01018173v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.121.0019" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01017736v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672779v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02445638v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02166687v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02415704v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03593994v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01719425v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03594001v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/sciso.1999.1414" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03594006v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02906157v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02137449v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571121v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Divry" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03594010v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02906158v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hennion" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02292702v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02446063v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Francois" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02534454v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02197412v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02445960v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416051v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177362v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05492321v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188041v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-baptiste Comby" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01705057v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01914970v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Lazarus" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Nouguez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01354197v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02492592v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01010649v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Callon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Akrich" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grandcl&#233;ment" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01354198v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01354196v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01354199v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Neuville" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00756008v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01354200v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05567675v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05492300v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04849454v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cointe" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dutreuil" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garnier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04355663v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03926116v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684194v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jouzel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759483v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re V&#233;ron" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editorial.tirant.com/mex/libro/la-transformacion-de-la-alimentacion-en-el-sur-de-europa-cecilia-diaz-mendez-9788418802720" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682709v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02496702v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pilmis" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02509883v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01915015v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595137v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520813v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520809v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01445776v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02164413v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02136654v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01526217v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02433617v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02470566v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01522888v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02445660v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00972709v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giraud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01460704v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02427217v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02456422v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02456408v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00972710v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00972708v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02498284v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02509836v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02468737v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831762v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Sainte-Marie" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bellon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chazoule" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03593995v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829941v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842331v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Divry" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02906169v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volona Rabeharisoa" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02906162v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kabla" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02906167v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02906161v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Bas" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnoud de Meyer" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02906164v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02906166v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02906165v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04689941v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Saujot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Nasr" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Brocard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04651907v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Halpern" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Revillard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mavrot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cerdan" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Noyon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03614911v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brocard Charlie" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Brimont" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02164501v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Martin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01960116v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01567706v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02160119v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-03629327v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>