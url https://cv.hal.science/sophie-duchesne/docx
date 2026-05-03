--- v0 (2026-03-22)
+++ v1 (2026-05-03)
@@ -555,3777 +555,3777 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04866124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vocation : go-between</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xabier Itçaina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Le Hay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 162 (1), pp.3-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/07591063241235165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04554852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publier dans le BMS . Une longue procédure, mais pas sans raison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xabier Itçaina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Le Hay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Fouad El Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 163 (1), pp.3-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/07591063241258055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04866085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A further involuntary contribution to naturalising nationalism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duchesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nations and Nationalism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 30 (3), pp.410-413. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/nana.13036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04997185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Vocation : go-between</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The BMS partners with the &amp;quot;Mixed Methods&amp;quot; team in Rennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xabier Itçaina</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Fouad El Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Le Hay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 162 (1), pp.3-12. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/07591063241235165⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 160 (1), pp.6-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/07591063231196159a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Publier dans le BMS . Une longue procédure, mais pas sans raison</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04380668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A proudly niche journal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Fouad El Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Le Hay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xabier Itçaina</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Fouad El Haddad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 163 (1), pp.3-13. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/07591063241258055⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 157-158 (1), pp.3-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/07591063231160230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">The BMS partners with the &amp;quot;Mixed Methods&amp;quot; team in Rennes</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04377683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Où il s’avère que la méthode n’entame pas le plafond de verre . . .</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Fouad El Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xabier Itçaina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Le Hay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 160 (1), pp.6-8. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/07591063231196159a⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 159 (1), pp.3-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/07591063231184240a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Xabier Itçaina</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04380663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C’est parti pour Sagetrack!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duchesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 157-158 (1), pp.3-24. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/07591063231160230⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 154 (1), pp.3-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/07591063221088313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Viviane Le Hay</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03927587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’écriture inclusive, une histoire en train de se faire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duchesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 159 (1), pp.3-6. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/07591063231184240a⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 153 (1), pp.3-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/07591063211061758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sophie Duchesne</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03927640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand le BMS s’enrichit d’une rubrique nouvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xabier Itçaina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 154 (1), pp.3-8. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/07591063221088313⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 155 (1), pp.3-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/07591063221106200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sophie Duchesne</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03927606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À vos claviers : le prix Guy Michelat est lancé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xabier Itçaina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Fouad El Haddad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 153 (1), pp.3-7. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/07591063211061758⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 156 (1), pp.3-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/07591063221128324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Quand le BMS s’enrichit d’une rubrique nouvelle</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03927635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temps de Covid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xabier Itçaina</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Le Hay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 155 (1), pp.3-8. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/07591063221106200⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 149 (1), pp.3-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0759106320978334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">À vos claviers : le prix Guy Michelat est lancé</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03148730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is Time ‘on the Side of Change’? Incorporating the GDPR in (some of) our Research Practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Fouad El Haddad</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Ferry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 156 (1), pp.3-6. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/07591063221128324⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 150 (1), pp.106-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0759106321995709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Temps de Covid</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03271406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À Guy Michelat, chercheur émérite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Le Hay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 149 (1), pp.3-4. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0759106320978334⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 152 (1), pp.3-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/07591063211040227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Is Time ‘on the Side of Change’? Incorporating the GDPR in (some of) our Research Practices</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03506554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fabrique de leurs recherches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maylis Ferry</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Le Hay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 150 (1), pp.106-124. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0759106321995709⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 151 (1), pp.3-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/07591063211019945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">À Guy Michelat, chercheur émérite</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03506548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Covid Times</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Le Hay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 152 (1), pp.3-9. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/07591063211040227⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 149 (1), pp.5-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0759106320978334a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La fabrique de leurs recherches</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03148800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ceci n’est pas un anniversaire !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Le Hay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 151 (1), pp.3-7. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/07591063211019945⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 150 (1), pp.3-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0759106321995677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Covid Times</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03506551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rise up!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Le Hay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 149 (1), pp.5-6. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0759106320978334a⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 146 (1), pp.5-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0759106320908191a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sophie Duchesne</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02619509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un numéro « précaires » pour quoi faire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Balsiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-André Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Brugidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Cartron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Delon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 150 (1), pp.3-4. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0759106321995677⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 147-148 (1-2), pp.3-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0759106320939885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Mobilisons-nous !</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03135606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Varia: On Thesis Methodology, Reviewers, and the GDPR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Le Hay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 146 (1), pp.3-4. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0759106320908191⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 145 (1), pp.5-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0759106319888701a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Rise up!</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02619455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobilisons-nous !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Le Hay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 146 (1), pp.5-6. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0759106320908191a⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 146 (1), pp.3-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0759106320908191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Philip Balsiger</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02548931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Varia : à propos des méthodes de nos thèses, des évaluatrices et évaluateurs et du RGPD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Le Hay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 147-148 (1-2), pp.3-7. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0759106320939885⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 145 (1), pp.3-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0759106319888701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02512323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Why a special issue on ‘precarity’?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Balsiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03135606v1</w:t>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">Sophie Duchesne</w:t>
+                <w:t xml:space="preserve">Marc-André Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Brugidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Cartron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Delon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 145 (1), pp.5-6. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0759106319888701a⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 147-148 (1-2), pp.8-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0759106320939885a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Varia : à propos des méthodes de nos thèses, des évaluatrices et évaluateurs et du RGPD</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03135682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apories de la mise en banque : retour d’expérience sur la réutilisation d’enquêtes qualitatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Noûs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19, pp.89-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/traces.10738⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03092503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BMS and RC33: The adventure continues!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Le Hay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 145 (1), pp.3-4. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0759106319888701⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 142 (1), pp.5-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0759106319834618a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Philip Balsiger</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02618763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bienvenue aux éditeurs et éditrices invité.es</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Le Hay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 147-148 (1-2), pp.8-12. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0759106320939885a⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 143 (1), pp.3-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0759106319852877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">A warm welcome to the guest editor</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02428402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">There’s Nothing Like a Little Variety!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Le Hay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 144 (1), pp.5-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0759106319880146a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02619348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A warm welcome to the guest editor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Le Hay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2019, 143 (1), pp.5-6. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0759106319852877a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02618941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">One year old already!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Le Hay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 141 (1), pp.5-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0759106318812785a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02618564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variété quand tu nous tiens...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Le Hay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 144 (1), pp.3-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0759106319880146⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02428403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BMS et RC33 : l’aventure continue !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Le Hay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 142 (1), pp.3-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0759106319834618⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02428399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un an déjà</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Le Hay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 141 (1), pp.3-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0759106318812785⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02042566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apories de la mise en banque : retour d’expérience sur la réutilisation d’enquêtes qualitatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...66 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 19, pp.89-100. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/traces.10738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">BMS and RC33: The adventure continues!</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02428676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recounting our Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Le Hay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 142 (1), pp.5-6. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0759106319834618a⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 137-138, pp.6-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0759106318761447a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Bienvenue aux éditeurs et éditrices invité.es</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02617997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conter nos méthodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Le Hay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 143 (1), pp.3-4. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0759106319852877⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 137-138 (1), pp.3-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0759106318761447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">There’s Nothing Like a Little Variety!</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01967144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Open Format</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Le Hay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 144 (1), pp.5-5. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0759106319880146a⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 140 (1), pp.5-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0759106318795216a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">One year old already!</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01967138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reply to Skey and Fox about the paper ‘Who's afraid of Banal Nationalism?’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nations and Nationalism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (4), pp.867-870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nana.12459⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01967135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Who's afraid of banal nationalism?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nations and Nationalism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (4), pp.841-856. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nana.12457⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01866308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">News from the Board</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Le Hay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 141 (1), pp.5-6. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0759106318812785a⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 139 (1), pp.5-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0759106318782055a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Variété quand tu nous tiens...</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01967141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles du board</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Le Hay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 144 (1), pp.3-4. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0759106319880146⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 139 (1), pp.3-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0759106318782055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">BMS et RC33 : l’aventure continue !</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02618134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Format libre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Le Hay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 142 (1), pp.3-4. </w:t>
-[...882 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2018, 140 (1), pp.3-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0759106318795216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
@@ -4503,51 +4503,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bequali, une archive en question : Retour sur une expérience de création de banque d’enquêtes qualitatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brugidou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Ce que les data font aux SHS (et vice-versa), 10 (4), pp.531-556. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4644,793 +4644,793 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00652455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Europe between Integration and Globalisation Social Differences and National Frames in the Analysis of Focus Groups Conducted in France, Francophone Belgium and the United Kingdom</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'identité européenne, entre science politique et science fiction : introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politique européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 1 (30), pp.67-105. </w:t>
+              <w:t xml:space="preserve">, 2010, 1 (30), pp.7-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/poeu.030.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01023849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Europe between Integration and Globalisation Social Differences and National Frames in the Analysis of Focus Groups Conducted in France, Francophone Belgium and the United Kingdom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Haegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Frazer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/poeu.030.0067⟩</w:t>
-[...33 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Virginie van Ingelgom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...18 lines deleted...]
-            </w:hyperlink>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politique européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 1 (30), pp.7-16. </w:t>
+              <w:t xml:space="preserve">, 2010, 1 (30), pp.67-105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/poeu.030.0007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/poeu.030.0067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01023849v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02186625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de l'ouvrage 'Eurostars and Eurocities' (Favell Adrian)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politique européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28, pp.173-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/poeu.028.0173⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01045088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Démocratie de l'abstention, Céline Braconnier et Jean-Yves Dormagen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duchesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale de politique comparée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 15 (4), pp.705-712. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ripc.154.0705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01045084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Sophie Duchesne</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les méthodes de la science politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 350, pp.14 - 18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02186637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantiers de recherche : Comment les discussions deviennent politiques, lorsque des français, des anglais ou des belges francophones parlent de l'Europe ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie van Ingelgom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politique européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 28, pp.173-178. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/poeu.028.0173⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 1 (24), pp.145-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/poeu.024.0145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les méthodes de la science politique</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00841713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle identité européenne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duchesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 350, pp.14 - 18</w:t>
+              <w:t xml:space="preserve">, 2008, 342, pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Quelle identité européenne ?</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022167v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waiting for a European Identity … Reflections on the Process of Identification with Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duchesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Perspectives on European Politics and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9 (4), pp.397-410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15705850802416796⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Chantiers de recherche : Comment les discussions deviennent politiques, lorsque des français, des anglais ou des belges francophones parlent de l'Europe ?</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022590v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'indifférence des Français et des Belges (francophones) pour leurs voisins Européens : une pièce de plus au dossier de l'absence de communauté politique européenne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie van Ingelgom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politique européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 1 (24), pp.145-149. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/poeu.024.0145⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 3 (26), pp.143-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/poeu.026.0143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...90 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00841656v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-01022590v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">National and European Identifications: A Dual Relationship</w:t>
               </w:r>
@@ -5501,196 +5501,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01022389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Avoiding or Accepting Conflict in Public Talk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Haegel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">British Journal of Political Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 37 (1), pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007123407000014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Citoyenneté, nationalité et vote : une association perturbée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duchesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 120, pp.71-80. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/pouv.120.0071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00842203v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-01021404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage de l'universalisme citoyen. Premiers résultats d'une enquête à l'école primaire</w:t>
               </w:r>
@@ -5922,51 +5922,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La politisation des discussions, au croisement des logiques de spécialisation et de conflictualisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Haegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 54 (6), pp.877-909. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5994,165 +5994,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00841773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dons et recherche de soi, l’altruisme en question aux Restaurants du Cœur et à Amnesty International</w:t>
+                <w:t xml:space="preserve">Dons et recherche de soi, l'altruisme en question aux Restaurants du Cœur et à Amnesty International</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duchesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers du CEVIPOF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 33, pp.1-130</w:t>
+              <w:t xml:space="preserve">, 2003, 33, pp.5-250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03458655v1</w:t>
+                <w:t xml:space="preserve">halshs-00842224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dons et recherche de soi, l'altruisme en question aux Restaurants du Cœur et à Amnesty International</w:t>
+                <w:t xml:space="preserve">Dons et recherche de soi, l’altruisme en question aux Restaurants du Cœur et à Amnesty International</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duchesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers du CEVIPOF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 33, pp.5-250</w:t>
+              <w:t xml:space="preserve">, 2003, 33, pp.1-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00842224v1</w:t>
+                <w:t xml:space="preserve">hal-03458655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French Representations of Citizenship and Immigrants: The political Dimension of the Civic Link</w:t>
               </w:r>
@@ -6302,51 +6302,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretiens dans la cité. Ou comment la parole se politise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Haegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces temps : journal de la Section histoire géographie de l'École normale supérieure de l'enseignement technique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 76-77, pp.95 - 109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7918,51 +7918,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">beQuali : une archive qualitative au service des sciences sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Archives de la recherche Problèmes et enjeux de la construction du savoir scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Orsay Université Paris Sud - Cnam Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8000,51 +8000,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BeQuali : un dispositif pour (apprendre à) partager les enquêtes qualitatives en SHS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire « Les lundis de l’INED »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, INED, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8082,51 +8082,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Setting up a qualitative data archive in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">One-Day Expert Workshop on Qualitative Data Archiving</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, FORS, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8164,51 +8164,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Création d’une banque de données d’enquêtes qualitatives : avantages escomptés et risques pour les chercheurs et les enquêtes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque « Droit d’enquêter, droits des enquêtés »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Gresco, Université de Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8227,234 +8227,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02405335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">National Framing Revisted: French, British, French Speaking Belgian Citizens Arguing about Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Haegel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conference on "European Citizenship revisited"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Oxford, Royaume-Uni</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03594990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Qu'est-ce que représente discuter politique ? : Comparaison des pratiques des Français et Belges francophones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Haegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EHESS Politisations comparées : sociétés musulmanes et autres.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03594991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">National Framing Revisted: French, British, French Speaking Belgian Citizens Arguing about Europe</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La politisation des discussions à l’épreuve de la comparaison : premiers enseignements d’une enquête en France, en Belgique francophone et en Angleterre sur le thème de l’Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Haegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Congrès de l’AFSP, « Regards croisés sur la politisation des individus : ici et là-bas, hier et aujourd’hui »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFSP, Sep 2007, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8492,90 +8492,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les Français, les Britanniques et les Belges parlent de l’Europe ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André-Paul Frognier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Pialek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie van Ingelgom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Frazer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de sociologie politique du CEVIPOF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Paris, France</w:t>
@@ -8598,178 +8598,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03569508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Patterns of Identity: An Empirical Comparison of French and British Conceptions of Nationality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Heath</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">National Identity and Euroscepticism, a comparison between France and the United Kingdom, Oxford, European Research Group, Department of politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Oxford, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01052996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Des nations à l'Europe&amp;quot;, &amp;quot;l'Europe au-delà des nations&amp;quot; mais aussi &amp;quot;l'Europe contre les nations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duchesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour une approche dynamique et complexe de l'identification à l'Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Louvain-la-Neuve, Belgique. pp.137-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00842244v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-01052996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de l'analyse secondaire et des méthodes d'analyse qualitative: une chance à saisir ?</w:t>
               </w:r>
@@ -8818,178 +8818,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00841876v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A propos des identifications nationale et européenne : retour sur le caractère politique de leur antagonisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Europe en voie de constitution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Paris, France. pp.682-698</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00842252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La dimension conflictuelle du politique : présentation d'une opérationalisation en cours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Haegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conflit, confiance, démocratie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Bulgarie. pp.52-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00842258v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00842252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'identité politique comme force de conflictualisation et de hiérarchisation des appartenances sociales : justification théorique d'une définition empirique</w:t>
               </w:r>
@@ -9171,328 +9171,328 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Citizens' reactions to European integration compared</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Haegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie van Ingelgom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Frazer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Palgrave Macmillan, pp.266, 2013, 9781349346400</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00794365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Encyclopédie du futur citoyen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Baussier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Heitz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Casterman, pp.95, 2005, 9782203131378</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03398415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'enquête et ses méthodes : les entretiens collectifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie van Ingelgom</w:t>
+                <w:t xml:space="preserve">Florence Haegel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathan, pp.126, 2004, 9782091913094</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00841629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux frontières des attitudes entre le politique et le religieux : textes en hommage à Guy Michelat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Donegani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Baussier</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...175 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Haegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Marie Donegani; Sophie Duchesne; Florence Haegel. Éditions L'Harmattan, pp.398, 2002, Logiques politiques, 9782747527897</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9938,195 +9938,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02170927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Using Focus Groups to Study the Process of (de)Politicization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rosaline S. Barbour; David L. Morgan (eds). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A New Era of Focus Group Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave macmillan, pp.365-388, 2017, 978-1-137-58613-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/978-1-137-58614-8_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01674453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pas de chrysanthèmes pour le ‘sentiment national’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Lavabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Fillieule, Camille Hamidi, Florence Haegel et Vincent Tiberj. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie plurielle des comportements politiques. Je vote, tu contestes, elle cherche… </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de Sciences Po, pp.371-396, 2017, Sociologie plurielle des comportements politiques. Je vote, tu contestes, elle cherche… 9782724620153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01413096v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-01674453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">National identity in France: a blind spot</w:t>
               </w:r>
@@ -10293,51 +10293,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is there a European legitimacy?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie van Ingelgom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Benoît Rihoux; Virgine Van Ingelgom; Samuel Defacqz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La légitimité de la science politique. Construire une discipline, au-delà des clivages.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Louvain, pp.51-70, 2015, 9782875583796</w:t>
@@ -10379,51 +10379,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">beQuali : une archive qualitative au service des sciences sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie Cornu; Jérôme Fromageau; Bertrand Müller. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de la recherche. Problèmes et enjeux de la construction du savoir scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.35-56, 2014, Droit du patrimoine culturel et naturel, 9782343032474</w:t>
@@ -10538,90 +10538,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reflections on Design and Implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Frazer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André-Paul Frognier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Haegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Citizens' Reactions to European Integration Compared : Overlooking Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave Macmillan, pp.160-195, 2013, 9780230354340</w:t>
@@ -10762,51 +10762,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What political discussion means and how do the French and the (French speaking) Belgians deal with it</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Haegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michael Wolf, Laura Morales &amp; Ken'ichi Ikeda eds. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Political Discussion in modern democracies. A comparative perspective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routlegde, pp.44-61, 2010, ECPR Studies in European Political Science 2010, 9780415548458</w:t>
@@ -10990,51 +10990,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dimension conflictuelle du politique : Présentation d’une opérationnalisation en cours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Haegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anna Krasteva; Antony Todorov. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conflit, Confiance, démocratie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nouvelle Université de Bulgarie, pp.52 - 58, 2004, 9545353848</w:t>
@@ -11412,51 +11412,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politisation et conflictualisation : de la compétence à l'implication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Haegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Perrineau, Pascal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le désenchantement démocratique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ed. de l'Aube, pp.107-129, 2003, Monde en cours. Série Essais, 9782876788480</w:t>
@@ -11511,51 +11511,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Donegani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Haegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J.M. Donegani, S. Duchesne &amp; F. Haegel eds. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aux frontières des attitudes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.272-295, 2002, 9782747527897</w:t>
@@ -11578,229 +11578,229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00841911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Citoyen, citoyenneté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Reynié; Pascal Perrineau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du vote</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de France, pp.189-194, 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Associations, politiques et démocratie : les effets de l’engagement associatif sur le rapport au politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Hamidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duchesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le Béguec, Gilles; Tartakowsky, Danielle; Andrieu, Claire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Associations et champ politique, la loi de 1901 à l'épreuve du siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications de la Sorbonne, pp.625-642, 2001, 9782859444242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03567911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...71 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individualisation et identification en situation de communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Haegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Neveu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace public et engagement politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions L'Harmattan, pp.151-202, 2001, 9782738480545</w:t>
@@ -11823,255 +11823,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03567901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Citoyenneté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nelly Haudegand; Pierre Lefébure. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des questions politiques. 60 enjeux de la France contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de l'Atelier, 2000, 9782708235090</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03611627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratique de l'entretien dit &amp;quot;non-directif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Bachir (dir). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les méthodes au concret. Démarches, formes de l'expérience et terrains d'investigation en science politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF, pp.9-30, 2000, Curapp, 9782130490326</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00841927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Which Famiy for Which Citizenship ? The Diversity of French conceptions of the family and Citizenship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duchesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Henry Cavanna (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The New Citizenship of the Family: Comparative Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ashgate, pp.189-201, 2000, 978-1138719828. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9781315195285-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00842278v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">halshs-00841927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les citoyens se représentent-ils la citoyenneté à la française ?</w:t>
               </w:r>
@@ -12120,316 +12120,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03567782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exclus de la politique ? Diversité des attitudes politiques dans la cité des &amp;quot;4000&amp;quot; logements de La Courneuve</w:t>
+                <w:t xml:space="preserve">Diversité des attitudes politiques dans une cité de banlieue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Haegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Platone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">En marge de la ville, au cœur de la société. Ces quartiers dont on parle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ed. de l'Aube, pp.77-112, 1997, 9782876783850</w:t>
+              <w:t xml:space="preserve">, Editions de l'Aube, pp.77-112, 1997, 9782876783850</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00973128v1</w:t>
+                <w:t xml:space="preserve">halshs-00842189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité des attitudes politiques dans une cité de banlieue</w:t>
+                <w:t xml:space="preserve">Comment appréhender la dimension symbolique du vote ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N. Mayer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les modèles explicatifs du vote</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.177-199, 1997, 9782738452443</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00842178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exclus de la politique ? Diversité des attitudes politiques dans la cité des &amp;quot;4000&amp;quot; logements de La Courneuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Haegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Platone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">En marge de la ville, au cœur de la société. Ces quartiers dont on parle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions de l'Aube, pp.77-112, 1997, 9782876783850</w:t>
+              <w:t xml:space="preserve">, Ed. de l'Aube, pp.77-112, 1997, 9782876783850</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...53 lines deleted...]
-                <w:t xml:space="preserve">halshs-00842178v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00973128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is there a European Identity?</w:t>
               </w:r>
@@ -13412,51 +13412,51 @@
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Braconnier, Jean-Yves Dormagen, &amp;quot;La Démocratie de l'abstention&amp;quot;, Gallimard , coll. Folio, 2007</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duchesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009, pp.705-712. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ripc.154.0705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00842341v1</w:t>
@@ -13865,51 +13865,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repérages du politique. Regards disciplinaires et approches de terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Haegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14282,51 +14282,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partager les enquêtes en sciences sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14389,51 +14389,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude sur la mise en place d’une banque de données qualitatives en sciences sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Centre national de la recherche scientifique; Médialab; Très Grande Infrastructure de Recherche Adonis. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -14624,51 +14624,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05472296v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duchesne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier It&#231;aina" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Le Hay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063251370954" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05498228v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Fouad El Haddad" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063251348349" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05498233v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063251321654" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04866124v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063241276752" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04997185v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nana.13036" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554852v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063241235165" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04866085v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063241258055" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380668v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063231196159a" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04377683v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063231160230" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380663v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063231184240a" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927587v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063221088313" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927640v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063211061758" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927606v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063221106200" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927635v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063221128324" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03148730v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106320978334" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03271406v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Ferry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106321995709" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506554v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063211040227" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506548v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063211019945" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03148800v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106320978334a" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506551v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106321995677" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02548931v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106320908191" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02619509v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106320908191a" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03135606v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Balsiger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Bodet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Brugidou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cartron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Delon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106320939885" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02619455v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106319888701a" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02512323v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106319888701" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03135682v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106320939885a" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02618941v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106319852877a" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092503v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.10738" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02618763v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106319834618a" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428402v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106319852877" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02619348v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106319880146a" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02618564v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106318812785a" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428403v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106319880146" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428399v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106319834618" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428676v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02042566v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106318812785" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02617997v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106318761447a" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967144v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106318761447" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967138v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106318795216a" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967135v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nana.12459" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01866308v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nana.12457" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967141v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106318782055a" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02618134v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106318782055" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02618460v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106318795216" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545866v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dupuy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545862v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431235v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.033.0531" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652455v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186625v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Haegel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Frazer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie van Ingelgom" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Garcia" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.030.0067" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01023849v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.030.0007" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01045084v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.154.0705" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01045088v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.028.0173" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186637v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01022167v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841713v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.024.0145" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841656v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.026.0143" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01022590v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15705850802416796" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01022389v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Paul Frognier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/palgrave.cep.6110128" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842203v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.120.0071" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01021404v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007123407000014" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841745v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bozec" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415913v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01402380701276493" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01020621v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841773v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.546.0877" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458655v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842224v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841775v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01017906v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01016953v3" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01044905v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567763v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03573716v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/ttr.20.1.99" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458352v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/agora.1998.1607" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567686v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842229v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841811v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/polix.1996.1964" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841815v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03573198v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567282v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bechlivanou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Delmas-Marty" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Doise" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Gonzalez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lenoir" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567256v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Percheron" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04589292v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Delmotte" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine Throssell" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207824v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437113v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132751v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02640553v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563206v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499258v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02640748v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02405331v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02405327v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02405333v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02405335v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03594991v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03594990v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03594993v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569508v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Pialek" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842244v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01052996v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Heath" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841876v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842258v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842252v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842264v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Scherrer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842281v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794365v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398415v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baussier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Heitz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841629v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841640v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Donegani" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841634v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04969966v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-60958-9_5" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927661v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/La_m%C3%A9moire_collective_en_questions" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03529595v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02170927v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pul.uclouvain.be/book/?gcoi=29303100812440#" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413096v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Lavabre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674453v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/978-1-137-58614-8_17" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413093v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780199669691.013.22" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241917v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=45896" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241934v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922690v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794386v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02371178v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652467v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.palgrave.com/page/detail/?sf1=id_product&amp;amp;st1=508437" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841867v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00973127v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841901v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03573853v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00979395v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01027774v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841908v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Muller" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568205v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.favre.2003.01.0033" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00973122v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841911v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567911v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hamidi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567871v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567901v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842278v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315195285-11" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03611627v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841927v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567782v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00973128v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Platone" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Rey" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842189v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842178v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01027576v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842196v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068817v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04190186v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04726662v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Cohen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonna Mayer" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Brun" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117180v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01230586v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dassa" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794683v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836828v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642233v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836832v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841648v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842351v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842341v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842359v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842370v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842369v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842374v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842347v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842376v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841651v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842431v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842387v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842448v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842454v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384645v2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01131559v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02406819v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05472296v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duchesne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier It&#231;aina" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Le Hay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063251370954" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05498228v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Fouad El Haddad" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063251348349" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05498233v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063251321654" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04866124v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063241276752" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554852v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063241235165" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04866085v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063241258055" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04997185v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nana.13036" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380668v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063231196159a" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04377683v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063231160230" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380663v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063231184240a" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927587v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063221088313" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927640v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063211061758" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927606v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063221106200" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927635v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063221128324" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03148730v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106320978334" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03271406v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Ferry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106321995709" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506554v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063211040227" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506548v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063211019945" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03148800v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106320978334a" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506551v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106321995677" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02619509v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106320908191a" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03135606v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Balsiger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Bodet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Brugidou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cartron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Delon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106320939885" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02619455v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106319888701a" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02548931v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106320908191" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02512323v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106319888701" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03135682v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106320939885a" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092503v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.10738" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02618763v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106319834618a" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428402v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106319852877" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02619348v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106319880146a" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02618941v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106319852877a" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02618564v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106318812785a" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428403v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106319880146" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428399v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106319834618" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02042566v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106318812785" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428676v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02617997v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106318761447a" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967144v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106318761447" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967138v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106318795216a" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967135v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nana.12459" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01866308v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nana.12457" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967141v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106318782055a" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02618134v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106318782055" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02618460v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106318795216" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545866v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dupuy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545862v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431235v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.033.0531" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652455v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01023849v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.030.0007" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186625v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Haegel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Frazer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie van Ingelgom" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Garcia" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.030.0067" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01045088v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.028.0173" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01045084v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.154.0705" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186637v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841713v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.024.0145" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01022167v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01022590v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15705850802416796" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841656v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.026.0143" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01022389v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Paul Frognier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/palgrave.cep.6110128" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01021404v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007123407000014" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842203v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.120.0071" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841745v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bozec" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415913v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01402380701276493" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01020621v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841773v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.546.0877" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842224v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458655v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841775v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01017906v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01016953v3" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01044905v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567763v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03573716v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/ttr.20.1.99" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458352v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/agora.1998.1607" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567686v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842229v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841811v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/polix.1996.1964" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841815v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03573198v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567282v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bechlivanou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Delmas-Marty" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Doise" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Gonzalez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lenoir" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567256v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Percheron" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04589292v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Delmotte" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine Throssell" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207824v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437113v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132751v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02640553v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563206v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499258v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02640748v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02405331v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02405327v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02405333v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02405335v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03594990v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03594991v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03594993v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569508v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Pialek" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01052996v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Heath" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842244v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841876v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842252v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842258v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842264v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Scherrer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842281v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794365v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398415v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baussier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Heitz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841629v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841640v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Donegani" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841634v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04969966v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-60958-9_5" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927661v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/La_m%C3%A9moire_collective_en_questions" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03529595v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02170927v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pul.uclouvain.be/book/?gcoi=29303100812440#" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674453v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/978-1-137-58614-8_17" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413096v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Lavabre" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413093v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780199669691.013.22" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241917v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=45896" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241934v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922690v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794386v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02371178v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652467v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.palgrave.com/page/detail/?sf1=id_product&amp;amp;st1=508437" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841867v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00973127v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841901v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03573853v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00979395v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01027774v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841908v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Muller" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568205v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.favre.2003.01.0033" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00973122v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841911v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567871v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567911v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hamidi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567901v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03611627v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841927v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842278v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315195285-11" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567782v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842189v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Platone" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Rey" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842178v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00973128v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01027576v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842196v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068817v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04190186v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04726662v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Cohen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonna Mayer" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Brun" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117180v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01230586v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dassa" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794683v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836828v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642233v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836832v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841648v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842351v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842341v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842359v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842370v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842369v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842374v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842347v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842376v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841651v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842431v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842387v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842448v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842454v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384645v2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01131559v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02406819v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>