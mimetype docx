--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -555,50 +555,128 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04866124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A further involuntary contribution to naturalising nationalism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nations and Nationalism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (3), pp.410-413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nana.13036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04997185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vocation : go-between</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -610,92 +688,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Le Hay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 162 (1), pp.3-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/07591063241235165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04554852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publier dans le BMS . Une longue procédure, mais pas sans raison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -727,3605 +805,3527 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Fouad El Haddad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 163 (1), pp.3-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/07591063241258055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04866085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">A further involuntary contribution to naturalising nationalism</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The BMS partners with the &amp;quot;Mixed Methods&amp;quot; team in Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Fouad El Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Le Hay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 160 (1), pp.6-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/07591063231196159a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04380668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A proudly niche journal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Fouad El Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Le Hay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xabier Itçaina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 157-158 (1), pp.3-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/07591063231160230⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04377683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Où il s’avère que la méthode n’entame pas le plafond de verre . . .</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Fouad El Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xabier Itçaina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Le Hay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 159 (1), pp.3-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/07591063231184240a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04380663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C’est parti pour Sagetrack!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 154 (1), pp.3-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/07591063221088313⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03927587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’écriture inclusive, une histoire en train de se faire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 153 (1), pp.3-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/07591063211061758⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03927640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand le BMS s’enrichit d’une rubrique nouvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xabier Itçaina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 155 (1), pp.3-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/07591063221106200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03927606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À vos claviers : le prix Guy Michelat est lancé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xabier Itçaina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Fouad El Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 156 (1), pp.3-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/07591063221128324⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03927635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temps de Covid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Le Hay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 149 (1), pp.3-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0759106320978334⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03148730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is Time ‘on the Side of Change’? Incorporating the GDPR in (some of) our Research Practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 150 (1), pp.106-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0759106321995709⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03271406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À Guy Michelat, chercheur émérite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Le Hay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 152 (1), pp.3-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/07591063211040227⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03506554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Covid Times</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Le Hay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 149 (1), pp.5-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0759106320978334a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03148800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fabrique de leurs recherches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Le Hay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 151 (1), pp.3-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/07591063211019945⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03506548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ceci n’est pas un anniversaire !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Le Hay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 150 (1), pp.3-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0759106321995677⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03506551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobilisons-nous !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Le Hay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 146 (1), pp.3-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0759106320908191⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02548931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rise up!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Le Hay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 146 (1), pp.5-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0759106320908191a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02619509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un numéro « précaires » pour quoi faire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Balsiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-André Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Brugidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Cartron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Delon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 147-148 (1-2), pp.3-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0759106320939885⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03135606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Varia: On Thesis Methodology, Reviewers, and the GDPR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Le Hay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 145 (1), pp.5-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0759106319888701a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02619455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Why a special issue on ‘precarity’?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Balsiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-André Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Brugidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Cartron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Delon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 147-148 (1-2), pp.8-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0759106320939885a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03135682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Varia : à propos des méthodes de nos thèses, des évaluatrices et évaluateurs et du RGPD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Le Hay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 145 (1), pp.3-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0759106319888701⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02512323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A warm welcome to the guest editor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Le Hay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 143 (1), pp.5-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0759106319852877a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02618941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apories de la mise en banque : retour d’expérience sur la réutilisation d’enquêtes qualitatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Noûs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19, pp.89-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/traces.10738⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03092503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bienvenue aux éditeurs et éditrices invité.es</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Le Hay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 143 (1), pp.3-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0759106319852877⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02428402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BMS and RC33: The adventure continues!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Le Hay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 142 (1), pp.5-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0759106319834618a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02618763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">There’s Nothing Like a Little Variety!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Le Hay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 144 (1), pp.5-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0759106319880146a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02619348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">One year old already!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Le Hay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 141 (1), pp.5-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0759106318812785a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02618564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variété quand tu nous tiens...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Le Hay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 144 (1), pp.3-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0759106319880146⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02428403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BMS et RC33 : l’aventure continue !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Le Hay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 142 (1), pp.3-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0759106319834618⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02428399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un an déjà</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Le Hay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 141 (1), pp.3-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0759106318812785⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02042566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apories de la mise en banque : retour d’expérience sur la réutilisation d’enquêtes qualitatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Noûs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19, pp.89-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/traces.10738⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02428676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recounting our Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Le Hay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 137-138, pp.6-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0759106318761447a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02617997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reply to Skey and Fox about the paper ‘Who's afraid of Banal Nationalism?’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duchesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nations and Nationalism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 30 (3), pp.410-413. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nana.13036⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 24 (4), pp.867-870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nana.12459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Fouad El Haddad</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01967135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Who's afraid of banal nationalism?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nations and Nationalism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (4), pp.841-856. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nana.12457⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01866308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conter nos méthodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Le Hay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 160 (1), pp.6-8. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/07591063231196159a⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 137-138 (1), pp.3-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0759106318761447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">A proudly niche journal</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01967144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Open Format</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Le Hay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xabier Itçaina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 157-158 (1), pp.3-24. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/07591063231160230⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 140 (1), pp.5-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0759106318795216a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Xabier Itçaina</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01967138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">News from the Board</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Le Hay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 159 (1), pp.3-6. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/07591063231184240a⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 139 (1), pp.5-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0759106318782055a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sophie Duchesne</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01967141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles du board</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Le Hay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 154 (1), pp.3-8. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/07591063221088313⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 139 (1), pp.3-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0759106318782055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sophie Duchesne</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02618134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Format libre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Le Hay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 153 (1), pp.3-7. </w:t>
-[...2983 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2018, 140 (1), pp.3-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0759106318795216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
@@ -4503,51 +4503,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bequali, une archive en question : Retour sur une expérience de création de banque d’enquêtes qualitatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brugidou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Ce que les data font aux SHS (et vice-versa), 10 (4), pp.531-556. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4856,183 +4856,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02186625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La Démocratie de l'abstention, Céline Braconnier et Jean-Yves Dormagen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de politique comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 15 (4), pp.705-712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ripc.154.0705⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01045084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de l'ouvrage 'Eurostars and Eurocities' (Favell Adrian)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duchesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politique européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 28, pp.173-178. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/poeu.028.0173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01045088v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-01045084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les méthodes de la science politique</w:t>
               </w:r>
@@ -5081,356 +5081,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02186637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quelle identité européenne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 342, pp.1-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022167v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Chantiers de recherche : Comment les discussions deviennent politiques, lorsque des français, des anglais ou des belges francophones parlent de l'Europe ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie van Ingelgom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politique européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 1 (24), pp.145-149. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/poeu.024.0145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/poeu.024.0145⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-00841713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Sophie Duchesne</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'indifférence des Français et des Belges (francophones) pour leurs voisins Européens : une pièce de plus au dossier de l'absence de communauté politique européenne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie van Ingelgom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Politique européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3 (26), pp.143-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/poeu.026.0143⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00841656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waiting for a European Identity … Reflections on the Process of Identification with Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duchesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives on European Politics and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 9 (4), pp.397-410. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/15705850802416796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01022590v2</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">halshs-00841656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">National and European Identifications: A Dual Relationship</w:t>
               </w:r>
@@ -5501,196 +5501,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01022389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Citoyenneté, nationalité et vote : une association perturbée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 120, pp.71-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.120.0071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00842203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Avoiding or Accepting Conflict in Public Talk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Haegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Political Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 37 (1), pp.1-22. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0007123407000014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01021404v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">halshs-00842203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage de l'universalisme citoyen. Premiers résultats d'une enquête à l'école primaire</w:t>
               </w:r>
@@ -5994,165 +5994,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00841773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dons et recherche de soi, l'altruisme en question aux Restaurants du Cœur et à Amnesty International</w:t>
+                <w:t xml:space="preserve">Dons et recherche de soi, l’altruisme en question aux Restaurants du Cœur et à Amnesty International</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duchesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers du CEVIPOF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 33, pp.5-250</w:t>
+              <w:t xml:space="preserve">, 2003, 33, pp.1-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00842224v1</w:t>
+                <w:t xml:space="preserve">hal-03458655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dons et recherche de soi, l’altruisme en question aux Restaurants du Cœur et à Amnesty International</w:t>
+                <w:t xml:space="preserve">Dons et recherche de soi, l'altruisme en question aux Restaurants du Cœur et à Amnesty International</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duchesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers du CEVIPOF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 33, pp.1-130</w:t>
+              <w:t xml:space="preserve">, 2003, 33, pp.5-250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03458655v1</w:t>
+                <w:t xml:space="preserve">halshs-00842224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French Representations of Citizenship and Immigrants: The political Dimension of the Civic Link</w:t>
               </w:r>
@@ -8227,50 +8227,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02405335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Qu'est-ce que représente discuter politique ? : Comparaison des pratiques des Français et Belges francophones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Haegel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EHESS Politisations comparées : sociétés musulmanes et autres.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03594991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">National Framing Revisted: French, British, French Speaking Belgian Citizens Arguing about Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -8279,139 +8361,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on "European Citizenship revisited"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Oxford, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03594990v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03594991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La politisation des discussions à l’épreuve de la comparaison : premiers enseignements d’une enquête en France, en Belgique francophone et en Angleterre sur le thème de l’Europe</w:t>
               </w:r>
@@ -8598,178 +8598,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03569508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Des nations à l'Europe&amp;quot;, &amp;quot;l'Europe au-delà des nations&amp;quot; mais aussi &amp;quot;l'Europe contre les nations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour une approche dynamique et complexe de l'identification à l'Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Louvain-la-Neuve, Belgique. pp.137-152</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00842244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Patterns of Identity: An Empirical Comparison of French and British Conceptions of Nationality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Heath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">National Identity and Euroscepticism, a comparison between France and the United Kingdom, Oxford, European Research Group, Department of politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01052996v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00842244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de l'analyse secondaire et des méthodes d'analyse qualitative: une chance à saisir ?</w:t>
               </w:r>
@@ -8818,178 +8818,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00841876v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La dimension conflictuelle du politique : présentation d'une opérationalisation en cours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Haegel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conflit, confiance, démocratie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Bulgarie. pp.52-58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00842258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A propos des identifications nationale et européenne : retour sur le caractère politique de leur antagonisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duchesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Europe en voie de constitution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Paris, France. pp.682-698</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00842252v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-00842258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'identité politique comme force de conflictualisation et de hiérarchisation des appartenances sociales : justification théorique d'une définition empirique</w:t>
               </w:r>
@@ -9938,195 +9938,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02170927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pas de chrysanthèmes pour le ‘sentiment national’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Lavabre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Fillieule, Camille Hamidi, Florence Haegel et Vincent Tiberj. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie plurielle des comportements politiques. Je vote, tu contestes, elle cherche… </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.371-396, 2017, Sociologie plurielle des comportements politiques. Je vote, tu contestes, elle cherche… 9782724620153</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01413096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Using Focus Groups to Study the Process of (de)Politicization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duchesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rosaline S. Barbour; David L. Morgan (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A New Era of Focus Group Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave macmillan, pp.365-388, 2017, 978-1-137-58613-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1057/978-1-137-58614-8_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01674453v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-01413096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">National identity in France: a blind spot</w:t>
               </w:r>
@@ -11578,186 +11578,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00841911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Associations, politiques et démocratie : les effets de l’engagement associatif sur le rapport au politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Hamidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Béguec, Gilles; Tartakowsky, Danielle; Andrieu, Claire. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Associations et champ politique, la loi de 1901 à l'épreuve du siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de la Sorbonne, pp.625-642, 2001, 9782859444242</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Citoyen, citoyenneté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duchesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Reynié; Pascal Perrineau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire du vote</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de France, pp.189-194, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03567871v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-03567911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individualisation et identification en situation de communication</w:t>
               </w:r>
@@ -11823,255 +11823,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03567901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Which Famiy for Which Citizenship ? The Diversity of French conceptions of the family and Citizenship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Henry Cavanna (ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The New Citizenship of the Family: Comparative Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ashgate, pp.189-201, 2000, 978-1138719828. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781315195285-11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00842278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Citoyenneté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duchesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nelly Haudegand; Pierre Lefébure. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des questions politiques. 60 enjeux de la France contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions de l'Atelier, 2000, 9782708235090</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03611627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratique de l'entretien dit &amp;quot;non-directif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duchesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Bachir (dir). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les méthodes au concret. Démarches, formes de l'expérience et terrains d'investigation en science politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF, pp.9-30, 2000, Curapp, 9782130490326</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00841927v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-00842278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les citoyens se représentent-ils la citoyenneté à la française ?</w:t>
               </w:r>
@@ -12120,51 +12120,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03567782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité des attitudes politiques dans une cité de banlieue</w:t>
+                <w:t xml:space="preserve">Exclus de la politique ? Diversité des attitudes politiques dans la cité des &amp;quot;4000&amp;quot; logements de La Courneuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Haegel</w:t>
@@ -12186,250 +12186,250 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">En marge de la ville, au cœur de la société. Ces quartiers dont on parle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, Ed. de l'Aube, pp.77-112, 1997, 9782876783850</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00973128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diversité des attitudes politiques dans une cité de banlieue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Haegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Platone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En marge de la ville, au cœur de la société. Ces quartiers dont on parle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, Editions de l'Aube, pp.77-112, 1997, 9782876783850</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00842189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment appréhender la dimension symbolique du vote ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duchesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N. Mayer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les modèles explicatifs du vote</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.177-199, 1997, 9782738452443</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00842178v1</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">hal-00973128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is there a European Identity?</w:t>
               </w:r>
@@ -13412,51 +13412,51 @@
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Braconnier, Jean-Yves Dormagen, &amp;quot;La Démocratie de l'abstention&amp;quot;, Gallimard , coll. Folio, 2007</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duchesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009, pp.705-712. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ripc.154.0705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00842341v1</w:t>
@@ -14624,51 +14624,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05472296v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duchesne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier It&#231;aina" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Le Hay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063251370954" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05498228v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Fouad El Haddad" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063251348349" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05498233v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063251321654" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04866124v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063241276752" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554852v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063241235165" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04866085v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063241258055" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04997185v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nana.13036" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380668v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063231196159a" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04377683v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063231160230" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380663v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063231184240a" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927587v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063221088313" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927640v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063211061758" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927606v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063221106200" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927635v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063221128324" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03148730v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106320978334" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03271406v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Ferry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106321995709" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506554v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063211040227" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506548v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063211019945" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03148800v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106320978334a" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506551v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106321995677" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02619509v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106320908191a" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03135606v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Balsiger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Bodet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Brugidou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cartron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Delon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106320939885" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02619455v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106319888701a" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02548931v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106320908191" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02512323v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106319888701" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03135682v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106320939885a" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092503v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.10738" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02618763v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106319834618a" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428402v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106319852877" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02619348v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106319880146a" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02618941v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106319852877a" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02618564v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106318812785a" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428403v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106319880146" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428399v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106319834618" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02042566v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106318812785" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428676v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02617997v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106318761447a" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967144v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106318761447" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967138v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106318795216a" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967135v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nana.12459" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01866308v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nana.12457" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967141v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106318782055a" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02618134v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106318782055" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02618460v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106318795216" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545866v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dupuy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545862v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431235v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.033.0531" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652455v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01023849v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.030.0007" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186625v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Haegel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Frazer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie van Ingelgom" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Garcia" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.030.0067" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01045088v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.028.0173" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01045084v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.154.0705" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186637v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841713v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.024.0145" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01022167v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01022590v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15705850802416796" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841656v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.026.0143" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01022389v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Paul Frognier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/palgrave.cep.6110128" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01021404v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007123407000014" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842203v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.120.0071" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841745v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bozec" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415913v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01402380701276493" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01020621v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841773v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.546.0877" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842224v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458655v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841775v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01017906v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01016953v3" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01044905v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567763v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03573716v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/ttr.20.1.99" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458352v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/agora.1998.1607" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567686v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842229v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841811v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/polix.1996.1964" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841815v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03573198v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567282v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bechlivanou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Delmas-Marty" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Doise" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Gonzalez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lenoir" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567256v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Percheron" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04589292v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Delmotte" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine Throssell" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207824v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437113v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132751v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02640553v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563206v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499258v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02640748v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02405331v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02405327v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02405333v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02405335v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03594990v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03594991v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03594993v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569508v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Pialek" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01052996v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Heath" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842244v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841876v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842252v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842258v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842264v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Scherrer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842281v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794365v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398415v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baussier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Heitz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841629v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841640v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Donegani" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841634v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04969966v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-60958-9_5" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927661v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/La_m%C3%A9moire_collective_en_questions" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03529595v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02170927v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pul.uclouvain.be/book/?gcoi=29303100812440#" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674453v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/978-1-137-58614-8_17" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413096v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Lavabre" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413093v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780199669691.013.22" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241917v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=45896" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241934v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922690v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794386v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02371178v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652467v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.palgrave.com/page/detail/?sf1=id_product&amp;amp;st1=508437" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841867v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00973127v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841901v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03573853v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00979395v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01027774v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841908v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Muller" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568205v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.favre.2003.01.0033" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00973122v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841911v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567871v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567911v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hamidi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567901v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03611627v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841927v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842278v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315195285-11" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567782v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842189v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Platone" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Rey" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842178v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00973128v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01027576v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842196v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068817v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04190186v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04726662v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Cohen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonna Mayer" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Brun" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117180v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01230586v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dassa" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794683v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836828v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642233v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836832v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841648v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842351v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842341v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842359v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842370v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842369v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842374v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842347v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842376v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841651v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842431v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842387v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842448v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842454v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384645v2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01131559v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02406819v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05472296v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duchesne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier It&#231;aina" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Le Hay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063251370954" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05498228v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Fouad El Haddad" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063251348349" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05498233v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063251321654" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04866124v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063241276752" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04997185v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nana.13036" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554852v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063241235165" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04866085v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063241258055" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380668v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063231196159a" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04377683v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063231160230" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380663v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063231184240a" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927587v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063221088313" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927640v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063211061758" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927606v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063221106200" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927635v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063221128324" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03148730v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106320978334" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03271406v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Ferry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106321995709" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506554v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063211040227" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03148800v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106320978334a" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506548v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063211019945" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506551v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106321995677" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02548931v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106320908191" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02619509v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106320908191a" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03135606v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Balsiger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Bodet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Brugidou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cartron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Delon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106320939885" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02619455v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106319888701a" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03135682v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106320939885a" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02512323v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106319888701" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02618941v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106319852877a" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092503v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.10738" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428402v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106319852877" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02618763v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106319834618a" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02619348v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106319880146a" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02618564v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106318812785a" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428403v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106319880146" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428399v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106319834618" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02042566v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106318812785" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428676v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02617997v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106318761447a" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967135v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nana.12459" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01866308v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nana.12457" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967144v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106318761447" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967138v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106318795216a" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967141v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106318782055a" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02618134v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106318782055" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02618460v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106318795216" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545866v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dupuy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545862v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431235v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.033.0531" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652455v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01023849v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.030.0007" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186625v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Haegel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Frazer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie van Ingelgom" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Garcia" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.030.0067" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01045084v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.154.0705" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01045088v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.028.0173" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186637v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01022167v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841713v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.024.0145" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841656v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.026.0143" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01022590v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15705850802416796" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01022389v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Paul Frognier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/palgrave.cep.6110128" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842203v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.120.0071" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01021404v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007123407000014" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841745v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bozec" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415913v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01402380701276493" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01020621v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841773v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.546.0877" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458655v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842224v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841775v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01017906v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01016953v3" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01044905v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567763v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03573716v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/ttr.20.1.99" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458352v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/agora.1998.1607" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567686v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842229v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841811v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/polix.1996.1964" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841815v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03573198v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567282v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bechlivanou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Delmas-Marty" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Doise" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Gonzalez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lenoir" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567256v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Percheron" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04589292v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Delmotte" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine Throssell" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207824v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437113v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132751v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02640553v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563206v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499258v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02640748v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02405331v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02405327v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02405333v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02405335v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03594991v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03594990v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03594993v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569508v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Pialek" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842244v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01052996v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Heath" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841876v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842258v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842252v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842264v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Scherrer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842281v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794365v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398415v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baussier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Heitz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841629v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841640v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Donegani" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841634v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04969966v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-60958-9_5" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927661v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/La_m%C3%A9moire_collective_en_questions" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03529595v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02170927v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pul.uclouvain.be/book/?gcoi=29303100812440#" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413096v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Lavabre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674453v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/978-1-137-58614-8_17" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413093v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780199669691.013.22" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241917v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=45896" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241934v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922690v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794386v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02371178v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652467v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.palgrave.com/page/detail/?sf1=id_product&amp;amp;st1=508437" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841867v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00973127v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841901v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03573853v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00979395v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01027774v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841908v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Muller" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568205v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.favre.2003.01.0033" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00973122v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841911v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567911v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hamidi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567871v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567901v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842278v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315195285-11" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03611627v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841927v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567782v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00973128v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Platone" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Rey" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842189v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842178v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01027576v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842196v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068817v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04190186v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04726662v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Cohen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonna Mayer" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Brun" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117180v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01230586v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dassa" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794683v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836828v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642233v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836832v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841648v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842351v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842341v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842359v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842370v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842369v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842374v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842347v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842376v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841651v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842431v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842387v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842448v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842454v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384645v2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01131559v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02406819v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>