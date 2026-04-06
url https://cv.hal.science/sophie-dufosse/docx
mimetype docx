--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -25,50 +25,56 @@
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:177.77777777778px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> sophie dufossé </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="641e6e"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sophie Sournin Dufossé Maître de Conférences en didactique de l'anglais</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
@@ -1997,215 +2003,284 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01284547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le tutorat de nos collègues-experts en EPLE. Quel bilan?Un exemple à l’Inspé de l’académie de Limoges.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dufossé Sournin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Se) former en langues: des politiques éducatives et linguistiques aux classes de langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inspé Lille HdF / UR 4030 HLLI (ULCO), Jan 2026, Boulogne-sur-Mer (Université Littoral Côte d'Opale), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05576874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Identifier la relation entre un stagiaire contractuel ou en observation et son référent-Inspé.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dufossé Sournin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation dans les pays anglophones et francophones. Héritages, contextes et représentations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Boulogne sur Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03855094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La relation de médiation entre l’enseignant d’anglais-stagiaire et son ‟référent-Inspé”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dufossé Sournin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médiation(s) et médiatisation(s) en classe de langue. Quelle(s) mise(s) en œuvre ? Quelles conséquences ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, ANGERS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03356615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une didactique de la traduction dans le supérieur en lien avec le secondaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dufossé Sournin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2221,465 +2296,465 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès mondial de traductologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française de traductologie, Apr 2017, Paris France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01510243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Jeux en jeu » dans l’enseignement-apprentissage des langues vivantes dans le secteur LANSAD de l’université. Un exemple en anglais à l’Université du Littoral Côte d’Opale (Dunkerque). » Présentation de pratique pédagogique de 2013 à 2015.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dufossé Sournin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Jeux en jeu dans l'enseignement/apprentissage des langues en LANSAD."</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, APLIUT / IUT Lyon 1, Jun 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01327751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'innovation dans la didactique de l'anglais.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dufossé Sournin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La tradition et l'innovation en matière de formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Imelda Elliott, 2013, Boulogne-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01284564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doit-on tout dire aux élèves?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dufossé Sournin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langues et enseignement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRLHOI, 2009, Saint-Denis (La Réunion) France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01284570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'acquisition de la détermination nominale en anglais : une expérimentation en Sixième dans un collège du Sud de La Réunion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dufossé Sournin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Linguistique, didactique et enseignement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRLHOI, 2008, Saint-Denis (La Réunion), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01284573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'anglais enseigné dans nos établissements scolaires serait-il une langue fictive ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dufossé Sournin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les langues fictives dans la littérature, la bande dessinée, le cinéma, la peinture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRLHOI, 2008, Saint-Denis (La Réunion), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01284575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le besoin de langue vivante étrangère et l'enseignement de l'anglais.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dufossé Sournin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langage, langues, représentations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRLHOI, 2006, Saint-Denis (La Réunion), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01284576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2689,147 +2764,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Épreuve écrite disciplinaire appliquée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Coquilhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelle Amand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dufossé Sournin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Le Lann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Manoïlov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ellipse, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04421011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2839,973 +2914,1035 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoire et mémoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dufossé Sournin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAPES Anglais. Épreuve écrite disciplinaire appliquée. Session 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ellipses, 2024, 9782340-094307</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04723508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoire et mémoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dufossé Sournin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">épreuve écrite disciplinaire appliquée préparation et sujets corrigés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ellipses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.233-283, 2023, CAPES anglais, 9782340-079564</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ellipses</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.233-283, 2023, CAPES anglais, 9782340-079564</w:t>
+                <w:t xml:space="preserve">hal-04213222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fictions et réalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dufossé Sournin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Oriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Amand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Epreuve disciplinaire appliquée. Préparation et sujets corrigés. CAPES. Anglais. 2023.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ellipses, 2023, 9782340-069503</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sophie Dufossé Sournin</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03943300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Failles et qualités potentielles du bulletin de visite, outil de médiation entre l'enseignant stagiaire et son &amp;quot;référent-Inspé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dufossé Sournin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centre de recherche Humanités et Sociétés, Faculté des Humanités, UCO CIRHILLa. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médiation(s) et médiatisation(s) en classe de langue .. Quelle(s) mise(s) en oeuvre ? Quelle(s) conséquences?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 49, l'Harmattan, pp.69-84, 2023, 9782140330247</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04323911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Territoire et mémoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dufossé Sournin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CAPES Anglais. Épreuve écrite disciplinaire appliquée. Session 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ellipses, 2023, 9782340-079564</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04801345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benefits and Challenges of Learning and Teaching English: The Case of Student Teachers in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dufossé Sournin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">English Language Teaching Policy and Practice across the European Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03764815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benefis and Challenges of Learning and Teaching English: The Case of Student Teachers in France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lee Mccallum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Oriez</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dufossé Sournin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">English Language Teaching. Policy and Practice across the European Union.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Nature Singapore, 2022, English Language Teaching: Theory, Research and Pedagogy, 9789811921513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-19-2152-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04323973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benefits and Challenges of Learning and Teaching English: the case of Student Teachers in France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dufossé Sournin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">English Language Teaching</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03926249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relation entre l'individu et le groupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dufossé Sournin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Epreuve écrite disciplinaire appliquée. Préparation et sujets corrigés. CAPES anglais session 2022.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03335463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relation entre l'individu et le groupe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dufossé Sournin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Amand</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, ellipses, 2023, 9782340-069503</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Polge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Epreuve écrite disciplinaire appliquée. Préparation et sujets corrigés. CAPES. Anglais. 2022.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ellipses, 2021, 9782340-054752</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 49, l'Harmattan, pp.69-84, 2023, 9782140330247</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03943247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Historique des méthodologies de l'enseignement institutionnel : cas de l'enseignement de l'anglais en France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dufossé Sournin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Évidentiation de l'analyse contrastive dans les études sociolinguistiques et didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.303-318, 2016, 978-3-8416-3709-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...530 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01284497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’évolution du secteur LANSAD de l’Inspé de Limoges. Quels angles d’approche didactique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dufossé Sournin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05576878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glossaire linguistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dufossé Sournin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010, pp.32-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01284554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3815,114 +3952,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES THÉORIES LINGUISTIQUES, LES PRATIQUES PÉDAGOGIQUES ET L'ACQUISITION DE LA DÉTERMINATION NOMINALE EN ANGLAIS CHEZ LES APPRENANTS FRANCOPHONES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dufossé Sournin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université de la Réunion, 2007. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00462508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId75"/>
+      <w:footerReference w:type="default" r:id="rId77"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4069,51 +4206,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04929957v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilinca Tomescu, A.-M. Elena-Cristina" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dufoss&#233; Sournin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05072642v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04877705v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03943213v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03922812v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03924216v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03476736v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03088494v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lefebvre-Scodeller" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03020756v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2020-v17n2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02351799v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884813v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Muller" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705529v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742558v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705566v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01564038v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375756v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01284355v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brouttier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Lecuit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284510v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284523v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284526v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284528v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284536v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284533v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284544v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01284330v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284547v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03855094v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03356615v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01510243v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01327751v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284564v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284570v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284573v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284575v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284576v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04421011v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Coquilhat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Amand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Le Lann" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mano&#239;lov" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04723508v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04213222v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ellipses.fr" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03943300v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Oriez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Amand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04323911v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04801345v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03764815v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04323973v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Mccallum" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-2152-0" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03926249v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03335463v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03943247v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Polge" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284497v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284554v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00462508v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04929957v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilinca Tomescu, A.-M. Elena-Cristina" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dufoss&#233; Sournin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05072642v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04877705v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03943213v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03922812v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03924216v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03476736v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03088494v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lefebvre-Scodeller" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03020756v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2020-v17n2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02351799v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884813v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Muller" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705529v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742558v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705566v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01564038v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375756v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01284355v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brouttier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Lecuit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284510v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284523v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284526v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284528v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284536v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284533v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284544v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01284330v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284547v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05576874v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03855094v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03356615v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01510243v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01327751v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284564v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284570v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284573v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284575v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284576v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04421011v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Coquilhat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Amand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Le Lann" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mano&#239;lov" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04723508v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04213222v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ellipses.fr" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03943300v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Oriez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Amand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04323911v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04801345v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03764815v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04323973v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Mccallum" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-2152-0" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03926249v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03335463v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03943247v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Polge" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284497v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05576878v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284554v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00462508v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>