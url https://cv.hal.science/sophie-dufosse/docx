--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -1522,441 +1522,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01284523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Construction de l'autonomie au lycée et passage dans le Supérieur.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dufossé Sournin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studii şi cercetări filologice. Seria Limbi Străine Aplicate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10, pp.183-197</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01284528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Réflexion sur la notion ‘d'authenticité’ dans l'enseignement des langues vivantes, au lycée, en France. Cas de l'anglais.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dufossé Sournin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langue et Littérature. Repères identitaires en contexte européen / Language and Literature. European Landmarks of Identity, didactique des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 9, pp.365-380</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01284526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 10, pp.183-197</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">y a-t-il une analogie entre les opérations sous-jacentes aux constructions VONs et VPA?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dufossé Sournin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anglophonia / Caliban - French Journal of English Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 28, pp.105-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01284330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emploi générique ou spécifique des articles a, the et Ø. Une autre manière d'envisager la traduction et la détermination nominale en anglais.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dufossé Sournin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studii de gramatică contrastivă</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 14, pp.76-84</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01284533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'enseignement d'une langue vivante seconde à des élèves créolophones. Cas de l'anglais à La Réunion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dufossé Sournin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alternative Francophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1 (3), pp.128-140</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01284544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La détermination nominale : spécificités et problèmes de traduction pour les élèves francophones.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dufossé Sournin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studii de gramatică contrastivă</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 13, pp.69-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01284536v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">hal-01284330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'opération de parcours en anglais : traces dans le langage et problèmes de traduction.</w:t>
               </w:r>
@@ -3310,256 +3310,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04801345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Benefits and Challenges of Learning and Teaching English: the case of Student Teachers in France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dufossé Sournin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">English Language Teaching</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03926249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Benefits and Challenges of Learning and Teaching English: The Case of Student Teachers in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dufossé Sournin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">English Language Teaching Policy and Practice across the European Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03764815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benefis and Challenges of Learning and Teaching English: The Case of Student Teachers in France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lee Mccallum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dufossé Sournin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">English Language Teaching. Policy and Practice across the European Union.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Nature Singapore, 2022, English Language Teaching: Theory, Research and Pedagogy, 9789811921513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-19-2152-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lee Mccallum</w:t>
-[...53 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04323973v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03926249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation entre l'individu et le groupe</w:t>
               </w:r>
@@ -4206,51 +4206,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04929957v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilinca Tomescu, A.-M. Elena-Cristina" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dufoss&#233; Sournin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05072642v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04877705v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03943213v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03922812v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03924216v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03476736v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03088494v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lefebvre-Scodeller" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03020756v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2020-v17n2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02351799v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884813v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Muller" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705529v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742558v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705566v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01564038v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375756v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01284355v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brouttier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Lecuit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284510v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284523v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284526v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284528v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284536v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284533v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284544v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01284330v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284547v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05576874v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03855094v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03356615v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01510243v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01327751v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284564v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284570v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284573v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284575v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284576v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04421011v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Coquilhat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Amand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Le Lann" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mano&#239;lov" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04723508v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04213222v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ellipses.fr" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03943300v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Oriez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Amand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04323911v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04801345v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03764815v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04323973v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Mccallum" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-2152-0" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03926249v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03335463v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03943247v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Polge" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284497v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05576878v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284554v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00462508v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04929957v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilinca Tomescu, A.-M. Elena-Cristina" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dufoss&#233; Sournin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05072642v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04877705v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03943213v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03922812v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03924216v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03476736v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03088494v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lefebvre-Scodeller" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03020756v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2020-v17n2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02351799v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884813v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Muller" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705529v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742558v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705566v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01564038v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375756v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01284355v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brouttier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Lecuit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284510v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284523v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284528v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284526v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01284330v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284533v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284544v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284536v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284547v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05576874v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03855094v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03356615v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01510243v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01327751v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284564v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284570v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284573v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284575v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284576v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04421011v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Coquilhat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Amand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Le Lann" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mano&#239;lov" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04723508v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04213222v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ellipses.fr" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03943300v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Oriez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Amand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04323911v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04801345v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03926249v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03764815v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04323973v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Mccallum" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-2152-0" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03335463v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03943247v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Polge" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284497v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05576878v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284554v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00462508v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>