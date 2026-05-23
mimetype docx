--- v2 (2026-05-01)
+++ v3 (2026-05-23)
@@ -1522,441 +1522,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01284523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Réflexion sur la notion ‘d'authenticité’ dans l'enseignement des langues vivantes, au lycée, en France. Cas de l'anglais.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dufossé Sournin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langue et Littérature. Repères identitaires en contexte européen / Language and Literature. European Landmarks of Identity, didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 9, pp.365-380</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01284526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Construction de l'autonomie au lycée et passage dans le Supérieur.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dufossé Sournin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studii şi cercetări filologice. Seria Limbi Străine Aplicate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 10, pp.183-197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01284528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 9, pp.365-380</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La détermination nominale : spécificités et problèmes de traduction pour les élèves francophones.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dufossé Sournin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studii de gramatică contrastivă</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 13, pp.69-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01284536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emploi générique ou spécifique des articles a, the et Ø. Une autre manière d'envisager la traduction et la détermination nominale en anglais.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dufossé Sournin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studii de gramatică contrastivă</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 14, pp.76-84</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01284533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'enseignement d'une langue vivante seconde à des élèves créolophones. Cas de l'anglais à La Réunion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dufossé Sournin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alternative Francophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1 (3), pp.128-140</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01284544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">y a-t-il une analogie entre les opérations sous-jacentes aux constructions VONs et VPA?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dufossé Sournin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anglophonia / Caliban - French Journal of English Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 28, pp.105-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01284330v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">hal-01284536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'opération de parcours en anglais : traces dans le langage et problèmes de traduction.</w:t>
               </w:r>
@@ -2533,165 +2533,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01284570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'anglais enseigné dans nos établissements scolaires serait-il une langue fictive ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dufossé Sournin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les langues fictives dans la littérature, la bande dessinée, le cinéma, la peinture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRLHOI, 2008, Saint-Denis (La Réunion), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01284575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'acquisition de la détermination nominale en anglais : une expérimentation en Sixième dans un collège du Sud de La Réunion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dufossé Sournin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Linguistique, didactique et enseignement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRLHOI, 2008, Saint-Denis (La Réunion), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01284573v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01284575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le besoin de langue vivante étrangère et l'enseignement de l'anglais.</w:t>
               </w:r>
@@ -3310,256 +3310,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04801345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Benefits and Challenges of Learning and Teaching English: The Case of Student Teachers in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dufossé Sournin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">English Language Teaching Policy and Practice across the European Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03764815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benefis and Challenges of Learning and Teaching English: The Case of Student Teachers in France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lee Mccallum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dufossé Sournin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">English Language Teaching. Policy and Practice across the European Union.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Nature Singapore, 2022, English Language Teaching: Theory, Research and Pedagogy, 9789811921513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-19-2152-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04323973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Benefits and Challenges of Learning and Teaching English: the case of Student Teachers in France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dufossé Sournin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">English Language Teaching</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03926249v1</w:t>
-              </w:r>
-[...158 lines deleted...]
-                <w:t xml:space="preserve">hal-04323973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation entre l'individu et le groupe</w:t>
               </w:r>
@@ -4206,51 +4206,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04929957v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilinca Tomescu, A.-M. Elena-Cristina" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dufoss&#233; Sournin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05072642v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04877705v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03943213v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03922812v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03924216v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03476736v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03088494v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lefebvre-Scodeller" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03020756v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2020-v17n2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02351799v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884813v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Muller" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705529v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742558v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705566v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01564038v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375756v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01284355v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brouttier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Lecuit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284510v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284523v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284528v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284526v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01284330v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284533v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284544v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284536v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284547v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05576874v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03855094v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03356615v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01510243v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01327751v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284564v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284570v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284573v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284575v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284576v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04421011v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Coquilhat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Amand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Le Lann" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mano&#239;lov" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04723508v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04213222v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ellipses.fr" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03943300v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Oriez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Amand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04323911v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04801345v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03926249v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03764815v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04323973v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Mccallum" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-2152-0" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03335463v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03943247v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Polge" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284497v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05576878v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284554v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00462508v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04929957v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilinca Tomescu, A.-M. Elena-Cristina" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dufoss&#233; Sournin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05072642v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04877705v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03943213v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03922812v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03924216v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03476736v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03088494v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lefebvre-Scodeller" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03020756v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2020-v17n2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02351799v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884813v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Muller" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705529v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742558v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705566v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01564038v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375756v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01284355v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brouttier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Lecuit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284510v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284523v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284526v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284528v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284536v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284533v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284544v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01284330v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284547v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05576874v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03855094v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03356615v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01510243v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01327751v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284564v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284570v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284575v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284573v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284576v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04421011v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Coquilhat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Amand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Le Lann" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mano&#239;lov" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04723508v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04213222v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ellipses.fr" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03943300v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Oriez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Amand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04323911v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04801345v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03764815v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04323973v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Mccallum" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-2152-0" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03926249v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03335463v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03943247v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Polge" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284497v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05576878v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284554v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00462508v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>