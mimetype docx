--- v0 (2026-03-23)
+++ v1 (2026-05-01)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:149.41634241245px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie Dufour </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexical competition does not age: a spoken word recognition study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hureaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language, Cognition and Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 41 (2), pp.281-285. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23273798.2025.2599895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Duration and Lexicality on Voicing Identification of Whispered Fricatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Meynadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Psycholinguistic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 55 (2), pp.34. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10936-026-10225-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Transposed‐Phoneme Effects Observed When Listening to Sentences?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grainger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 49 (10), </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cogs.70128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transposed-word effects in the auditory modality also occur with a slow speech rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grainger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 72 (3), pp.150-157. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1027/1618-3169/a000650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared phonological networks in frontal and temporal cortex for language production and comprehension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenia Dmitrieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amie Fairs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bissera Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerebral Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35 (10), pp.bhaf275. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cercor/bhaf275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural evidence for perceiving a vowel merger after a social interaction within a native language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Bellegarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary Boddaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Knutsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angele Brunelliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Brain and Language, 261, pp.105529. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bandl.2024.105529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05225371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On lexical and sublexical contributions to transposed-phoneme priming effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grainger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Attention, Perception, and Psychophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 87 (5), pp.1367-1373. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/s13414-025-03074-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phrase frequency does not modulate transposed-word effects in the visual and auditory modalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grainger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Psychology: Learning, Memory, and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 51 (9), pp.1497-1506. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/xlm0001436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rime priming effects in spoken word recognition Are they really due to the rime?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grainger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental psychology.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 70 (6), pp.336-343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does a mismatch on the accentual pattern of French words affect the magnitude of the repetition priming effect? An ERP investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language, Cognition and Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39 (6), pp.705-712. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23273798.2024.2361742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the relative weight of pitch and durational cues in the perception of accentuation by French listeners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 156 (5), pp.3169-3182. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0034368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonological neighbors cooperate during spoken-sentence processing: Evidence from a nonword detection task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colas Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grainger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Attention, Perception, and Psychophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 86 (5), pp.1735-1745. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/s13414-024-02913-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the perception of stress position by French listeners: An EEG investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outhmane Rassili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 251, pp.105393. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bandl.2024.105393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency effects in the auditory grammatical decision task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris New</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grainger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language, Cognition and Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39 (3), pp.341-350. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23273798.2023.2290096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When phonological neighbors cooperate during spoken sentence processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grainger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 77, pp.1390-1398. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17470218231196823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When facilitation becomes inhibition: effects of modality and lexicality on transposed-phoneme priming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grainger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language, Cognition and Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38 (2), pp.147-156. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23273798.2022.2102197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does accentual variation in the pronunciation of French words influence their recognition? It depends on the ear of presentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outhmane Rassili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JASA Express Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (3), pp.035204. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0017516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04025736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of consonant-vowel status on transposed-phoneme priming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fléchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grainger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (3), pp.1053-1064. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/s13423-022-02215-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does emotional prosody affect word recognition in French?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonenko Arina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Speech Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonological abstraction before lexical access: New evidence from rime priming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fléchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 75 (12), pp.2211-2218. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17470218221077917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transposed-word effects in speeded grammatical decisions to sequences of spoken words</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grainger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, pp.22035. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-26584-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When you hear /baksɛt/ do you think /baskɛt/? Evidence for transposed-phoneme effect with multisyllabic words.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grainger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Psychology: Learning, Memory, and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 48, pp.98-107. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/xlm0000978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the locus of transposed-phoneme effects using cross-modal priming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grainger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Psychologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 226, pp.103578. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actpsy.2022.103578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When native contrasts are perceived as non-native: the role of the ear of presentation in the discrimination of accentual contrasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (2), pp.187-198. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/20445911.2021.1889569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do you want /ʃoloka/ on a /bistɔk/? On the scope of transposed-phoneme effects with non-adjacent phonemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grainger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28, pp.1668-1678. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/s13423-021-01926-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Same Ultra-Rapid Parallel Brain Dynamics Underpin the Production and Perception of Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amie Fairs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerebral Cortex Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (3), </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/texcom/tgab040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03317758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of word frequency on the transposed-phoneme priming effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dufour Sophie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grainger Jonathan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Attention, Perception, and Psychophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 82, pp.2785-2792. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/s13414-020-02060-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the brain recruit the same word representations across language production and perception? A registered report MEG study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amie Fairs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenia Dmitrieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie C Chanoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping vowel sounds onto phonemic categories in two regional varieties of French: An ERP study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurolinguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 54, pp.100891. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jneuroling.2020.100891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phoneme‐Order Encoding During Spoken Word Recognition: A Priming Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grainger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 43 (10), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cogs.12785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The processing of dialectal variants: Further insight from French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Ying Chuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Psycholinguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 40, pp.351-372. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0142716418000607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Prosodic Variants Stored in the French Mental Lexicon?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 66 (6), pp.393-401</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporary ambiguity in whispered word recognition: a semantic priming study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Meynadier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31 (2), pp.157-174. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/20445911.2019.1573243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On French listeners’ ability to use stress during spoken word processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Esteve-Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (2), pp.198 - 206. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/20445911.2017.1394862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the locus of talker-specificity effects in spoken word recognition: an ERP study with dichotic priming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dierdre Bolger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillip J. Holcomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grainger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language, Cognition and Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (10), pp.1273-1289. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23273798.2017.1335421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does talker-speciﬁc information inﬂuence lexical competition? Evidence from phonological priming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41 (8), pp.2221-2233. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cogs.12472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does orthographic training on a phonemic contrast absent in the listener's dialect influence word recognition?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chotiga Pattamadilok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Hans Frauenfelder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 140 (3), pp.1871-1877. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4962562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibitory phonetic priming: Where does the effect come from?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Hans Frauenfelder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.180-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How deaf are French speakers to stress?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Hans Frauenfelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Schoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 139 (3), pp.1333-1342. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4944574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual Evaluation of Dysphonic Voices: Can a Training Protocol Lead to the Development of Perceptual Categories?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Wengler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Revis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Voice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (3), pp.304-311. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvoice.2014.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychologie cognitive du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Alario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chotiga Pattamadilok</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre des Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46, pp.9-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access to talker-specific representations is dependent on word frequency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (3), pp.256-262. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/20445911.2014.890204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions expérimentales à l'élaboration d'un protocole robuste d'évaluation perceptive des troubles de la voix et de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Revis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue PAROLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.85-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The perception of the French /s/-/S/ contrast in early Creole-French bilinguals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibylle Kriegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhsina Alleesaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (1200), </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2014.01200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How much imitation is there in a shadowing task?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2013.00346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To what extent do we hear phonemic contrasts in a non-native regional variety? Tracking the dynamics of perceptual processing with EEG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Brunellière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Psycholinguistic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 42 (2), pp.161-173. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10936-012-9212-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking the time course of word frequency effects in auditory word recognition with event-related potentials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Brunellière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Frauenfelder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (3), pp.489-507. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cogs.12015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Imitation Facilitate Word Recognition in a Non-Native Regional Accent?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Brunellière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2012.00480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point et évaluation d'un protocole d'apprentissage de jugement perceptif de la sévérité de dysphonies sur de la parole naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Rouaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bokanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Laryngologie Otologie Rhinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 132 (1), pp.19-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional differences in the listener's phonemic inventory affect semantic processing: A mismatch negativity (MMN) study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Brunellière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 117, pp.45-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonological neighbourhood effects in French spoken-word recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dufour Sophie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Frauenfelder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 63 (2), pp.226 - 238. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17470210903308336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does training on a phonemic contrast absent in the listener's dialect influence word recognition?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Hans Frauenfelder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 128 (1), pp.EL43-EL48. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.3431102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral and electrophysiological evidence for the impact of regional variation on phoneme perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Brunellière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Hans Frauenfelder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 111, pp.390-396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orthographic Influences in Spoken-Word Recognition: The Consistency effect in Semantic and Gender-Categorization Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Peereman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. S. Burt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16, pp.363-368. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/PBR.16.2.363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition effects in phonological priming: the role of mismatch position between primes and targets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Peereman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Psycholinguistic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 38 (5), pp.475-90. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10936-009-9101-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'influence de la langue maternelle sur les capacités de l'auditeur dans la perception de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux interdisciplinaires du Laboratoire Parole et Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27, pp.38-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonological priming in auditory word recognition: When both controlled and automatic processes are responsible for the effects.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Experimental Psychology / Revue canadienne de psychologie expérimentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 62 (1), pp.33-41. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/1196-1961.62.1.33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibitory priming in auditory word recognition: Is it really the product of response biases?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Frauenfelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Peereman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Psychology Letters/Behaviour, Brain and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (22), </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cpl.2622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’activation et la sélection lexicales lors de la reconnaissance des mots parlés : modèles théoriques et données expérimentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uli Frauenfelder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année psychologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 107 (01), pp.87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The perception of phonemic contrasts in a non-native dialect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Frauenfelder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 121 (4), pp.EL131-EL136. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.2710742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonological priming in auditory word recognition : Initial overlap facilitation effect varies as a function of target word frequency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Peereman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Psychology Letters/Behaviour, Brain and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 14 (3), </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cpl.437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibitory priming effects in auditory word recognition: when the target’s competitors conﬂict with the prime word</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dufour Sophie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Peereman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 88 (3), pp.B33-B44. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0010-0277(03)00046-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexical competition in phonological priming: Assessing the role of phonological match and mismatch lengths between primes and targets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Peereman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memory and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 8 (31), pp.1271-1283. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/BF03195810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un correctif aux notations phonétiques de la base de données Lexique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Peereman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année psychologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 103 (1), pp.103 - 108. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/psy.2003.29626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VoCoLex : une base de données lexicales sur les similarités phonologiques entre les mots français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Peereman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Radeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année psychologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 102 (4), pp.725 - 745. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/psy.2002.29616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How French listeners perceive English intonation? The case of the fall-rise contour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Régis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Herment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Phonetcics and Phonology in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Palma, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the difficulties of French speakers to perceive the English falling-rising contour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Régis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Herment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phonologie de l’anglais contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05187253v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does a mismatch on accentual cues affect the magnitude of the short-term repetition priming effect? an ERP investigation in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the European Society for Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To what extent do French listeners perceive differences in accent location within words? An EEG investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outhmane Rassili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gradiency vs. categoricity: How French speakers perceive accentual information in their native language?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Lisbonne, Portugal. pp.362-366, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2022-74⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the brain recruit the same word representations across language behaviours? A Registered Report MEG study of language production versus perception.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amie Fairs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenia Dmitrieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Chanoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMLaP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction entre durée et position dans la perception des fricatives voisées chuchotées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Meynadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Nancy, France. pp.442-450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798571v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l’oreille de présentation affecte-t-elle la capacité des francophones à discriminer des contrastes accentuels natifs et non-natifs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.463-471</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798573v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does French listeners’ ability to use accentual information at the word level depend on the ear of presentation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the brain recruit the same word representations across language behaviours? A Registered Report MEG study of language production versus perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amie Fairs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenia Dmitrieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Chanoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twelfth Meeting of the Society for the Neurobiology of Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, San Sebastián, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for simultaneous lexical and sublexical access in production and perception & roles of item variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amie Fairs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LiveMEEG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The time-course of lexical and sub-lexical processing in language production versus perception as revealed by event-related brain potentials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amie Fairs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Annual Meeting of the Society for the Neurobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A left ear advantage for stress processing in French spoken word recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Conference of the European Society for Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Tenerife, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'information accentuelle est-elle représentée dans le lexique mental des locuteurs du français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dufour Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIe Journées d’Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aix-en-Provence, France. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/JEP.2018-44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiguïté temporaire des obstruantes voisées en parole chuchotée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Meynadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dufour Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIè Journées d’Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aix-en-Provence, France. pp.125-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dataset for Studying Idiom Processing with EEG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deirdre Bolger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chotiga Pattamadilok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic and Neuro-Cognitive Resources (LiNCR), LREC 2018 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Miyazaki, Japan. pp.18-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01733794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour l’altérité communicative dans la formation en langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Colloque international Campus FLE / ADCUEFE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the phonological processing of two French varieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dufour Sophie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LabPhon 2018 - 16th Conference on Laboratory Phonology (LabPhon16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final stress is not represented in the French speakers’ mental lexicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Tone and intonation TIE 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Göteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès lexical et reconnaissance du voisement en voix chuchotée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Meynadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIèmes Journées d'Etude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France. pp.19-27, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.4971.9287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319897v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the French listeners' ability to use stress during spoken word recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting of the Psychonomic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Grenada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How deaf are French speakers to stress?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich H. Frauenfelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Schön</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 19th Conference of the European Society for Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paphos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does a change in talker identity help listeners resolve lexical competition? Evidence from phonological priming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Dumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise et apprentissage du jugement perceptif de la sévérité d'une dysphonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Wengler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Révis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrophysiological evidence for benefits of imitation during the processing of spoken words embedded in sentential contexts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Brunellière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Lyon, France. pp.1345-1349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jugement perceptif de la sévérité d'une dysphonie : quels sont les bénéfices d'un apprentissage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bokanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Rouaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une surdité persistante au contraste /e/-/epsilon/ : le cas des méridionaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Hans Frauenfelder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études sur la parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Mons, Belgique. pp.389-392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y a-t-il un impact de l'imitation sur la reconnaissance des mots parlés dans un accent régional non-natif?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Brunellière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Mons, Belgique. pp.321-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un changement de voix affecte t-il le processus de reconnaissance des mots parlés?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Mons, Belgique. pp.193-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on apprendre à évaluer perceptivement la sévérité d'une dysphonie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bokanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Rouaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Phoniatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche linguistique pour l'évaluation perceptive des dysphonies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bokanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cavé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Aix-en-Provence, France. p 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does orthography matter in auditory word recognition ? Converging evidence from different tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Peereman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Benbousselham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th annual meeting of the Psychonomic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, United States. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do different boundary types induce subtle acoustic cues to which French listeners should be sensitive to?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Bagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Content</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Frauenfelder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Antwerp, Belgium. pp.394-397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00384900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets de compétition lors de la reconnaissance des mots parlés : Quand l'inhibition bottom-up joue un rôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Peereman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVI Journées d'Étude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France. pp.559-562</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codage lexico-sémantique : comment les mots font sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alario F.-X.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dufour Sophie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chotiga Pattamadilok</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Serge Pinto; Marc Sato. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité de neurolinguistique. Du cerveau au langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deboeck Supérieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.197-206, 2016, 9782353273393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rime priming effect in auditory word recognition: Does orthographic overlap increase the facilitation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Peereman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Hsu &amp; Z. Schutt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology of priming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova Science Publisher, pp.155-168, 2012, 978-1-62100-364-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId247"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:149.41634241245px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie Dufour </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Duration and Lexicality on Voicing Identification of Whispered Fricatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Meynadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Psycholinguistic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 55 (2), pp.34. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10936-026-10225-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexical competition does not age: a spoken word recognition study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hureaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language, Cognition and Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 41 (2), pp.281-285. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23273798.2025.2599895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interacting with a speaker from a different French region: what is the impact on word recognition?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Brunellière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary Boddaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Knutsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of the Acoustical Society of America (JASA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 159, https://doi.org/10.1121/10.0042449</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural evidence for perceiving a vowel merger after a social interaction within a native language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Bellegarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary Boddaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Knutsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angele Brunelliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Brain and Language, 261, pp.105529. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bandl.2024.105529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05225371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared phonological networks in frontal and temporal cortex for language production and comprehension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenia Dmitrieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amie Fairs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bissera Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerebral Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35 (10), pp.bhaf275. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cercor/bhaf275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transposed-word effects in the auditory modality also occur with a slow speech rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grainger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 72 (3), pp.150-157. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1027/1618-3169/a000650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On lexical and sublexical contributions to transposed-phoneme priming effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grainger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Attention, Perception, and Psychophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 87 (5), pp.1367-1373. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/s13414-025-03074-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phrase frequency does not modulate transposed-word effects in the visual and auditory modalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grainger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Psychology: Learning, Memory, and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 51 (9), pp.1497-1506. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/xlm0001436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Transposed‐Phoneme Effects Observed When Listening to Sentences?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grainger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 49 (10), </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cogs.70128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the relative weight of pitch and durational cues in the perception of accentuation by French listeners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 156 (5), pp.3169-3182. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0034368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonological neighbors cooperate during spoken-sentence processing: Evidence from a nonword detection task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colas Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grainger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Attention, Perception, and Psychophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 86 (5), pp.1735-1745. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/s13414-024-02913-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the perception of stress position by French listeners: An EEG investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outhmane Rassili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 251, pp.105393. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bandl.2024.105393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency effects in the auditory grammatical decision task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris New</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grainger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language, Cognition and Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39 (3), pp.341-350. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23273798.2023.2290096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rime priming effects in spoken word recognition Are they really due to the rime?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grainger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental psychology.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 70 (6), pp.336-343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does a mismatch on the accentual pattern of French words affect the magnitude of the repetition priming effect? An ERP investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language, Cognition and Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39 (6), pp.705-712. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23273798.2024.2361742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When phonological neighbors cooperate during spoken sentence processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grainger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 77, pp.1390-1398. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17470218231196823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When facilitation becomes inhibition: effects of modality and lexicality on transposed-phoneme priming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grainger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language, Cognition and Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38 (2), pp.147-156. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23273798.2022.2102197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of consonant-vowel status on transposed-phoneme priming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fléchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grainger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (3), pp.1053-1064. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/s13423-022-02215-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does accentual variation in the pronunciation of French words influence their recognition? It depends on the ear of presentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outhmane Rassili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JASA Express Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (3), pp.035204. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0017516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04025736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transposed-word effects in speeded grammatical decisions to sequences of spoken words</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grainger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, pp.22035. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-26584-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonological abstraction before lexical access: New evidence from rime priming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fléchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 75 (12), pp.2211-2218. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17470218221077917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does emotional prosody affect word recognition in French?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonenko Arina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Speech Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When you hear /baksɛt/ do you think /baskɛt/? Evidence for transposed-phoneme effect with multisyllabic words.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grainger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Psychology: Learning, Memory, and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 48, pp.98-107. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/xlm0000978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the locus of transposed-phoneme effects using cross-modal priming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grainger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Psychologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 226, pp.103578. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actpsy.2022.103578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When native contrasts are perceived as non-native: the role of the ear of presentation in the discrimination of accentual contrasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (2), pp.187-198. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/20445911.2021.1889569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do you want /ʃoloka/ on a /bistɔk/? On the scope of transposed-phoneme effects with non-adjacent phonemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grainger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28, pp.1668-1678. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/s13423-021-01926-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Same Ultra-Rapid Parallel Brain Dynamics Underpin the Production and Perception of Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amie Fairs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerebral Cortex Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (3), </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/texcom/tgab040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03317758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the brain recruit the same word representations across language production and perception? A registered report MEG study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amie Fairs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenia Dmitrieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie C Chanoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of word frequency on the transposed-phoneme priming effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dufour Sophie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grainger Jonathan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Attention, Perception, and Psychophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 82, pp.2785-2792. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/s13414-020-02060-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping vowel sounds onto phonemic categories in two regional varieties of French: An ERP study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurolinguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 54, pp.100891. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jneuroling.2020.100891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Prosodic Variants Stored in the French Mental Lexicon?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 66 (6), pp.393-401</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The processing of dialectal variants: Further insight from French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Ying Chuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Psycholinguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 40, pp.351-372. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0142716418000607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporary ambiguity in whispered word recognition: a semantic priming study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Meynadier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31 (2), pp.157-174. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/20445911.2019.1573243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phoneme‐Order Encoding During Spoken Word Recognition: A Priming Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grainger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 43 (10), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cogs.12785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On French listeners’ ability to use stress during spoken word processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Esteve-Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (2), pp.198 - 206. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/20445911.2017.1394862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does talker-speciﬁc information inﬂuence lexical competition? Evidence from phonological priming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41 (8), pp.2221-2233. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cogs.12472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the locus of talker-specificity effects in spoken word recognition: an ERP study with dichotic priming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dierdre Bolger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillip J. Holcomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grainger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language, Cognition and Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (10), pp.1273-1289. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23273798.2017.1335421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does orthographic training on a phonemic contrast absent in the listener's dialect influence word recognition?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chotiga Pattamadilok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Hans Frauenfelder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 140 (3), pp.1871-1877. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4962562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibitory phonetic priming: Where does the effect come from?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Hans Frauenfelder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.180-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How deaf are French speakers to stress?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Hans Frauenfelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Schoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 139 (3), pp.1333-1342. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4944574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual Evaluation of Dysphonic Voices: Can a Training Protocol Lead to the Development of Perceptual Categories?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Wengler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Revis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Voice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (3), pp.304-311. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvoice.2014.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions expérimentales à l'élaboration d'un protocole robuste d'évaluation perceptive des troubles de la voix et de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Revis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue PAROLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.85-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The perception of the French /s/-/S/ contrast in early Creole-French bilinguals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibylle Kriegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhsina Alleesaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (1200), </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2014.01200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychologie cognitive du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Alario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chotiga Pattamadilok</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre des Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46, pp.9-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access to talker-specific representations is dependent on word frequency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (3), pp.256-262. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/20445911.2014.890204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To what extent do we hear phonemic contrasts in a non-native regional variety? Tracking the dynamics of perceptual processing with EEG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Brunellière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Psycholinguistic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 42 (2), pp.161-173. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10936-012-9212-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking the time course of word frequency effects in auditory word recognition with event-related potentials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Brunellière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Frauenfelder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (3), pp.489-507. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cogs.12015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How much imitation is there in a shadowing task?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2013.00346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Imitation Facilitate Word Recognition in a Non-Native Regional Accent?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Brunellière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2012.00480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point et évaluation d'un protocole d'apprentissage de jugement perceptif de la sévérité de dysphonies sur de la parole naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Rouaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bokanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Laryngologie Otologie Rhinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 132 (1), pp.19-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional differences in the listener's phonemic inventory affect semantic processing: A mismatch negativity (MMN) study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Brunellière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 117, pp.45-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonological neighbourhood effects in French spoken-word recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dufour Sophie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Frauenfelder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 63 (2), pp.226 - 238. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17470210903308336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does training on a phonemic contrast absent in the listener's dialect influence word recognition?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Hans Frauenfelder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 128 (1), pp.EL43-EL48. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.3431102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orthographic Influences in Spoken-Word Recognition: The Consistency effect in Semantic and Gender-Categorization Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Peereman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. S. Burt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16, pp.363-368. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/PBR.16.2.363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition effects in phonological priming: the role of mismatch position between primes and targets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Peereman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Psycholinguistic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 38 (5), pp.475-90. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10936-009-9101-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral and electrophysiological evidence for the impact of regional variation on phoneme perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Brunellière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Hans Frauenfelder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 111, pp.390-396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonological priming in auditory word recognition: When both controlled and automatic processes are responsible for the effects.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Experimental Psychology / Revue canadienne de psychologie expérimentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 62 (1), pp.33-41. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/1196-1961.62.1.33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'influence de la langue maternelle sur les capacités de l'auditeur dans la perception de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux interdisciplinaires du Laboratoire Parole et Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27, pp.38-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibitory priming in auditory word recognition: Is it really the product of response biases?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Frauenfelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Peereman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Psychology Letters/Behaviour, Brain and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (22), </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cpl.2622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’activation et la sélection lexicales lors de la reconnaissance des mots parlés : modèles théoriques et données expérimentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uli Frauenfelder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année psychologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 107 (01), pp.87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The perception of phonemic contrasts in a non-native dialect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Frauenfelder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 121 (4), pp.EL131-EL136. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.2710742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonological priming in auditory word recognition : Initial overlap facilitation effect varies as a function of target word frequency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Peereman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Psychology Letters/Behaviour, Brain and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 14 (3), </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cpl.437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibitory priming effects in auditory word recognition: when the target’s competitors conﬂict with the prime word</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dufour Sophie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Peereman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 88 (3), pp.B33-B44. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0010-0277(03)00046-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un correctif aux notations phonétiques de la base de données Lexique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Peereman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année psychologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 103 (1), pp.103 - 108. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/psy.2003.29626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexical competition in phonological priming: Assessing the role of phonological match and mismatch lengths between primes and targets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Peereman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memory and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 8 (31), pp.1271-1283. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/BF03195810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VoCoLex : une base de données lexicales sur les similarités phonologiques entre les mots français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Peereman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Radeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année psychologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 102 (4), pp.725 - 745. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/psy.2002.29616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the difficulties of French speakers to perceive the English falling-rising contour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Régis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Herment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phonologie de l’anglais contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05187253v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How French listeners perceive English intonation? The case of the fall-rise contour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Régis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Herment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Phonetcics and Phonology in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Palma, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To what extent do French listeners perceive differences in accent location within words? An EEG investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outhmane Rassili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does a mismatch on accentual cues affect the magnitude of the short-term repetition priming effect? an ERP investigation in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the European Society for Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gradiency vs. categoricity: How French speakers perceive accentual information in their native language?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Lisbonne, Portugal. pp.362-366, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2022-74⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the brain recruit the same word representations across language behaviours? A Registered Report MEG study of language production versus perception.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amie Fairs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenia Dmitrieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Chanoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMLaP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does French listeners’ ability to use accentual information at the word level depend on the ear of presentation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l’oreille de présentation affecte-t-elle la capacité des francophones à discriminer des contrastes accentuels natifs et non-natifs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.463-471</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798573v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the brain recruit the same word representations across language behaviours? A Registered Report MEG study of language production versus perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amie Fairs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenia Dmitrieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Chanoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twelfth Meeting of the Society for the Neurobiology of Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, San Sebastián, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for simultaneous lexical and sublexical access in production and perception & roles of item variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amie Fairs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LiveMEEG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction entre durée et position dans la perception des fricatives voisées chuchotées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Meynadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Nancy, France. pp.442-450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798571v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The time-course of lexical and sub-lexical processing in language production versus perception as revealed by event-related brain potentials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amie Fairs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Annual Meeting of the Society for the Neurobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A left ear advantage for stress processing in French spoken word recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Conference of the European Society for Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Tenerife, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dataset for Studying Idiom Processing with EEG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deirdre Bolger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chotiga Pattamadilok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic and Neuro-Cognitive Resources (LiNCR), LREC 2018 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Miyazaki, Japan. pp.18-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01733794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiguïté temporaire des obstruantes voisées en parole chuchotée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Meynadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dufour Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIè Journées d’Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aix-en-Provence, France. pp.125-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour l’altérité communicative dans la formation en langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Colloque international Campus FLE / ADCUEFE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'information accentuelle est-elle représentée dans le lexique mental des locuteurs du français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dufour Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIe Journées d’Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aix-en-Provence, France. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/JEP.2018-44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final stress is not represented in the French speakers’ mental lexicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Tone and intonation TIE 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Göteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the phonological processing of two French varieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dufour Sophie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LabPhon 2018 - 16th Conference on Laboratory Phonology (LabPhon16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the French listeners' ability to use stress during spoken word recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting of the Psychonomic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Grenada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès lexical et reconnaissance du voisement en voix chuchotée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Meynadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIèmes Journées d'Etude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France. pp.19-27, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.4971.9287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319897v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How deaf are French speakers to stress?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich H. Frauenfelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Schön</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 19th Conference of the European Society for Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paphos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does a change in talker identity help listeners resolve lexical competition? Evidence from phonological priming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Dumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise et apprentissage du jugement perceptif de la sévérité d'une dysphonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Wengler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Révis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrophysiological evidence for benefits of imitation during the processing of spoken words embedded in sentential contexts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Brunellière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Lyon, France. pp.1345-1349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jugement perceptif de la sévérité d'une dysphonie : quels sont les bénéfices d'un apprentissage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bokanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Rouaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y a-t-il un impact de l'imitation sur la reconnaissance des mots parlés dans un accent régional non-natif?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Brunellière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Mons, Belgique. pp.321-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une surdité persistante au contraste /e/-/epsilon/ : le cas des méridionaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Hans Frauenfelder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études sur la parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Mons, Belgique. pp.389-392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on apprendre à évaluer perceptivement la sévérité d'une dysphonie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bokanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Rouaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Phoniatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un changement de voix affecte t-il le processus de reconnaissance des mots parlés?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Mons, Belgique. pp.193-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche linguistique pour l'évaluation perceptive des dysphonies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bokanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cavé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Aix-en-Provence, France. p 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does orthography matter in auditory word recognition ? Converging evidence from different tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Peereman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Benbousselham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th annual meeting of the Psychonomic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, United States. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do different boundary types induce subtle acoustic cues to which French listeners should be sensitive to?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Bagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Content</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Frauenfelder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Antwerp, Belgium. pp.394-397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00384900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets de compétition lors de la reconnaissance des mots parlés : Quand l'inhibition bottom-up joue un rôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Peereman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVI Journées d'Étude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France. pp.559-562</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codage lexico-sémantique : comment les mots font sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alario F.-X.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dufour Sophie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chotiga Pattamadilok</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Serge Pinto; Marc Sato. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité de neurolinguistique. Du cerveau au langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deboeck Supérieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.197-206, 2016, 9782353273393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rime priming effect in auditory word recognition: Does orthographic overlap increase the facilitation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Peereman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Hsu &amp; Z. Schutt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology of priming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova Science Publisher, pp.155-168, 2012, 978-1-62100-364-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId248"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413652v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hureaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pinto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dufour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2025.2599895" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558045v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Meynadier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Nguyen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10936-026-10225-0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332883v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mirault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grainger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cogs.70128" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332774v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000650" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319120v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Dmitrieva" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Anton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amie Fairs" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bissera Ivanova" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sein" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhaf275" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05225371v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Bellegarda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Boddaert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Knutsen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angele Brunelliere" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2024.105529" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056677v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-025-03074-x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844084v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xlm0001436" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355165v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601476v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Michelas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2024.2361742" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789786v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0034368" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626282v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Fournet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-024-02913-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485058v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Outhmane Rassili" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2024.105393" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347070v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris New" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2023.2290096" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183893v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218231196823" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538095v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2022.2102197" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025736v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0017516" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836457v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fl&#233;chard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-022-02215-9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966187v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Petrone" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonenko Arina" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538147v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218221077917" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903126v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-26584-2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141336v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xlm0000978" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619856v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2022.103578" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145380v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2021.1889569" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225295v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-021-01926-9" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317758v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof Strijkers" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/texcom/tgab040" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871237v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufour Sophie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grainger Jonathan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-020-02060-9" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097091v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie C Chanoine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morillon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894147v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bucci" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coriandre Emmanuel Vilain" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schwartz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroling.2020.100891" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292742v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cogs.12785" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922428v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Ying Chuang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0142716418000607" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413004v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994539v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2019.1573243" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724606v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Esteve-Gibert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2017.1394862" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764693v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dierdre Bolger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Massol" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip J. Holcomb" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2017.1335421" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417082v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cogs.12472" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417046v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chotiga Pattamadilok" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Hans Frauenfelder" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4962562" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460063v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431279v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Schoen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4944574" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241038v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghio" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Wengler" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pouchoulin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Revis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvoice.2014.07.006" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486074v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Alario" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485963v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2014.890204" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294774v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Robert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01244335v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Kriegel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhsina Alleesaib" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.01200" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392903v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00346" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486673v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Brunelli&#232;re" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10936-012-9212-8" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PG1CVK3W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486676v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Frauenfelder" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cogs.12015" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394223v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2012.00480" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491737v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rouaze" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bokanowski" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491746v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934931v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470210903308336" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392911v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3431102" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413206v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397477v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Peereman" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dufour" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Burt" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/PBR.16.2.363" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967746v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10936-009-9101-y" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K3DZ2QB3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454447v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727075v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/1196-1961.62.1.33" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397483v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cpl.2622" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007167v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uli Frauenfelder" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142933v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2710742" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397488v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cpl.437" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926465v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0010-0277(03)00046-5" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J8BPRX08-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926446v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03195810" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727027v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/psy.2003.29626" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727021v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Peereman" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pallier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Radeau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/psy.2002.29616" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187246v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine R&#233;gis" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herment" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05187253v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380073v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380047v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906409v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2022-74" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507770v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Chanoine" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798571v3" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798573v3" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003219v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054176v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chanoine" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054087v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399949v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399916v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848118v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2018-44" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980724v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01733794v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blache" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rauzy" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deirdre Bolger" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062859v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Sauvage" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864058v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196945v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319897v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.4971.9287" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726266v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726288v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich H. Frauenfelder" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Sch&#246;n" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498828v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dumon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614974v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana R&#233;vis" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Giovanni" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510211v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615261v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541978v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541979v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541977v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615315v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615332v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cav&#233;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397498v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Benbousselham" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384900v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bagou" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fougeron" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Content" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397493v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728102v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alario F.-X." TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782353273393-traite-de-neurolinguistique" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482480v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558045v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dufour" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Meynadier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Nguyen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10936-026-10225-0" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413652v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hureaux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pinto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2025.2599895" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601639v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Brunelli&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Boddaert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Knutsen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05225371v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Bellegarda" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angele Brunelliere" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2024.105529" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319120v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Dmitrieva" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Anton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amie Fairs" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bissera Ivanova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sein" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhaf275" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332774v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mirault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grainger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000650" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056677v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-025-03074-x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844084v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xlm0001436" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332883v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cogs.70128" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789786v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Michelas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0034368" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626282v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Fournet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-024-02913-7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485058v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Outhmane Rassili" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2024.105393" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347070v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris New" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2023.2290096" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355165v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601476v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2024.2361742" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183893v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218231196823" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538095v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2022.2102197" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836457v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fl&#233;chard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-022-02215-9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025736v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0017516" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903126v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-26584-2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538147v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218221077917" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966187v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Petrone" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonenko Arina" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141336v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xlm0000978" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619856v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2022.103578" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145380v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2021.1889569" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225295v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-021-01926-9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317758v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof Strijkers" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/texcom/tgab040" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097091v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie C Chanoine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morillon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871237v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufour Sophie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grainger Jonathan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-020-02060-9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894147v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bucci" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coriandre Emmanuel Vilain" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schwartz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroling.2020.100891" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413004v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922428v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Ying Chuang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0142716418000607" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994539v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2019.1573243" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292742v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cogs.12785" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724606v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Esteve-Gibert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2017.1394862" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417082v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cogs.12472" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764693v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dierdre Bolger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Massol" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip J. Holcomb" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2017.1335421" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417046v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chotiga Pattamadilok" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Hans Frauenfelder" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4962562" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460063v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431279v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Schoen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4944574" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241038v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghio" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Wengler" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pouchoulin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Revis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvoice.2014.07.006" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294774v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Robert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01244335v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Kriegel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhsina Alleesaib" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.01200" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486074v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Alario" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485963v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2014.890204" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486673v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10936-012-9212-8" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PG1CVK3W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486676v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Frauenfelder" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cogs.12015" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392903v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00346" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394223v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2012.00480" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491737v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rouaze" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bokanowski" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491746v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934931v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470210903308336" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392911v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3431102" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397477v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Peereman" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dufour" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Burt" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/PBR.16.2.363" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967746v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10936-009-9101-y" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K3DZ2QB3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413206v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727075v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/1196-1961.62.1.33" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454447v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397483v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cpl.2622" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007167v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uli Frauenfelder" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142933v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2710742" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397488v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cpl.437" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926465v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0010-0277(03)00046-5" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J8BPRX08-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727027v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/psy.2003.29626" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926446v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03195810" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727021v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Peereman" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pallier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Radeau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/psy.2002.29616" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05187253v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine R&#233;gis" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herment" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187246v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380047v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380073v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906409v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2022-74" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507770v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Chanoine" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003219v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798573v3" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054176v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chanoine" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054087v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798571v3" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399949v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399916v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01733794v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blache" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rauzy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deirdre Bolger" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980724v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062859v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Sauvage" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848118v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2018-44" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196945v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864058v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726266v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319897v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.4971.9287" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726288v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich H. Frauenfelder" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Sch&#246;n" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498828v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dumon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614974v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana R&#233;vis" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Giovanni" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510211v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615261v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541979v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541978v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615315v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541977v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615332v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cav&#233;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397498v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Benbousselham" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384900v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bagou" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fougeron" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Content" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397493v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728102v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alario F.-X." TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782353273393-traite-de-neurolinguistique" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482480v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>