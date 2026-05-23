--- v1 (2026-05-01)
+++ v2 (2026-05-23)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:149.41634241245px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie Dufour </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Duration and Lexicality on Voicing Identification of Whispered Fricatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Meynadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Psycholinguistic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 55 (2), pp.34. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10936-026-10225-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexical competition does not age: a spoken word recognition study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hureaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language, Cognition and Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 41 (2), pp.281-285. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23273798.2025.2599895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interacting with a speaker from a different French region: what is the impact on word recognition?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Brunellière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary Boddaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Knutsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of the Acoustical Society of America (JASA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 159, https://doi.org/10.1121/10.0042449</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural evidence for perceiving a vowel merger after a social interaction within a native language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Bellegarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary Boddaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Knutsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angele Brunelliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Brain and Language, 261, pp.105529. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bandl.2024.105529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05225371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared phonological networks in frontal and temporal cortex for language production and comprehension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenia Dmitrieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amie Fairs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bissera Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerebral Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35 (10), pp.bhaf275. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cercor/bhaf275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transposed-word effects in the auditory modality also occur with a slow speech rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grainger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 72 (3), pp.150-157. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1027/1618-3169/a000650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On lexical and sublexical contributions to transposed-phoneme priming effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grainger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Attention, Perception, and Psychophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 87 (5), pp.1367-1373. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/s13414-025-03074-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phrase frequency does not modulate transposed-word effects in the visual and auditory modalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grainger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Psychology: Learning, Memory, and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 51 (9), pp.1497-1506. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/xlm0001436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Transposed‐Phoneme Effects Observed When Listening to Sentences?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grainger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 49 (10), </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cogs.70128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the relative weight of pitch and durational cues in the perception of accentuation by French listeners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 156 (5), pp.3169-3182. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0034368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonological neighbors cooperate during spoken-sentence processing: Evidence from a nonword detection task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colas Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grainger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Attention, Perception, and Psychophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 86 (5), pp.1735-1745. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/s13414-024-02913-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the perception of stress position by French listeners: An EEG investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outhmane Rassili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 251, pp.105393. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bandl.2024.105393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency effects in the auditory grammatical decision task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris New</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grainger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language, Cognition and Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39 (3), pp.341-350. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23273798.2023.2290096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rime priming effects in spoken word recognition Are they really due to the rime?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grainger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental psychology.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 70 (6), pp.336-343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does a mismatch on the accentual pattern of French words affect the magnitude of the repetition priming effect? An ERP investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language, Cognition and Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39 (6), pp.705-712. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23273798.2024.2361742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When phonological neighbors cooperate during spoken sentence processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grainger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 77, pp.1390-1398. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17470218231196823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When facilitation becomes inhibition: effects of modality and lexicality on transposed-phoneme priming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grainger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language, Cognition and Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38 (2), pp.147-156. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23273798.2022.2102197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of consonant-vowel status on transposed-phoneme priming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fléchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grainger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (3), pp.1053-1064. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/s13423-022-02215-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does accentual variation in the pronunciation of French words influence their recognition? It depends on the ear of presentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outhmane Rassili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JASA Express Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (3), pp.035204. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0017516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04025736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transposed-word effects in speeded grammatical decisions to sequences of spoken words</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grainger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, pp.22035. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-26584-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonological abstraction before lexical access: New evidence from rime priming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fléchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 75 (12), pp.2211-2218. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17470218221077917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does emotional prosody affect word recognition in French?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonenko Arina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Speech Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When you hear /baksɛt/ do you think /baskɛt/? Evidence for transposed-phoneme effect with multisyllabic words.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grainger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Psychology: Learning, Memory, and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 48, pp.98-107. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/xlm0000978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the locus of transposed-phoneme effects using cross-modal priming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grainger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Psychologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 226, pp.103578. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actpsy.2022.103578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When native contrasts are perceived as non-native: the role of the ear of presentation in the discrimination of accentual contrasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (2), pp.187-198. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/20445911.2021.1889569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do you want /ʃoloka/ on a /bistɔk/? On the scope of transposed-phoneme effects with non-adjacent phonemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grainger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28, pp.1668-1678. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/s13423-021-01926-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Same Ultra-Rapid Parallel Brain Dynamics Underpin the Production and Perception of Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amie Fairs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerebral Cortex Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (3), </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/texcom/tgab040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03317758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the brain recruit the same word representations across language production and perception? A registered report MEG study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amie Fairs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenia Dmitrieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie C Chanoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of word frequency on the transposed-phoneme priming effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dufour Sophie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grainger Jonathan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Attention, Perception, and Psychophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 82, pp.2785-2792. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/s13414-020-02060-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping vowel sounds onto phonemic categories in two regional varieties of French: An ERP study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurolinguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 54, pp.100891. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jneuroling.2020.100891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Prosodic Variants Stored in the French Mental Lexicon?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 66 (6), pp.393-401</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The processing of dialectal variants: Further insight from French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Ying Chuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Psycholinguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 40, pp.351-372. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0142716418000607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporary ambiguity in whispered word recognition: a semantic priming study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Meynadier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31 (2), pp.157-174. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/20445911.2019.1573243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phoneme‐Order Encoding During Spoken Word Recognition: A Priming Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grainger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 43 (10), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cogs.12785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On French listeners’ ability to use stress during spoken word processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Esteve-Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (2), pp.198 - 206. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/20445911.2017.1394862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does talker-speciﬁc information inﬂuence lexical competition? Evidence from phonological priming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41 (8), pp.2221-2233. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cogs.12472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the locus of talker-specificity effects in spoken word recognition: an ERP study with dichotic priming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dierdre Bolger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillip J. Holcomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grainger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language, Cognition and Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (10), pp.1273-1289. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23273798.2017.1335421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does orthographic training on a phonemic contrast absent in the listener's dialect influence word recognition?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chotiga Pattamadilok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Hans Frauenfelder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 140 (3), pp.1871-1877. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4962562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibitory phonetic priming: Where does the effect come from?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Hans Frauenfelder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.180-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How deaf are French speakers to stress?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Hans Frauenfelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Schoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 139 (3), pp.1333-1342. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4944574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual Evaluation of Dysphonic Voices: Can a Training Protocol Lead to the Development of Perceptual Categories?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Wengler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Revis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Voice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (3), pp.304-311. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvoice.2014.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions expérimentales à l'élaboration d'un protocole robuste d'évaluation perceptive des troubles de la voix et de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Revis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue PAROLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.85-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The perception of the French /s/-/S/ contrast in early Creole-French bilinguals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibylle Kriegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhsina Alleesaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (1200), </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2014.01200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychologie cognitive du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Alario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chotiga Pattamadilok</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre des Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46, pp.9-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access to talker-specific representations is dependent on word frequency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (3), pp.256-262. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/20445911.2014.890204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To what extent do we hear phonemic contrasts in a non-native regional variety? Tracking the dynamics of perceptual processing with EEG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Brunellière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Psycholinguistic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 42 (2), pp.161-173. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10936-012-9212-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking the time course of word frequency effects in auditory word recognition with event-related potentials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Brunellière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Frauenfelder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (3), pp.489-507. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cogs.12015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How much imitation is there in a shadowing task?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2013.00346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Imitation Facilitate Word Recognition in a Non-Native Regional Accent?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Brunellière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2012.00480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point et évaluation d'un protocole d'apprentissage de jugement perceptif de la sévérité de dysphonies sur de la parole naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Rouaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bokanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Laryngologie Otologie Rhinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 132 (1), pp.19-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional differences in the listener's phonemic inventory affect semantic processing: A mismatch negativity (MMN) study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Brunellière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 117, pp.45-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonological neighbourhood effects in French spoken-word recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dufour Sophie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Frauenfelder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 63 (2), pp.226 - 238. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17470210903308336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does training on a phonemic contrast absent in the listener's dialect influence word recognition?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Hans Frauenfelder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 128 (1), pp.EL43-EL48. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.3431102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orthographic Influences in Spoken-Word Recognition: The Consistency effect in Semantic and Gender-Categorization Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Peereman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. S. Burt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16, pp.363-368. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/PBR.16.2.363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition effects in phonological priming: the role of mismatch position between primes and targets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Peereman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Psycholinguistic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 38 (5), pp.475-90. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10936-009-9101-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral and electrophysiological evidence for the impact of regional variation on phoneme perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Brunellière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Hans Frauenfelder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 111, pp.390-396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonological priming in auditory word recognition: When both controlled and automatic processes are responsible for the effects.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Experimental Psychology / Revue canadienne de psychologie expérimentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 62 (1), pp.33-41. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/1196-1961.62.1.33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'influence de la langue maternelle sur les capacités de l'auditeur dans la perception de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux interdisciplinaires du Laboratoire Parole et Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27, pp.38-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibitory priming in auditory word recognition: Is it really the product of response biases?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Frauenfelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Peereman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Psychology Letters/Behaviour, Brain and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (22), </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cpl.2622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’activation et la sélection lexicales lors de la reconnaissance des mots parlés : modèles théoriques et données expérimentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uli Frauenfelder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année psychologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 107 (01), pp.87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The perception of phonemic contrasts in a non-native dialect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Frauenfelder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 121 (4), pp.EL131-EL136. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.2710742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonological priming in auditory word recognition : Initial overlap facilitation effect varies as a function of target word frequency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Peereman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Psychology Letters/Behaviour, Brain and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 14 (3), </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cpl.437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibitory priming effects in auditory word recognition: when the target’s competitors conﬂict with the prime word</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dufour Sophie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Peereman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 88 (3), pp.B33-B44. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0010-0277(03)00046-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un correctif aux notations phonétiques de la base de données Lexique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Peereman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année psychologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 103 (1), pp.103 - 108. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/psy.2003.29626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexical competition in phonological priming: Assessing the role of phonological match and mismatch lengths between primes and targets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Peereman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memory and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 8 (31), pp.1271-1283. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/BF03195810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VoCoLex : une base de données lexicales sur les similarités phonologiques entre les mots français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Peereman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Radeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année psychologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 102 (4), pp.725 - 745. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/psy.2002.29616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the difficulties of French speakers to perceive the English falling-rising contour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Régis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Herment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phonologie de l’anglais contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05187253v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How French listeners perceive English intonation? The case of the fall-rise contour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Régis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Herment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Phonetcics and Phonology in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Palma, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To what extent do French listeners perceive differences in accent location within words? An EEG investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outhmane Rassili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does a mismatch on accentual cues affect the magnitude of the short-term repetition priming effect? an ERP investigation in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the European Society for Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gradiency vs. categoricity: How French speakers perceive accentual information in their native language?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Lisbonne, Portugal. pp.362-366, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2022-74⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the brain recruit the same word representations across language behaviours? A Registered Report MEG study of language production versus perception.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amie Fairs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenia Dmitrieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Chanoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMLaP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does French listeners’ ability to use accentual information at the word level depend on the ear of presentation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l’oreille de présentation affecte-t-elle la capacité des francophones à discriminer des contrastes accentuels natifs et non-natifs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.463-471</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798573v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the brain recruit the same word representations across language behaviours? A Registered Report MEG study of language production versus perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amie Fairs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenia Dmitrieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Chanoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twelfth Meeting of the Society for the Neurobiology of Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, San Sebastián, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for simultaneous lexical and sublexical access in production and perception & roles of item variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amie Fairs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LiveMEEG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction entre durée et position dans la perception des fricatives voisées chuchotées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Meynadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Nancy, France. pp.442-450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798571v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The time-course of lexical and sub-lexical processing in language production versus perception as revealed by event-related brain potentials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amie Fairs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Annual Meeting of the Society for the Neurobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A left ear advantage for stress processing in French spoken word recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Conference of the European Society for Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Tenerife, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dataset for Studying Idiom Processing with EEG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deirdre Bolger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chotiga Pattamadilok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic and Neuro-Cognitive Resources (LiNCR), LREC 2018 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Miyazaki, Japan. pp.18-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01733794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiguïté temporaire des obstruantes voisées en parole chuchotée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Meynadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dufour Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIè Journées d’Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aix-en-Provence, France. pp.125-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour l’altérité communicative dans la formation en langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Colloque international Campus FLE / ADCUEFE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'information accentuelle est-elle représentée dans le lexique mental des locuteurs du français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dufour Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIe Journées d’Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aix-en-Provence, France. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/JEP.2018-44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final stress is not represented in the French speakers’ mental lexicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Tone and intonation TIE 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Göteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the phonological processing of two French varieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dufour Sophie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LabPhon 2018 - 16th Conference on Laboratory Phonology (LabPhon16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the French listeners' ability to use stress during spoken word recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting of the Psychonomic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Grenada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès lexical et reconnaissance du voisement en voix chuchotée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Meynadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIèmes Journées d'Etude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France. pp.19-27, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.4971.9287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319897v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How deaf are French speakers to stress?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich H. Frauenfelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Schön</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 19th Conference of the European Society for Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paphos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does a change in talker identity help listeners resolve lexical competition? Evidence from phonological priming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Dumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise et apprentissage du jugement perceptif de la sévérité d'une dysphonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Wengler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Révis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrophysiological evidence for benefits of imitation during the processing of spoken words embedded in sentential contexts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Brunellière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Lyon, France. pp.1345-1349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jugement perceptif de la sévérité d'une dysphonie : quels sont les bénéfices d'un apprentissage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bokanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Rouaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y a-t-il un impact de l'imitation sur la reconnaissance des mots parlés dans un accent régional non-natif?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Brunellière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Mons, Belgique. pp.321-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une surdité persistante au contraste /e/-/epsilon/ : le cas des méridionaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Hans Frauenfelder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études sur la parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Mons, Belgique. pp.389-392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on apprendre à évaluer perceptivement la sévérité d'une dysphonie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bokanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Rouaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Phoniatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un changement de voix affecte t-il le processus de reconnaissance des mots parlés?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Mons, Belgique. pp.193-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche linguistique pour l'évaluation perceptive des dysphonies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bokanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cavé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Aix-en-Provence, France. p 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does orthography matter in auditory word recognition ? Converging evidence from different tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Peereman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Benbousselham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th annual meeting of the Psychonomic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, United States. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do different boundary types induce subtle acoustic cues to which French listeners should be sensitive to?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Bagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Content</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Frauenfelder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Antwerp, Belgium. pp.394-397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00384900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets de compétition lors de la reconnaissance des mots parlés : Quand l'inhibition bottom-up joue un rôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Peereman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVI Journées d'Étude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France. pp.559-562</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codage lexico-sémantique : comment les mots font sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alario F.-X.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dufour Sophie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chotiga Pattamadilok</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Serge Pinto; Marc Sato. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité de neurolinguistique. Du cerveau au langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deboeck Supérieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.197-206, 2016, 9782353273393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rime priming effect in auditory word recognition: Does orthographic overlap increase the facilitation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Peereman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Hsu &amp; Z. Schutt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology of priming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova Science Publisher, pp.155-168, 2012, 978-1-62100-364-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId248"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:149.41634241245px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie Dufour </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Duration and Lexicality on Voicing Identification of Whispered Fricatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Meynadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Psycholinguistic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 55 (2), pp.34. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10936-026-10225-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexical competition does not age: a spoken word recognition study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hureaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language, Cognition and Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 41 (2), pp.281-285. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23273798.2025.2599895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interacting with a speaker from a different French region: what is the impact on word recognition?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Brunellière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary Boddaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Knutsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of the Acoustical Society of America (JASA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 159, https://doi.org/10.1121/10.0042449</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transposed-word effects in the auditory modality also occur with a slow speech rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grainger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 72 (3), pp.150-157. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1027/1618-3169/a000650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared phonological networks in frontal and temporal cortex for language production and comprehension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenia Dmitrieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amie Fairs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bissera Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerebral Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35 (10), pp.bhaf275. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cercor/bhaf275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural evidence for perceiving a vowel merger after a social interaction within a native language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Bellegarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary Boddaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Knutsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angele Brunelliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Brain and Language, 261, pp.105529. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bandl.2024.105529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05225371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On lexical and sublexical contributions to transposed-phoneme priming effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grainger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Attention, Perception, and Psychophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 87 (5), pp.1367-1373. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/s13414-025-03074-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phrase frequency does not modulate transposed-word effects in the visual and auditory modalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grainger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Psychology: Learning, Memory, and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 51 (9), pp.1497-1506. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/xlm0001436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Transposed‐Phoneme Effects Observed When Listening to Sentences?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grainger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 49 (10), </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cogs.70128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does a mismatch on the accentual pattern of French words affect the magnitude of the repetition priming effect? An ERP investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language, Cognition and Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39 (6), pp.705-712. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23273798.2024.2361742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rime priming effects in spoken word recognition Are they really due to the rime?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grainger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental psychology.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 70 (6), pp.336-343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the relative weight of pitch and durational cues in the perception of accentuation by French listeners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 156 (5), pp.3169-3182. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0034368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the perception of stress position by French listeners: An EEG investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outhmane Rassili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 251, pp.105393. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bandl.2024.105393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency effects in the auditory grammatical decision task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris New</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grainger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language, Cognition and Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39 (3), pp.341-350. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23273798.2023.2290096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonological neighbors cooperate during spoken-sentence processing: Evidence from a nonword detection task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colas Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grainger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Attention, Perception, and Psychophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 86 (5), pp.1735-1745. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/s13414-024-02913-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When phonological neighbors cooperate during spoken sentence processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grainger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 77, pp.1390-1398. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17470218231196823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When facilitation becomes inhibition: effects of modality and lexicality on transposed-phoneme priming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grainger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language, Cognition and Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38 (2), pp.147-156. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23273798.2022.2102197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of consonant-vowel status on transposed-phoneme priming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fléchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grainger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (3), pp.1053-1064. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/s13423-022-02215-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does accentual variation in the pronunciation of French words influence their recognition? It depends on the ear of presentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outhmane Rassili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JASA Express Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (3), pp.035204. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0017516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04025736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transposed-word effects in speeded grammatical decisions to sequences of spoken words</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grainger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, pp.22035. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-26584-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonological abstraction before lexical access: New evidence from rime priming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fléchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 75 (12), pp.2211-2218. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17470218221077917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does emotional prosody affect word recognition in French?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonenko Arina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Speech Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When you hear /baksɛt/ do you think /baskɛt/? Evidence for transposed-phoneme effect with multisyllabic words.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grainger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Psychology: Learning, Memory, and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 48, pp.98-107. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/xlm0000978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the locus of transposed-phoneme effects using cross-modal priming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grainger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Psychologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 226, pp.103578. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actpsy.2022.103578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When native contrasts are perceived as non-native: the role of the ear of presentation in the discrimination of accentual contrasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (2), pp.187-198. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/20445911.2021.1889569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do you want /ʃoloka/ on a /bistɔk/? On the scope of transposed-phoneme effects with non-adjacent phonemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grainger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28, pp.1668-1678. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/s13423-021-01926-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Same Ultra-Rapid Parallel Brain Dynamics Underpin the Production and Perception of Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amie Fairs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerebral Cortex Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (3), </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/texcom/tgab040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03317758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of word frequency on the transposed-phoneme priming effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dufour Sophie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grainger Jonathan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Attention, Perception, and Psychophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 82, pp.2785-2792. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/s13414-020-02060-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the brain recruit the same word representations across language production and perception? A registered report MEG study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amie Fairs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenia Dmitrieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie C Chanoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping vowel sounds onto phonemic categories in two regional varieties of French: An ERP study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurolinguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 54, pp.100891. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jneuroling.2020.100891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Prosodic Variants Stored in the French Mental Lexicon?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 66 (6), pp.393-401</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The processing of dialectal variants: Further insight from French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Ying Chuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Psycholinguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 40, pp.351-372. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0142716418000607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporary ambiguity in whispered word recognition: a semantic priming study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Meynadier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31 (2), pp.157-174. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/20445911.2019.1573243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phoneme‐Order Encoding During Spoken Word Recognition: A Priming Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grainger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 43 (10), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cogs.12785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On French listeners’ ability to use stress during spoken word processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Esteve-Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (2), pp.198 - 206. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/20445911.2017.1394862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does talker-speciﬁc information inﬂuence lexical competition? Evidence from phonological priming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41 (8), pp.2221-2233. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cogs.12472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the locus of talker-specificity effects in spoken word recognition: an ERP study with dichotic priming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dierdre Bolger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillip J. Holcomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grainger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language, Cognition and Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (10), pp.1273-1289. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23273798.2017.1335421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does orthographic training on a phonemic contrast absent in the listener's dialect influence word recognition?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chotiga Pattamadilok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Hans Frauenfelder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 140 (3), pp.1871-1877. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4962562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibitory phonetic priming: Where does the effect come from?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Hans Frauenfelder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.180-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How deaf are French speakers to stress?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Hans Frauenfelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Schoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 139 (3), pp.1333-1342. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4944574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual Evaluation of Dysphonic Voices: Can a Training Protocol Lead to the Development of Perceptual Categories?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Wengler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Revis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Voice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (3), pp.304-311. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvoice.2014.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions expérimentales à l'élaboration d'un protocole robuste d'évaluation perceptive des troubles de la voix et de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Revis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue PAROLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.85-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The perception of the French /s/-/S/ contrast in early Creole-French bilinguals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibylle Kriegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhsina Alleesaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (1200), </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2014.01200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access to talker-specific representations is dependent on word frequency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (3), pp.256-262. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/20445911.2014.890204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychologie cognitive du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Alario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chotiga Pattamadilok</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre des Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46, pp.9-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To what extent do we hear phonemic contrasts in a non-native regional variety? Tracking the dynamics of perceptual processing with EEG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Brunellière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Psycholinguistic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 42 (2), pp.161-173. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10936-012-9212-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking the time course of word frequency effects in auditory word recognition with event-related potentials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Brunellière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Frauenfelder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (3), pp.489-507. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cogs.12015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How much imitation is there in a shadowing task?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2013.00346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Imitation Facilitate Word Recognition in a Non-Native Regional Accent?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Brunellière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2012.00480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point et évaluation d'un protocole d'apprentissage de jugement perceptif de la sévérité de dysphonies sur de la parole naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Rouaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bokanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Laryngologie Otologie Rhinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 132 (1), pp.19-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional differences in the listener's phonemic inventory affect semantic processing: A mismatch negativity (MMN) study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Brunellière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 117, pp.45-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonological neighbourhood effects in French spoken-word recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dufour Sophie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Frauenfelder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 63 (2), pp.226 - 238. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17470210903308336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does training on a phonemic contrast absent in the listener's dialect influence word recognition?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Hans Frauenfelder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 128 (1), pp.EL43-EL48. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.3431102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral and electrophysiological evidence for the impact of regional variation on phoneme perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Brunellière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Hans Frauenfelder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 111, pp.390-396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orthographic Influences in Spoken-Word Recognition: The Consistency effect in Semantic and Gender-Categorization Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Peereman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. S. Burt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16, pp.363-368. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/PBR.16.2.363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition effects in phonological priming: the role of mismatch position between primes and targets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Peereman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Psycholinguistic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 38 (5), pp.475-90. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10936-009-9101-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'influence de la langue maternelle sur les capacités de l'auditeur dans la perception de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux interdisciplinaires du Laboratoire Parole et Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27, pp.38-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonological priming in auditory word recognition: When both controlled and automatic processes are responsible for the effects.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Experimental Psychology / Revue canadienne de psychologie expérimentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 62 (1), pp.33-41. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/1196-1961.62.1.33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibitory priming in auditory word recognition: Is it really the product of response biases?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Frauenfelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Peereman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Psychology Letters/Behaviour, Brain and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (22), </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cpl.2622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’activation et la sélection lexicales lors de la reconnaissance des mots parlés : modèles théoriques et données expérimentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uli Frauenfelder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année psychologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 107 (01), pp.87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The perception of phonemic contrasts in a non-native dialect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Frauenfelder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 121 (4), pp.EL131-EL136. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.2710742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonological priming in auditory word recognition : Initial overlap facilitation effect varies as a function of target word frequency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Peereman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Psychology Letters/Behaviour, Brain and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 14 (3), </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cpl.437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibitory priming effects in auditory word recognition: when the target’s competitors conﬂict with the prime word</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dufour Sophie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Peereman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 88 (3), pp.B33-B44. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0010-0277(03)00046-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexical competition in phonological priming: Assessing the role of phonological match and mismatch lengths between primes and targets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Peereman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memory and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 8 (31), pp.1271-1283. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/BF03195810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un correctif aux notations phonétiques de la base de données Lexique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Peereman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année psychologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 103 (1), pp.103 - 108. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/psy.2003.29626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VoCoLex : une base de données lexicales sur les similarités phonologiques entre les mots français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Peereman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Radeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année psychologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 102 (4), pp.725 - 745. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/psy.2002.29616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the difficulties of French speakers to perceive the English falling-rising contour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Régis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Herment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phonologie de l’anglais contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05187253v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How French listeners perceive English intonation? The case of the fall-rise contour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Régis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Herment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Phonetcics and Phonology in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Palma, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To what extent do French listeners perceive differences in accent location within words? An EEG investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outhmane Rassili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does a mismatch on accentual cues affect the magnitude of the short-term repetition priming effect? an ERP investigation in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the European Society for Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gradiency vs. categoricity: How French speakers perceive accentual information in their native language?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Lisbonne, Portugal. pp.362-366, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2022-74⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the brain recruit the same word representations across language behaviours? A Registered Report MEG study of language production versus perception.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amie Fairs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenia Dmitrieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Chanoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMLaP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l’oreille de présentation affecte-t-elle la capacité des francophones à discriminer des contrastes accentuels natifs et non-natifs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.463-471</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798573v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does French listeners’ ability to use accentual information at the word level depend on the ear of presentation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the brain recruit the same word representations across language behaviours? A Registered Report MEG study of language production versus perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amie Fairs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenia Dmitrieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Chanoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twelfth Meeting of the Society for the Neurobiology of Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, San Sebastián, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for simultaneous lexical and sublexical access in production and perception & roles of item variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amie Fairs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LiveMEEG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction entre durée et position dans la perception des fricatives voisées chuchotées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Meynadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Nancy, France. pp.442-450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798571v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The time-course of lexical and sub-lexical processing in language production versus perception as revealed by event-related brain potentials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amie Fairs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Annual Meeting of the Society for the Neurobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A left ear advantage for stress processing in French spoken word recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Conference of the European Society for Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Tenerife, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dataset for Studying Idiom Processing with EEG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deirdre Bolger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chotiga Pattamadilok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic and Neuro-Cognitive Resources (LiNCR), LREC 2018 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Miyazaki, Japan. pp.18-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01733794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiguïté temporaire des obstruantes voisées en parole chuchotée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Meynadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dufour Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIè Journées d’Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aix-en-Provence, France. pp.125-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour l’altérité communicative dans la formation en langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Colloque international Campus FLE / ADCUEFE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'information accentuelle est-elle représentée dans le lexique mental des locuteurs du français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dufour Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIe Journées d’Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aix-en-Provence, France. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/JEP.2018-44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the phonological processing of two French varieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dufour Sophie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LabPhon 2018 - 16th Conference on Laboratory Phonology (LabPhon16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final stress is not represented in the French speakers’ mental lexicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Tone and intonation TIE 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Göteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the French listeners' ability to use stress during spoken word recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting of the Psychonomic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Grenada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès lexical et reconnaissance du voisement en voix chuchotée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Meynadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIèmes Journées d'Etude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France. pp.19-27, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.4971.9287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319897v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How deaf are French speakers to stress?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich H. Frauenfelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Schön</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 19th Conference of the European Society for Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paphos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does a change in talker identity help listeners resolve lexical competition? Evidence from phonological priming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Dumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise et apprentissage du jugement perceptif de la sévérité d'une dysphonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Wengler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Révis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrophysiological evidence for benefits of imitation during the processing of spoken words embedded in sentential contexts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Brunellière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Lyon, France. pp.1345-1349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jugement perceptif de la sévérité d'une dysphonie : quels sont les bénéfices d'un apprentissage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bokanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Rouaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y a-t-il un impact de l'imitation sur la reconnaissance des mots parlés dans un accent régional non-natif?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Brunellière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Mons, Belgique. pp.321-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une surdité persistante au contraste /e/-/epsilon/ : le cas des méridionaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Hans Frauenfelder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études sur la parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Mons, Belgique. pp.389-392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un changement de voix affecte t-il le processus de reconnaissance des mots parlés?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Mons, Belgique. pp.193-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on apprendre à évaluer perceptivement la sévérité d'une dysphonie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bokanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Rouaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Phoniatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche linguistique pour l'évaluation perceptive des dysphonies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bokanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cavé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Aix-en-Provence, France. p 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does orthography matter in auditory word recognition ? Converging evidence from different tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Peereman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Benbousselham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th annual meeting of the Psychonomic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, United States. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do different boundary types induce subtle acoustic cues to which French listeners should be sensitive to?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Bagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Content</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Frauenfelder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Antwerp, Belgium. pp.394-397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00384900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets de compétition lors de la reconnaissance des mots parlés : Quand l'inhibition bottom-up joue un rôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Peereman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVI Journées d'Étude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France. pp.559-562</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codage lexico-sémantique : comment les mots font sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alario F.-X.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dufour Sophie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chotiga Pattamadilok</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Serge Pinto; Marc Sato. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité de neurolinguistique. Du cerveau au langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deboeck Supérieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.197-206, 2016, 9782353273393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rime priming effect in auditory word recognition: Does orthographic overlap increase the facilitation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Peereman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Hsu &amp; Z. Schutt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology of priming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova Science Publisher, pp.155-168, 2012, 978-1-62100-364-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId248"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558045v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dufour" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Meynadier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Nguyen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10936-026-10225-0" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413652v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hureaux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pinto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2025.2599895" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601639v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Brunelli&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Boddaert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Knutsen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05225371v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Bellegarda" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angele Brunelliere" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2024.105529" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319120v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Dmitrieva" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Anton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amie Fairs" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bissera Ivanova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sein" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhaf275" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332774v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mirault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grainger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000650" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056677v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-025-03074-x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844084v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xlm0001436" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332883v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cogs.70128" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789786v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Michelas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0034368" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626282v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Fournet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-024-02913-7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485058v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Outhmane Rassili" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2024.105393" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347070v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris New" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2023.2290096" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355165v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601476v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2024.2361742" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183893v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218231196823" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538095v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2022.2102197" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836457v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fl&#233;chard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-022-02215-9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025736v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0017516" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903126v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-26584-2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538147v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218221077917" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966187v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Petrone" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonenko Arina" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141336v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xlm0000978" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619856v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2022.103578" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145380v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2021.1889569" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225295v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-021-01926-9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317758v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof Strijkers" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/texcom/tgab040" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097091v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie C Chanoine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morillon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871237v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufour Sophie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grainger Jonathan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-020-02060-9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894147v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bucci" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coriandre Emmanuel Vilain" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schwartz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroling.2020.100891" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413004v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922428v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Ying Chuang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0142716418000607" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994539v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2019.1573243" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292742v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cogs.12785" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724606v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Esteve-Gibert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2017.1394862" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417082v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cogs.12472" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764693v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dierdre Bolger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Massol" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip J. Holcomb" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2017.1335421" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417046v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chotiga Pattamadilok" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Hans Frauenfelder" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4962562" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460063v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431279v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Schoen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4944574" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241038v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghio" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Wengler" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pouchoulin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Revis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvoice.2014.07.006" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294774v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Robert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01244335v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Kriegel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhsina Alleesaib" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.01200" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486074v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Alario" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485963v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2014.890204" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486673v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10936-012-9212-8" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PG1CVK3W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486676v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Frauenfelder" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cogs.12015" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392903v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00346" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394223v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2012.00480" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491737v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rouaze" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bokanowski" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491746v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934931v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470210903308336" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392911v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3431102" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397477v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Peereman" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dufour" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Burt" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/PBR.16.2.363" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967746v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10936-009-9101-y" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K3DZ2QB3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413206v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727075v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/1196-1961.62.1.33" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454447v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397483v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cpl.2622" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007167v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uli Frauenfelder" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142933v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2710742" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397488v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cpl.437" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926465v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0010-0277(03)00046-5" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J8BPRX08-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727027v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/psy.2003.29626" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926446v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03195810" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727021v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Peereman" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pallier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Radeau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/psy.2002.29616" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05187253v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine R&#233;gis" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herment" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187246v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380047v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380073v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906409v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2022-74" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507770v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Chanoine" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003219v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798573v3" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054176v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chanoine" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054087v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798571v3" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399949v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399916v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01733794v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blache" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rauzy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deirdre Bolger" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980724v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062859v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Sauvage" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848118v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2018-44" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196945v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864058v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726266v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319897v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.4971.9287" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726288v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich H. Frauenfelder" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Sch&#246;n" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498828v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dumon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614974v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana R&#233;vis" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Giovanni" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510211v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615261v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541979v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541978v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615315v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541977v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615332v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cav&#233;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397498v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Benbousselham" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384900v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bagou" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fougeron" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Content" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397493v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728102v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alario F.-X." TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782353273393-traite-de-neurolinguistique" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482480v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558045v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dufour" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Meynadier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Nguyen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10936-026-10225-0" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413652v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hureaux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pinto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2025.2599895" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601639v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Brunelli&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Boddaert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Knutsen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332774v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mirault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grainger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000650" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319120v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Dmitrieva" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Anton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amie Fairs" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bissera Ivanova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sein" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhaf275" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05225371v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Bellegarda" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angele Brunelliere" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2024.105529" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056677v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-025-03074-x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844084v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xlm0001436" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332883v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cogs.70128" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601476v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Michelas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2024.2361742" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355165v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789786v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0034368" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485058v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Outhmane Rassili" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2024.105393" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347070v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris New" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2023.2290096" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626282v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Fournet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-024-02913-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183893v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218231196823" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538095v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2022.2102197" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836457v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fl&#233;chard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-022-02215-9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025736v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0017516" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903126v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-26584-2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538147v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218221077917" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966187v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Petrone" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonenko Arina" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141336v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xlm0000978" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619856v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2022.103578" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145380v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2021.1889569" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225295v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-021-01926-9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317758v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof Strijkers" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/texcom/tgab040" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871237v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufour Sophie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grainger Jonathan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-020-02060-9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097091v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie C Chanoine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morillon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894147v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bucci" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coriandre Emmanuel Vilain" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schwartz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroling.2020.100891" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413004v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922428v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Ying Chuang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0142716418000607" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994539v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2019.1573243" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292742v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cogs.12785" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724606v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Esteve-Gibert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2017.1394862" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417082v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cogs.12472" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764693v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dierdre Bolger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Massol" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip J. Holcomb" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2017.1335421" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417046v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chotiga Pattamadilok" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Hans Frauenfelder" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4962562" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460063v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431279v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Schoen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4944574" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241038v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghio" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Wengler" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pouchoulin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Revis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvoice.2014.07.006" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294774v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Robert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01244335v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Kriegel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhsina Alleesaib" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.01200" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485963v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2014.890204" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486074v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Alario" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486673v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10936-012-9212-8" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PG1CVK3W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486676v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Frauenfelder" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cogs.12015" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392903v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00346" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394223v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2012.00480" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491737v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rouaze" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bokanowski" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491746v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934931v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470210903308336" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392911v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3431102" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413206v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397477v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Peereman" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dufour" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Burt" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/PBR.16.2.363" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967746v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10936-009-9101-y" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K3DZ2QB3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454447v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727075v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/1196-1961.62.1.33" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397483v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cpl.2622" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007167v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uli Frauenfelder" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142933v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2710742" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397488v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cpl.437" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926465v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0010-0277(03)00046-5" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J8BPRX08-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926446v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03195810" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727027v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/psy.2003.29626" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727021v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Peereman" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pallier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Radeau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/psy.2002.29616" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05187253v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine R&#233;gis" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herment" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187246v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380047v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380073v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906409v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2022-74" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507770v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Chanoine" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798573v3" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003219v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054176v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chanoine" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054087v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798571v3" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399949v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399916v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01733794v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blache" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rauzy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deirdre Bolger" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980724v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062859v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Sauvage" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848118v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2018-44" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864058v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196945v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726266v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319897v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.4971.9287" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726288v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich H. Frauenfelder" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Sch&#246;n" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498828v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dumon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614974v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana R&#233;vis" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Giovanni" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510211v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615261v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541979v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541978v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541977v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615315v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615332v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cav&#233;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397498v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Benbousselham" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384900v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bagou" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fougeron" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Content" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397493v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728102v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alario F.-X." TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782353273393-traite-de-neurolinguistique" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482480v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>