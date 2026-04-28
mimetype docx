--- v0 (2026-03-31)
+++ v1 (2026-04-28)
@@ -321,291 +321,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04129544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequences of the constitutive NOX2 activity in living cells: Cytosol acidification, apoptosis, and localized lipid peroxidation</w:t>
+                <w:t xml:space="preserve">Accumulation of Cytochrome b558 at the Plasma Membrane: Hallmark of Oxidative Stress in Phagocytic Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hana Valenta</w:t>
+                <w:t xml:space="preserve">Stephenson Owusu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dupre-Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouna Abdesselem</w:t>
+                <w:t xml:space="preserve">Tania Bizouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tania Bizouarn</w:t>
+                <w:t xml:space="preserve">Chantal Houee Levin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Baciou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 1869 (9), pp.119276. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (2), pp.767. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbamcr.2022.119276⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms23020767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03858717v1</w:t>
+                <w:t xml:space="preserve">hal-03781870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accumulation of Cytochrome b558 at the Plasma Membrane: Hallmark of Oxidative Stress in Phagocytic Cells</w:t>
+                <w:t xml:space="preserve">Consequences of the constitutive NOX2 activity in living cells: Cytosol acidification, apoptosis, and localized lipid peroxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephenson Owusu</w:t>
+                <w:t xml:space="preserve">Hana Valenta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dupre-Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Abdesselem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Bizouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Baciou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 23 (2), pp.767. </w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1869 (9), pp.119276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms23020767⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbamcr.2022.119276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03781870v1</w:t>
+                <w:t xml:space="preserve">hal-03858717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinct timing of neutrophil spreading and stiffening during phagocytosis</w:t>
               </w:r>
@@ -3035,51 +3035,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The NADPH Oxidase and the Phagosome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hana Valenta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Erard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3395,51 +3395,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5D6C0FB9"/>
+    <w:nsid w:val="003561BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3626,51 +3626,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-dupre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6405-3748" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-8607-2013" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129544v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Al Abyad" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Serfaty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Arbault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Baciou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2023.184180" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858717v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Valenta" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupre-Crochet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Abdesselem" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Bizouarn" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2022.119276" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781870v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephenson Owusu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Houee Levin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23020767" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243740v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Zak" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Hudik" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avin Babataheri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul I Barakat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2022.03.021" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430101v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Paclet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Laurans" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupr&#233;-Crochet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2022.945749" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03375058v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Violeta Merino-Cort&#233;s" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Sadoun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Mustapha" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2021.02.042" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319583v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephenson B Owusu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line F&#233;rard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C D K Addison" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2020.12.233" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928180v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhimin Song" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Bars" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Roux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham My-Chan Dang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2020.114088" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102327v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Joly" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lecart" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Roos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Verkuijlen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2020.608600" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04075014v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Erard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver N&#252;sse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9424-3_18" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02020673v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia S Ziegler" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Bouchab" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tramier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Durand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fieschi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA118.006864" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970118v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Miesch" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irma Segoviano Vilchis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupr&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20183406028" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129870v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00140.2017" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391816v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Min Song" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Bouchab" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1189/jlb.1A0716-305R" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561116v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nault" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2016.6747" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561178v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1189/jlb.1012544" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555264v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Faure" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Sulpice" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Delattre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lavielle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Prigent" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.201300010" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561186v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Tlili" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Baudin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Piolot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1189/jlb.1210701" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561191v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bourge" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2010.06.016" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M1RPN406-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561194v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihoko Kajita" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hogan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Harris" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobue Itasaki" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.057976" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561196v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Norman" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Zimmermann" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb1853" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-F5BZ42P2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00275884v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Figueroa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma C. Ferber" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Uli Bialucha" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.01590-06" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934890v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-40406-2_9" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130660v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Zielger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Merola" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-dupre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6405-3748" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-8607-2013" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129544v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Al Abyad" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Serfaty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Arbault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Baciou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2023.184180" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781870v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephenson Owusu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupre-Crochet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Bizouarn" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Houee Levin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23020767" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858717v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Valenta" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Abdesselem" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2022.119276" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243740v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Zak" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Hudik" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avin Babataheri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul I Barakat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2022.03.021" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430101v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Paclet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Laurans" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupr&#233;-Crochet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2022.945749" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03375058v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Violeta Merino-Cort&#233;s" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Sadoun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Mustapha" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2021.02.042" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319583v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephenson B Owusu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line F&#233;rard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C D K Addison" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2020.12.233" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928180v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhimin Song" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Bars" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Roux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham My-Chan Dang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2020.114088" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102327v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Joly" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lecart" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Roos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Verkuijlen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2020.608600" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04075014v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Erard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver N&#252;sse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9424-3_18" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02020673v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia S Ziegler" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Bouchab" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tramier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Durand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fieschi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA118.006864" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970118v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Miesch" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irma Segoviano Vilchis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupr&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20183406028" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129870v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00140.2017" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391816v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Min Song" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Bouchab" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1189/jlb.1A0716-305R" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561116v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nault" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2016.6747" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561178v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1189/jlb.1012544" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555264v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Faure" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Sulpice" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Delattre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lavielle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Prigent" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.201300010" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561186v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Tlili" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Baudin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Piolot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1189/jlb.1210701" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561191v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bourge" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2010.06.016" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M1RPN406-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561194v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihoko Kajita" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hogan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Harris" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobue Itasaki" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.057976" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561196v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Norman" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Zimmermann" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb1853" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-F5BZ42P2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00275884v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Figueroa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma C. Ferber" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Uli Bialucha" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.01590-06" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934890v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-40406-2_9" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130660v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Zielger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Merola" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>