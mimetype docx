--- v1 (2026-04-28)
+++ v2 (2026-05-19)
@@ -321,291 +321,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04129544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accumulation of Cytochrome b558 at the Plasma Membrane: Hallmark of Oxidative Stress in Phagocytic Cells</w:t>
+                <w:t xml:space="preserve">Consequences of the constitutive NOX2 activity in living cells: Cytosol acidification, apoptosis, and localized lipid peroxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephenson Owusu</w:t>
+                <w:t xml:space="preserve">Hana Valenta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dupre-Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mouna Abdesselem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tania Bizouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Baciou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 23 (2), pp.767. </w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1869 (9), pp.119276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms23020767⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbamcr.2022.119276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03781870v1</w:t>
+                <w:t xml:space="preserve">hal-03858717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequences of the constitutive NOX2 activity in living cells: Cytosol acidification, apoptosis, and localized lipid peroxidation</w:t>
+                <w:t xml:space="preserve">Accumulation of Cytochrome b558 at the Plasma Membrane: Hallmark of Oxidative Stress in Phagocytic Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hana Valenta</w:t>
+                <w:t xml:space="preserve">Stephenson Owusu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dupre-Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Bizouarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouna Abdesselem</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tania Bizouarn</w:t>
+                <w:t xml:space="preserve">Chantal Houee Levin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Baciou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 1869 (9), pp.119276. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (2), pp.767. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbamcr.2022.119276⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms23020767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03858717v1</w:t>
+                <w:t xml:space="preserve">hal-03781870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinct timing of neutrophil spreading and stiffening during phagocytosis</w:t>
               </w:r>
@@ -823,563 +823,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04430101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid viscoelastic changes are a hallmark of early leukocyte activation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Radiation-induced reactive oxygen species partially assemble neutrophil NADPH oxidase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Violeta Merino-Cortés</w:t>
+                <w:t xml:space="preserve">Stephenson B Owusu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Hudik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Sadoun</w:t>
+                <w:t xml:space="preserve">Céline Férard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dupré-Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farah Mustapha</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Avin Babataheri</w:t>
+                <w:t xml:space="preserve">Eric C D K Addison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 120 (9), pp.1692-1704. </w:t>
+              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 164, pp.76-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2021.02.042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2020.12.233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03375058v1</w:t>
+                <w:t xml:space="preserve">hal-03319583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation-induced reactive oxygen species partially assemble neutrophil NADPH oxidase</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapid viscoelastic changes are a hallmark of early leukocyte activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Zak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephenson B Owusu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elodie Hudik</w:t>
+                <w:t xml:space="preserve">Sara Violeta Merino-Cortés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Férard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Dupré-Crochet</w:t>
+                <w:t xml:space="preserve">Anaïs Sadoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric C D K Addison</w:t>
+                <w:t xml:space="preserve">Farah Mustapha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avin Babataheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 164, pp.76-84. </w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 120 (9), pp.1692-1704. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2020.12.233⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2021.02.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03319583v1</w:t>
+                <w:t xml:space="preserve">hal-03375058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Class I phosphoinositide 3-kinases control sustained NADPH oxidase activation in adherent neutrophils</w:t>
+                <w:t xml:space="preserve">Membrane dynamics and organization of the phagocyte NADPH oxidase in PLB-985 cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhimin Song</w:t>
+                <w:t xml:space="preserve">Jérémy Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Hudik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Le Bars</w:t>
+                <w:t xml:space="preserve">Sandrine Lecart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Roux</w:t>
+                <w:t xml:space="preserve">Dirk Roos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pham My-Chan Dang</w:t>
+                <w:t xml:space="preserve">Paul Verkuijlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 178, pp.114088. </w:t>
+              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.608600. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bcp.2020.114088⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fcell.2020.608600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02928180v1</w:t>
+                <w:t xml:space="preserve">hal-03102327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membrane dynamics and organization of the phagocyte NADPH oxidase in PLB-985 cells</w:t>
+                <w:t xml:space="preserve">Class I phosphoinositide 3-kinases control sustained NADPH oxidase activation in adherent neutrophils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Joly</w:t>
+                <w:t xml:space="preserve">Zhimin Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Hudik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Lecart</w:t>
+                <w:t xml:space="preserve">Romain Le Bars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dirk Roos</w:t>
+                <w:t xml:space="preserve">Blandine Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Verkuijlen</w:t>
+                <w:t xml:space="preserve">Pham My-Chan Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8, pp.608600. </w:t>
+              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 178, pp.114088. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fcell.2020.608600⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bcp.2020.114088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03102327v1</w:t>
+                <w:t xml:space="preserve">hal-02928180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic Analysis of Phagosomal ROS Generation</w:t>
               </w:r>
@@ -1597,235 +1597,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02020673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NOX2, un acteur versatile de la réponse immunitaire, complice de l’infection par le virus de la grippe</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Dupré</w:t>
+                <w:t xml:space="preserve">Biosensors for spatiotemporal detection of reactive oxygen species in cells and tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Erard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dupre-Crochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Nüsse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/20183406028⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 314(5), pp.R667-R683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpregu.00140.2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02970118v1</w:t>
+                <w:t xml:space="preserve">hal-04129870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biosensors for spatiotemporal detection of reactive oxygen species in cells and tissues</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Oliver Nüsse</w:t>
+                <w:t xml:space="preserve">NOX2, un acteur versatile de la réponse immunitaire, complice de l’infection par le virus de la grippe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Miesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irma Segoviano Vilchis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dupré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 314(5), pp.R667-R683. </w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (6-7), pp.615-617. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/ajpregu.00140.2017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/medsci/20183406028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04129870v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02970118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphoinositol 3-phosphate acts as a timer for reactive oxygen species production in the phagosome</w:t>
               </w:r>
@@ -1850,51 +1850,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Bouchab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Hudik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Le Bars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Nüsse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2069,265 +2069,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04561116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ROS production in phagocytes: why, when, and where?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The recruitment of p47phox and Rac2G12V at the phagosome is transient and phosphatidylserine-dependent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Sulpice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lavielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Leukocyte Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1189/jlb.1012544⟩</w:t>
+              <w:t xml:space="preserve">Biology of the Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 105, pp.1--18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/boc.201300010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04561178v1</w:t>
+                <w:t xml:space="preserve">hal-01555264v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The recruitment of p47phox and Rac2G12V at the phagosome is transient and phosphatidylserine-dependent</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ROS production in phagocytes: why, when, and where?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dupré-Crochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Erard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Nüsse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of the Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 105, pp.1--18. </w:t>
+              <w:t xml:space="preserve">Journal of Leukocyte Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 94 (4), pp.657-670. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/boc.201300010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1189/jlb.1012544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01555264v2</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04561178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stable accumulation of p67phox at the phagosomal membrane and ROS production within the phagosome</w:t>
               </w:r>
@@ -2339,51 +2339,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Tlili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Erard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2441,372 +2441,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04561186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amiloride derivatives modulate PS externalization in neutrophil-like PLB-985 cells</w:t>
+                <w:t xml:space="preserve">Interaction with surrounding normal epithelial cells influences signalling pathways and behaviour of Src-transformed cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Bourge</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Asma Tlili</w:t>
+                <w:t xml:space="preserve">Mihoko Kajita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hogan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dupré-Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nobue Itasaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bcp.2010.06.016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 123 (2), pp.171-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jcs.057976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04561191v1</w:t>
+                <w:t xml:space="preserve">hal-04561194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction with surrounding normal epithelial cells influences signalling pathways and behaviour of Src-transformed cells</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amiloride derivatives modulate PS externalization in neutrophil-like PLB-985 cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Harris</w:t>
+                <w:t xml:space="preserve">Mickael Bourge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Tlili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dupré-Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Nüsse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Sulpice</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 80 (7), pp.1012-1020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bcp.2010.06.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jcs.057976⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04561194v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04561191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the interface between normal and transformed epithelial cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dupré-Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Norman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihoko Kajita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carola Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2895,51 +2895,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dupre-Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelica Figueroa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma C. Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3035,51 +3035,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The NADPH Oxidase and the Phagosome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hana Valenta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Erard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3395,51 +3395,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="003561BE"/>
+    <w:nsid w:val="13E99AEF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3626,51 +3626,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-dupre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6405-3748" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-8607-2013" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129544v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Al Abyad" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Serfaty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Arbault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Baciou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2023.184180" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781870v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephenson Owusu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupre-Crochet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Bizouarn" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Houee Levin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23020767" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858717v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Valenta" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Abdesselem" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2022.119276" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243740v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Zak" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Hudik" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avin Babataheri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul I Barakat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2022.03.021" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430101v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Paclet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Laurans" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupr&#233;-Crochet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2022.945749" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03375058v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Violeta Merino-Cort&#233;s" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Sadoun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Mustapha" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2021.02.042" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319583v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephenson B Owusu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line F&#233;rard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C D K Addison" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2020.12.233" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928180v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhimin Song" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Bars" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Roux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham My-Chan Dang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2020.114088" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102327v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Joly" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lecart" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Roos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Verkuijlen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2020.608600" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04075014v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Erard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver N&#252;sse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9424-3_18" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02020673v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia S Ziegler" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Bouchab" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tramier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Durand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fieschi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA118.006864" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970118v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Miesch" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irma Segoviano Vilchis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupr&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20183406028" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129870v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00140.2017" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391816v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Min Song" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Bouchab" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1189/jlb.1A0716-305R" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561116v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nault" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2016.6747" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561178v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1189/jlb.1012544" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555264v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Faure" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Sulpice" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Delattre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lavielle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Prigent" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.201300010" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561186v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Tlili" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Baudin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Piolot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1189/jlb.1210701" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561191v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bourge" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2010.06.016" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M1RPN406-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561194v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihoko Kajita" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hogan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Harris" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobue Itasaki" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.057976" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561196v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Norman" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Zimmermann" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb1853" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-F5BZ42P2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00275884v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Figueroa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma C. Ferber" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Uli Bialucha" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.01590-06" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934890v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-40406-2_9" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130660v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Zielger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Merola" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-dupre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6405-3748" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-8607-2013" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129544v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Al Abyad" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Serfaty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Arbault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Baciou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2023.184180" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858717v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Valenta" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupre-Crochet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Abdesselem" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Bizouarn" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2022.119276" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781870v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephenson Owusu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Houee Levin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23020767" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243740v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Zak" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Hudik" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avin Babataheri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul I Barakat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2022.03.021" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430101v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Paclet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Laurans" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupr&#233;-Crochet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2022.945749" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319583v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephenson B Owusu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line F&#233;rard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C D K Addison" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2020.12.233" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03375058v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Violeta Merino-Cort&#233;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Sadoun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Mustapha" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2021.02.042" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102327v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Joly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lecart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Roos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Verkuijlen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2020.608600" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928180v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhimin Song" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Bars" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Roux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham My-Chan Dang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2020.114088" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04075014v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Erard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver N&#252;sse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9424-3_18" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02020673v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia S Ziegler" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Bouchab" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tramier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Durand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fieschi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA118.006864" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129870v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00140.2017" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970118v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Miesch" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irma Segoviano Vilchis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupr&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20183406028" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391816v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Min Song" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Bouchab" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1189/jlb.1A0716-305R" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561116v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nault" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2016.6747" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555264v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Faure" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Sulpice" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Delattre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lavielle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Prigent" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.201300010" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561178v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1189/jlb.1012544" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561186v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Tlili" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Baudin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Piolot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1189/jlb.1210701" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561194v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihoko Kajita" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hogan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Harris" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobue Itasaki" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.057976" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561191v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bourge" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2010.06.016" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M1RPN406-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561196v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Norman" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Zimmermann" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb1853" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-F5BZ42P2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00275884v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Figueroa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma C. Ferber" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Uli Bialucha" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.01590-06" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934890v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-40406-2_9" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130660v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Zielger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Merola" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>