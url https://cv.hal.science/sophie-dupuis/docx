--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -1300,287 +1300,287 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power Analysis Attack Against post-SAT Logic Locking schemes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Logic Locking: Exploration of a new key-gate based on tristate logic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Riadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Bruguier</w:t>
+                <w:t xml:space="preserve">Clémy Moroukian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Benoit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Dupuis</w:t>
+                <w:t xml:space="preserve">Florence Azaïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Flottes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETS 2024 - 29th IEEE European Test Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, The Hague, Netherlands. pp.1-6, </w:t>
+              <w:t xml:space="preserve">LATS 2024 - 25th IEEE Latin American Test Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Maceio, Brazil. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ETS61313.2024.10567311⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LATS62223.2024.10534598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-04628663v1</w:t>
+                <w:t xml:space="preserve">lirmm-04564164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logic Locking: Exploration of a new key-gate based on tristate logic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Power Analysis Attack Against post-SAT Logic Locking schemes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Riadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bruguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dupuis</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florence Azaïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Flottes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LATS 2024 - 25th IEEE Latin American Test Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Maceio, Brazil. pp.1-6, </w:t>
+              <w:t xml:space="preserve">ETS 2024 - 29th IEEE European Test Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, The Hague, Netherlands. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LATS62223.2024.10534598⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ETS61313.2024.10567311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-04564164v1</w:t>
+                <w:t xml:space="preserve">lirmm-04628663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resynthesis-based Attacks Against Logic Locking</w:t>
               </w:r>
@@ -2176,51 +2176,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and Application of Embedded Test Instruments to Digital, Analog/RFs and Secure ICs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Azaïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2304,576 +2304,576 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-02993384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Providing Confidentiality and Integrity in Ultra Low Power IoT Devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Comprehensive Approach to a Trusted Test Infrastructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Merandat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Valea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sophie Dupuis</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Quevremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DTIS 2019 - 14th International Conference on Design &amp; Technology of Integrated Systems in Nanoscale Era</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/DTIS.2019.8735090⟩</w:t>
+              <w:t xml:space="preserve">IVSW 2019 - 4th IEEE International Verification and Security Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Rhodes, Greece. pp.43-48, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IVSW.2019.8854428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02166920v1</w:t>
+                <w:t xml:space="preserve">lirmm-02306980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comprehensive Approach to a Trusted Test Infrastructure</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Providing Confidentiality and Integrity in Ultra Low Power IoT Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Valea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Valette</w:t>
+                <w:t xml:space="preserve">Mathieu da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lise Flottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Di Natale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IVSW 2019 - 4th IEEE International Verification and Security Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Rhodes, Greece. pp.43-48, </w:t>
+              <w:t xml:space="preserve">DTIS 2019 - 14th International Conference on Design &amp; Technology of Integrated Systems in Nanoscale Era</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Mykonos, Greece. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IVSW.2019.8854428⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/DTIS.2019.8735090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02306980v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02166920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new secure stream cipher for scan chain encryption</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Lise Flottes</w:t>
+                <w:t xml:space="preserve">A Novel Use of Approximate Circuits to Thwart Hardware Trojan Insertion and Provide Obfuscation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honorio Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Entrena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Di Natale</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd IEEE International Verification and Security Workshop (IVSW 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Platja d’Aro, Spain. pp.68-73, </w:t>
+              <w:t xml:space="preserve">IOLTS: International Symposium on On-Line Testing And Robust System Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Platja d'Aro, Spain. pp.41-42, </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IVSW.2018.8494852⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IOLTS.2018.8474077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01867256v1</w:t>
+                <w:t xml:space="preserve">lirmm-02095736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Use of Approximate Circuits to Thwart Hardware Trojan Insertion and Provide Obfuscation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luis Entrena</w:t>
+                <w:t xml:space="preserve">A new secure stream cipher for scan chain encryption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Valea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lise Flottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Di Natale</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOLTS: International Symposium on On-Line Testing And Robust System Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Platja d'Aro, Spain. pp.41-42, </w:t>
+              <w:t xml:space="preserve">3rd IEEE International Verification and Security Workshop (IVSW 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Platja d’Aro, Spain. pp.68-73, </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IOLTS.2018.8474077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IVSW.2018.8494852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02095736v1</w:t>
+                <w:t xml:space="preserve">lirmm-01867256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encryption of test data: which cipher is better?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Valea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2976,51 +2976,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SI ECCS: SECure context saving for IoT devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Valea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Di Natale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3588,157 +3588,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01346529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Testing Procedure for Finding Insertion Sites of Stealthy Hardware Trojans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hardware Trojan Prevention using Layout-Level Design Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Papa-Sidy Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manikandan Palanichamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Flottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Di Natale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DATE 2015 - 18th Design, Automation and Test in Europe Conference and Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Grenoble, France. pp.776-781, </w:t>
+              <w:t xml:space="preserve">ECCTD: European Conference on Circuit Theory and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Trondheim, Norway. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7873/DATE.2015.1102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ECCTD.2015.7300093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01141619v1</w:t>
+                <w:t xml:space="preserve">lirmm-01234072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the limitations of logic testing for detecting Hardware Trojans Horses</w:t>
               </w:r>
@@ -3835,161 +3839,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01257837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardware Trojan Prevention using Layout-Level Design Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New Testing Procedure for Finding Insertion Sites of Stealthy Hardware Trojans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Rouzeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lise Flottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Di Natale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Papa-Sidy Ba</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCTD: European Conference on Circuit Theory and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Trondheim, Norway. </w:t>
+              <w:t xml:space="preserve">DATE 2015 - 18th Design, Automation and Test in Europe Conference and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Grenoble, France. pp.776-781, </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ECCTD.2015.7300093⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7873/DATE.2015.1102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01234072v1</w:t>
+                <w:t xml:space="preserve">lirmm-01141619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Hardware Logic Encryption Technique for thwarting Illegal Overproduction and Hardware Trojans</w:t>
               </w:r>
@@ -5097,90 +5097,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full key recovery for advanced Logic Locking Schemes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Riadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Flottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CHES 2024 - Conference on Cryptographic Hardware and Embedded Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Halifax, Canada. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5218,64 +5218,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logic-Locking schemes and side channel attacks resilience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Riadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5339,51 +5339,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SECCS: SECure Context Saving for IoT Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Valea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Di Natale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6140,51 +6140,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3A2BC436"/>
+    <w:nsid w:val="5A54B05B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6371,51 +6371,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-dupuis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4876-2982" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370908v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honorio Martin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupuis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Di Natale" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Entrena" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDAT.2021.3117741" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04078805v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levent Aksoy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Linh Nguyen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Almeida" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaan Raik" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Flottes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2023.3253641" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03884259v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rouzeyre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11233906" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02128826v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-019-05800-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01688166v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDAT.2017.2766170" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00991362v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19393555.2014.891277" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00978481v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noury Ludovic" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fel Nicolas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2013.11.002" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W54R6LSM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197289v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Belloeil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Chotin-Avot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Mehrez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vlsi.2012.02.002" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00837904v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amitabh Das" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean da Rolt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh Ghosh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefaan Seys" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-013-5369-9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04628663v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Riadi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bruguier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Benoit" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS61313.2024.10567311" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04564164v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;my Moroukian" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Aza&#239;s" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATS62223.2024.10534598" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04053224v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISQED57927.2023.10129403" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04048983v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03359476v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS52814.2021.9486714" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03359458v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI51109.2021.00031" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02995199v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Valea" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS50870.2020.9159730" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02993384v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bernard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Comte" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Deveautour" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS50870.2020.9159723" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166920v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu da Silva" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2019.8735090" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02306980v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Merandat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Reynaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Quevremont" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valette" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVSW.2019.8854428" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01867256v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVSW.2018.8494852" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02095736v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2018.8474077" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01867249v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME.2018.8430366" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740173v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2018.8368561" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01700739v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVSW.2017.8031544" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01347119v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa-Sidy Ba" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01385551v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manikandan Palanichamy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01346529v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2016.22" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01141619v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7873/DATE.2015.1102" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01257837v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2015.7127362" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234072v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCTD.2015.7300093" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01025275v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2014.6873671" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00991360v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00823477v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265627v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISQED.2011.5770774" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265631v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Munier-Kordon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265632v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2008.29" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265633v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305970v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dupuis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Masson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chaput" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2007.4497707" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265634v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418345v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04689311v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04526269v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042659v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01522447v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Crestani" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Creuze" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gelis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pommier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01430000v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thomas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01430007v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01056402v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/tel-01348675v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-dupuis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4876-2982" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370908v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honorio Martin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupuis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Di Natale" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Entrena" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDAT.2021.3117741" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04078805v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levent Aksoy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Linh Nguyen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Almeida" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaan Raik" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Flottes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2023.3253641" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03884259v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rouzeyre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11233906" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02128826v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-019-05800-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01688166v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDAT.2017.2766170" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00991362v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19393555.2014.891277" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00978481v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noury Ludovic" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fel Nicolas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2013.11.002" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W54R6LSM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197289v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Belloeil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Chotin-Avot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Mehrez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vlsi.2012.02.002" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00837904v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amitabh Das" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean da Rolt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh Ghosh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefaan Seys" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-013-5369-9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04564164v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Riadi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;my Moroukian" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Aza&#239;s" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATS62223.2024.10534598" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04628663v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bruguier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Benoit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS61313.2024.10567311" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04053224v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISQED57927.2023.10129403" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04048983v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03359476v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS52814.2021.9486714" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03359458v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI51109.2021.00031" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02995199v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Valea" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS50870.2020.9159730" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02993384v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bernard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Comte" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Deveautour" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS50870.2020.9159723" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02306980v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Merandat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Reynaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Quevremont" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valette" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVSW.2019.8854428" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166920v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu da Silva" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2019.8735090" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02095736v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2018.8474077" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01867256v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVSW.2018.8494852" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01867249v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME.2018.8430366" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740173v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2018.8368561" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01700739v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVSW.2017.8031544" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01347119v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa-Sidy Ba" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01385551v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manikandan Palanichamy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01346529v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2016.22" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234072v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCTD.2015.7300093" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01257837v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2015.7127362" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01141619v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7873/DATE.2015.1102" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01025275v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2014.6873671" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00991360v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00823477v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265627v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISQED.2011.5770774" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265631v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Munier-Kordon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265632v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2008.29" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265633v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305970v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dupuis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Masson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chaput" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2007.4497707" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265634v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418345v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04689311v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04526269v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042659v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01522447v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Crestani" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Creuze" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gelis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pommier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01430000v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thomas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01430007v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01056402v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/tel-01348675v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>