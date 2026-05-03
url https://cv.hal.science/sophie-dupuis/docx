--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -2572,278 +2572,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02166920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Use of Approximate Circuits to Thwart Hardware Trojan Insertion and Provide Obfuscation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luis Entrena</w:t>
+                <w:t xml:space="preserve">A new secure stream cipher for scan chain encryption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Valea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lise Flottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Di Natale</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOLTS: International Symposium on On-Line Testing And Robust System Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Platja d'Aro, Spain. pp.41-42, </w:t>
+              <w:t xml:space="preserve">3rd IEEE International Verification and Security Workshop (IVSW 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Platja d’Aro, Spain. pp.68-73, </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IOLTS.2018.8474077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IVSW.2018.8494852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02095736v1</w:t>
+                <w:t xml:space="preserve">lirmm-01867256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new secure stream cipher for scan chain encryption</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Lise Flottes</w:t>
+                <w:t xml:space="preserve">A Novel Use of Approximate Circuits to Thwart Hardware Trojan Insertion and Provide Obfuscation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honorio Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Entrena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Di Natale</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd IEEE International Verification and Security Workshop (IVSW 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Platja d’Aro, Spain. pp.68-73, </w:t>
+              <w:t xml:space="preserve">IOLTS: International Symposium on On-Line Testing And Robust System Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Platja d'Aro, Spain. pp.41-42, </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IVSW.2018.8494852⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IOLTS.2018.8474077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01867256v1</w:t>
+                <w:t xml:space="preserve">lirmm-02095736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encryption of test data: which cipher is better?</w:t>
               </w:r>
@@ -3722,274 +3722,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01234072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the limitations of logic testing for detecting Hardware Trojans Horses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New Testing Procedure for Finding Insertion Sites of Stealthy Hardware Trojans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Rouzeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Flottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Dupuis</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Di Natale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Papa-Sidy Ba</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Rouzeyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DTIS: Design and Technology of Integrated Systems in Nanoscale Era</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Naples, Italy. </w:t>
+              <w:t xml:space="preserve">DATE 2015 - 18th Design, Automation and Test in Europe Conference and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Grenoble, France. pp.776-781, </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DTIS.2015.7127362⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7873/DATE.2015.1102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01257837v1</w:t>
+                <w:t xml:space="preserve">lirmm-01141619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Testing Procedure for Finding Insertion Sites of Stealthy Hardware Trojans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the limitations of logic testing for detecting Hardware Trojans Horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lise Flottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Papa-Sidy Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Rouzeyre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Papa-Sidy Ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DATE 2015 - 18th Design, Automation and Test in Europe Conference and Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Grenoble, France. pp.776-781, </w:t>
+              <w:t xml:space="preserve">DTIS: Design and Technology of Integrated Systems in Nanoscale Era</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Naples, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7873/DATE.2015.1102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/DTIS.2015.7127362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01141619v1</w:t>
+                <w:t xml:space="preserve">lirmm-01257837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Hardware Logic Encryption Technique for thwarting Illegal Overproduction and Hardware Trojans</w:t>
               </w:r>
@@ -6140,51 +6140,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5A54B05B"/>
+    <w:nsid w:val="B67FA30E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6371,51 +6371,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-dupuis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4876-2982" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370908v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honorio Martin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupuis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Di Natale" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Entrena" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDAT.2021.3117741" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04078805v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levent Aksoy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Linh Nguyen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Almeida" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaan Raik" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Flottes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2023.3253641" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03884259v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rouzeyre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11233906" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02128826v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-019-05800-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01688166v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDAT.2017.2766170" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00991362v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19393555.2014.891277" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00978481v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noury Ludovic" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fel Nicolas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2013.11.002" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W54R6LSM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197289v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Belloeil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Chotin-Avot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Mehrez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vlsi.2012.02.002" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00837904v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amitabh Das" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean da Rolt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh Ghosh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefaan Seys" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-013-5369-9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04564164v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Riadi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;my Moroukian" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Aza&#239;s" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATS62223.2024.10534598" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04628663v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bruguier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Benoit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS61313.2024.10567311" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04053224v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISQED57927.2023.10129403" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04048983v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03359476v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS52814.2021.9486714" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03359458v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI51109.2021.00031" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02995199v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Valea" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS50870.2020.9159730" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02993384v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bernard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Comte" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Deveautour" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS50870.2020.9159723" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02306980v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Merandat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Reynaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Quevremont" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valette" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVSW.2019.8854428" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166920v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu da Silva" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2019.8735090" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02095736v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2018.8474077" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01867256v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVSW.2018.8494852" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01867249v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME.2018.8430366" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740173v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2018.8368561" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01700739v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVSW.2017.8031544" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01347119v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa-Sidy Ba" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01385551v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manikandan Palanichamy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01346529v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2016.22" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234072v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCTD.2015.7300093" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01257837v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2015.7127362" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01141619v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7873/DATE.2015.1102" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01025275v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2014.6873671" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00991360v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00823477v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265627v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISQED.2011.5770774" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265631v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Munier-Kordon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265632v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2008.29" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265633v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305970v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dupuis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Masson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chaput" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2007.4497707" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265634v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418345v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04689311v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04526269v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042659v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01522447v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Crestani" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Creuze" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gelis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pommier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01430000v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thomas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01430007v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01056402v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/tel-01348675v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-dupuis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4876-2982" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370908v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honorio Martin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupuis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Di Natale" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Entrena" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDAT.2021.3117741" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04078805v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levent Aksoy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Linh Nguyen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Almeida" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaan Raik" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Flottes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2023.3253641" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03884259v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rouzeyre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11233906" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02128826v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-019-05800-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01688166v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDAT.2017.2766170" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00991362v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19393555.2014.891277" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00978481v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noury Ludovic" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fel Nicolas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2013.11.002" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W54R6LSM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197289v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Belloeil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Chotin-Avot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Mehrez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vlsi.2012.02.002" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00837904v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amitabh Das" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean da Rolt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh Ghosh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefaan Seys" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-013-5369-9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04564164v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Riadi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;my Moroukian" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Aza&#239;s" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATS62223.2024.10534598" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04628663v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bruguier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Benoit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS61313.2024.10567311" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04053224v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISQED57927.2023.10129403" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04048983v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03359476v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS52814.2021.9486714" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03359458v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI51109.2021.00031" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02995199v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Valea" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS50870.2020.9159730" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02993384v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bernard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Comte" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Deveautour" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS50870.2020.9159723" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02306980v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Merandat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Reynaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Quevremont" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valette" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVSW.2019.8854428" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166920v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu da Silva" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2019.8735090" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01867256v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVSW.2018.8494852" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02095736v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2018.8474077" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01867249v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME.2018.8430366" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740173v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2018.8368561" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01700739v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVSW.2017.8031544" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01347119v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa-Sidy Ba" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01385551v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manikandan Palanichamy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01346529v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2016.22" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234072v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCTD.2015.7300093" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01141619v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7873/DATE.2015.1102" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01257837v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2015.7127362" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01025275v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2014.6873671" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00991360v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00823477v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265627v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISQED.2011.5770774" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265631v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Munier-Kordon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265632v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2008.29" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265633v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305970v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dupuis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Masson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chaput" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2007.4497707" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265634v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418345v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04689311v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04526269v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042659v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01522447v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Crestani" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Creuze" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gelis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pommier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01430000v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thomas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01430007v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01056402v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/tel-01348675v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>