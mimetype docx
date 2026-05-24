--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -100,50 +100,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-4876-2982</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=BIC4uX8AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -213,1076 +234,1076 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Approximate Circuits Against Hardware Trojans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Honorio Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Di Natale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Entrena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Design &amp; Test</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 40 (3), pp.8-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MDAT.2021.3117741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03370908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Protection of Digital FIR Filters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Levent Aksoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang-Linh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaan Raik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Flottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Very Large Scale Integration (VLSI) Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 31 (6), pp.812-825. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TVLSI.2023.3253641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-04078805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SKG-Lock+: A Provably Secure Logic Locking SchemeCreating Significant Output Corruption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang-Linh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Flottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Rouzeyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11 (23), pp.3906. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/electronics11233906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-03884259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logic Locking: A Survey of Proposed Methods and Evaluation Metrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Flottes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 35 (3), pp.273-291. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10836-019-05800-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-02128826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protection against Hardware Trojans with Logic Testing: Proposed Solutions and Challenges Ahead</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Flottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Di Natale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Rouzeyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Design &amp; Test</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 35 (2), pp.73-90. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MDAT.2017.2766170⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01688166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Effectiveness of Hardware Trojan Horse Detection via Side-Channel Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Di Natale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Flottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Rouzeyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Security Journal: A Global Perspective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Trustworthy Manufacturing and Utilization of Secure Devices, 22 (5-6), pp.226-236. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19393555.2014.891277⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00991362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A regular fabric design methodology for applications requiring specific layout-level design rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noury Ludovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fel Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronics Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 45 (2), pp.217-225. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mejo.2013.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00978481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring redundant arithmetics in computer-aided design of arithmetic datapaths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Belloeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Integration, the VLSI Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 46 (2), pp.104-118. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.vlsi.2012.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secure JTAG Implementation Using Schnorr Protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amitabh Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean da Rolt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santosh Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefaan Seys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 29 (2), pp.193-209. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10836-013-5369-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00837904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1292,3775 +1313,3775 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logic Locking: Exploration of a new key-gate based on tristate logic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Riadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémy Moroukian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Azaïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Flottes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LATS 2024 - 25th IEEE Latin American Test Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Maceio, Brazil. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/LATS62223.2024.10534598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-04564164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power Analysis Attack Against post-SAT Logic Locking schemes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Riadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Flottes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ETS 2024 - 29th IEEE European Test Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, The Hague, Netherlands. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ETS61313.2024.10567311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-04628663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resynthesis-based Attacks Against Logic Locking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Levent Aksoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felipe Almeida</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Quang-Linh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Flottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISQED 2023 - 24th International Symposium on Quality Electronic Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, San Fransisco, CA, United States. pp.1-8, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISQED57927.2023.10129403⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-04053224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new key-gate insertion strategy for logic locking with high output corruption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang-Linh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Flottes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">THCon 2022 - Toulouse Hacking Convention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENAC, Apr 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-04048983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-level Intellectual Property Obfuscation via Decoy Constants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Levent Aksoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang-Linh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaan Raik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Flottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOLTS 2021 - 27th IEEE International Symposium on On-Line Testing and Robust System Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Torino, Italy. pp.1-7, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IOLTS52814.2021.9486714⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-03359476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Preventing SAT Attack with Decoy Key-Inputs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang-Linh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Flottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Rouzeyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISVLSI 2021 - IEEE Computer Society Annual Symposium on VLSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Tampa, United States. pp.114-119, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISVLSI51109.2021.00031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-03359458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Secure Scan Controller for Protecting Logic Locking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang-Linh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Valea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Flottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Rouzeyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOLTS 2020 - 26th IEEE International Symposium on On-Line Testing and Robust System Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Napoli, Italy. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IOLTS50870.2020.9159730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-02995199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and Application of Embedded Test Instruments to Digital, Analog/RFs and Secure ICs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Azaïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariane Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Deveautour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOLTS 2020 - 26th IEEE International Symposium on On-Line Testing and Robust System Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Napoli, Italy. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IOLTS50870.2020.9159723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-02993384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comprehensive Approach to a Trusted Test Infrastructure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Merandat</w:t>
+                <w:t xml:space="preserve">Providing Confidentiality and Integrity in Ultra Low Power IoT Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Valea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Reynaud</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Valette</w:t>
+                <w:t xml:space="preserve">Mathieu da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lise Flottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Di Natale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IVSW 2019 - 4th IEEE International Verification and Security Workshop</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IVSW.2019.8854428⟩</w:t>
+              <w:t xml:space="preserve">DTIS 2019 - 14th International Conference on Design &amp; Technology of Integrated Systems in Nanoscale Era</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Mykonos, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DTIS.2019.8735090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02306980v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02166920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Providing Confidentiality and Integrity in Ultra Low Power IoT Devices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">A Comprehensive Approach to a Trusted Test Infrastructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Merandat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Valea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu da Silva</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sophie Dupuis</w:t>
+                <w:t xml:space="preserve">Jerome Quevremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DTIS 2019 - 14th International Conference on Design &amp; Technology of Integrated Systems in Nanoscale Era</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/DTIS.2019.8735090⟩</w:t>
+              <w:t xml:space="preserve">IVSW 2019 - 4th IEEE International Verification and Security Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Rhodes, Greece. pp.43-48, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IVSW.2019.8854428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02166920v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02306980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new secure stream cipher for scan chain encryption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Valea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Flottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Di Natale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd IEEE International Verification and Security Workshop (IVSW 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Platja d’Aro, Spain. pp.68-73, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IVSW.2018.8494852⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01867256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Use of Approximate Circuits to Thwart Hardware Trojan Insertion and Provide Obfuscation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Honorio Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Entrena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Di Natale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOLTS: International Symposium on On-Line Testing And Robust System Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Platja d'Aro, Spain. pp.41-42, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IOLTS.2018.8474077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-02095736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encryption of test data: which cipher is better?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Valea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Flottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Di Natale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PRIME: PhD Research in Microelectronics and Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Prague, Czech Republic. pp.85-88, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PRIME.2018.8430366⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01867249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SI ECCS: SECure context saving for IoT devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Valea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Di Natale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lise Flottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DTIS 2018 - 13th International Conference on Design and Technology of Integrated Systems in Nanoscale Era</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Taormina, Italy. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DTIS.2018.8368561⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01740173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hacking the Control Flow error detection mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Di Natale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lise Flottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giorgio Di Natale</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sophie Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Rouzeyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IVSW: International Verification and Security Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Thessaloniki, Greece. pp.51-56, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IVSW.2017.8031544⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01700739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Outliers to Detect Stealthy Hardware Trojan Triggering?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Papa-Sidy Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Flottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Di Natale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Rouzeyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IVSW: International Verification and Security Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Sant Feliu de Guixols, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01347119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duplication-based Concurrent Detection of Hardware Trojans in Integrated Circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manikandan Palanichamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Papa-Sidy Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Flottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Di Natale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TRUDEVICE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01385551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hardware Trust through Layout Filling: a Hardware Trojan Prevention Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Papa-Sidy Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manikandan Palanichamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Flottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Di Natale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISVLSI: International Symposium on Very Large Scale Integration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Pittsburgh, United States. pp.254-259, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISVLSI.2016.22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01346529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hardware Trojan Prevention using Layout-Level Design Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Papa-Sidy Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manikandan Palanichamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Flottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Di Natale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCTD: European Conference on Circuit Theory and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Trondheim, Norway. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ECCTD.2015.7300093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01234072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Testing Procedure for Finding Insertion Sites of Stealthy Hardware Trojans</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">On the limitations of logic testing for detecting Hardware Trojans Horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lise Flottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Papa-Sidy Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Rouzeyre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Papa-Sidy Ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DATE 2015 - 18th Design, Automation and Test in Europe Conference and Exhibition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DTIS: Design and Technology of Integrated Systems in Nanoscale Era</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Naples, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DTIS.2015.7127362⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7873/DATE.2015.1102⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01141619v1</w:t>
+                <w:t xml:space="preserve">lirmm-01257837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the limitations of logic testing for detecting Hardware Trojans Horses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">New Testing Procedure for Finding Insertion Sites of Stealthy Hardware Trojans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Rouzeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Flottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Di Natale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Papa-Sidy Ba</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Rouzeyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DTIS: Design and Technology of Integrated Systems in Nanoscale Era</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DATE 2015 - 18th Design, Automation and Test in Europe Conference and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Grenoble, France. pp.776-781, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7873/DATE.2015.1102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DTIS.2015.7127362⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01257837v1</w:t>
+                <w:t xml:space="preserve">lirmm-01141619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Hardware Logic Encryption Technique for thwarting Illegal Overproduction and Hardware Trojans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Papa-Sidy Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Di Natale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Flottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Rouzeyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOLTS: International On-Line Testing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Platja d'Aro, Girona, Spain. pp.49-54, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IOLTS.2014.6873671⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01025275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Hardware Trojans triggering signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Di Natale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Flottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Rouzeyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First Workshop on Trustworthy Manufacturing and Utilization of Secure Devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00991360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is Side-Channel Analysis really reliable for detecting Hardware Trojans?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Di Natale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giorgio Di Natale</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sophie Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Rouzeyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DCIS 2012 - 27th Conference on Design of Circuits and Integrated Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Avignon, France. pp.238-242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00823477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratus: Free design of highly parametrized VLSI modules interoperable with commercial tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Belloeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISQED 2011 - 12th International Symposium on Quality Electronic Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Santa Clara, CA, United States. pp.502-507, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISQED.2011.5770774⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Allocation of Redundant Operators in Arithmetic Data path Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Belloeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Munier-Kordon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DASIP IEEE International Conference on Design and Architectures for Signal and Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Bruxelles, Belgium. pp.176-183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arithmetic Data path Optimization using Borrow-Save Representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Belloeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISVLSI IEEE Computer Society Annual Symposium on Emerging VLSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Montpellier, France. pp.4-9, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISVLSI.2008.29⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Path Optimization using Redundant Arithmetic and Pattern Matching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Belloeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Design and Architectures for Signal and Image Processing (DASIP'2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Grenoble, France. pp.281-288</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratus: A procedural circuit description language based upon Python</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Belloeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICM International Conference on Microelectronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, Cairo, Egypt. pp.275-278, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICM.2007.4497707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01305970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratus : Un environnement de développement de circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Belloeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Chaput</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christian Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JP CNFM Journées pédagogiques du CNFM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Saint-Malo, France. pp.57-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de chemins de données par l'utilisation de l'arithmétique redondante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Belloeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNRDM 2005 - 8èmes Journées Nationales du Réseau Doctoral en Microélectronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Paris, France. pp.268-270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01418345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5070,892 +5091,892 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full key recovery for advanced Logic Locking Schemes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Riadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Flottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CHES 2024 - Conference on Cryptographic Hardware and Embedded Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Halifax, Canada. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-04689311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logic-Locking schemes and side channel attacks resilience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Riadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Flottes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAFEST Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Tallinn (Virtual), Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-04526269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SECCS: SECure Context Saving for IoT Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Valea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Di Natale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lise Flottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e Colloque National du GDR SoC/SiP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02042659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des jeux vidéo pour l'enseignement du langage C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Crestani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Creuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Gelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CETSIS: Colloque sur l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Le Mans, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01522447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Pong » en VHDL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Creuze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Creuze</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Didier Crestani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Gelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées pédagogiques du CNFM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Montpellier, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01430000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection and Prevention of Hardware Trojan through Logic Testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Papa-Sidy Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Flottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Di Natale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Rouzeyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TRUDEVICE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Barcelona, Spain. , 4th Workshop on Trustworthy Manufacturing and Utilization of Secure Devices, Manufacturing test of secure devices / Reverse engineering countermeasures / Other topics, pp.#33, 2016, Posters IV</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01430007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en œuvre d'un capteur de température par bus I2C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Creuze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Crestani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Gelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CETSIS: Colloque sur l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Besançon, France. , 11ème Colloque sur l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes, pp.001-007, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01056402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5965,114 +5986,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation des chemins de données arithmétiques par l'utilisation des systèmes de numération redondants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Belloeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arithmétique des ordinateurs. Université Pierre et Marie Curie Paris VI, 2009. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01348675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId135"/>
+      <w:footerReference w:type="default" r:id="rId136"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6140,51 +6161,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B67FA30E"/>
+    <w:nsid w:val="FE0B7CE2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6371,51 +6392,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-dupuis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4876-2982" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370908v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honorio Martin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupuis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Di Natale" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Entrena" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDAT.2021.3117741" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04078805v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levent Aksoy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Linh Nguyen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Almeida" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaan Raik" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Flottes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2023.3253641" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03884259v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rouzeyre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11233906" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02128826v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-019-05800-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01688166v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDAT.2017.2766170" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00991362v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19393555.2014.891277" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00978481v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noury Ludovic" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fel Nicolas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2013.11.002" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W54R6LSM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197289v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Belloeil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Chotin-Avot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Mehrez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vlsi.2012.02.002" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00837904v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amitabh Das" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean da Rolt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh Ghosh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefaan Seys" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-013-5369-9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04564164v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Riadi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;my Moroukian" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Aza&#239;s" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATS62223.2024.10534598" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04628663v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bruguier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Benoit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS61313.2024.10567311" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04053224v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISQED57927.2023.10129403" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04048983v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03359476v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS52814.2021.9486714" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03359458v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI51109.2021.00031" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02995199v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Valea" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS50870.2020.9159730" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02993384v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bernard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Comte" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Deveautour" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS50870.2020.9159723" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02306980v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Merandat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Reynaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Quevremont" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valette" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVSW.2019.8854428" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166920v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu da Silva" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2019.8735090" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01867256v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVSW.2018.8494852" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02095736v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2018.8474077" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01867249v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME.2018.8430366" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740173v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2018.8368561" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01700739v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVSW.2017.8031544" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01347119v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa-Sidy Ba" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01385551v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manikandan Palanichamy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01346529v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2016.22" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234072v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCTD.2015.7300093" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01141619v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7873/DATE.2015.1102" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01257837v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2015.7127362" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01025275v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2014.6873671" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00991360v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00823477v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265627v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISQED.2011.5770774" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265631v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Munier-Kordon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265632v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2008.29" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265633v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305970v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dupuis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Masson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chaput" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2007.4497707" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265634v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418345v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04689311v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04526269v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042659v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01522447v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Crestani" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Creuze" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gelis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pommier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01430000v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thomas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01430007v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01056402v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/tel-01348675v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-dupuis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4876-2982" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=BIC4uX8AAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370908v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honorio Martin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupuis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Di Natale" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Entrena" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDAT.2021.3117741" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04078805v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levent Aksoy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Linh Nguyen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Almeida" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaan Raik" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Flottes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2023.3253641" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03884259v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rouzeyre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11233906" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02128826v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-019-05800-4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01688166v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDAT.2017.2766170" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00991362v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19393555.2014.891277" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00978481v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noury Ludovic" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fel Nicolas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2013.11.002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W54R6LSM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197289v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Belloeil" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Chotin-Avot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Mehrez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vlsi.2012.02.002" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00837904v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amitabh Das" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean da Rolt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh Ghosh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefaan Seys" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-013-5369-9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04564164v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Riadi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;my Moroukian" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Aza&#239;s" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATS62223.2024.10534598" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04628663v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bruguier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Benoit" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS61313.2024.10567311" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04053224v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISQED57927.2023.10129403" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04048983v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03359476v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS52814.2021.9486714" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03359458v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI51109.2021.00031" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02995199v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Valea" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS50870.2020.9159730" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02993384v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bernard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Comte" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Deveautour" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS50870.2020.9159723" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166920v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu da Silva" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2019.8735090" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02306980v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Merandat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Reynaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Quevremont" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valette" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVSW.2019.8854428" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01867256v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVSW.2018.8494852" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02095736v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2018.8474077" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01867249v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME.2018.8430366" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740173v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2018.8368561" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01700739v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVSW.2017.8031544" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01347119v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa-Sidy Ba" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01385551v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manikandan Palanichamy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01346529v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2016.22" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234072v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCTD.2015.7300093" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01257837v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2015.7127362" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01141619v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7873/DATE.2015.1102" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01025275v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2014.6873671" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00991360v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00823477v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265627v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISQED.2011.5770774" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265631v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Munier-Kordon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265632v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2008.29" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265633v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305970v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dupuis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Masson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chaput" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2007.4497707" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265634v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418345v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04689311v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04526269v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042659v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01522447v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Crestani" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Creuze" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gelis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pommier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01430000v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thomas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01430007v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01056402v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/tel-01348675v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>