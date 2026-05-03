--- v0 (2026-03-16)
+++ v1 (2026-05-03)
@@ -234,299 +234,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05481144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The walnut genetic resources of INRA: chronological phenotypic data and ontology</w:t>
+                <w:t xml:space="preserve">Applying FAIR principles to plant phenotypic data management in GnpIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Bernard</w:t>
+                <w:t xml:space="preserve">Cyril Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teresa Barreneche</w:t>
+                <w:t xml:space="preserve">Célia Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Delmas</w:t>
+                <w:t xml:space="preserve">Guillaume Cornut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Durand</w:t>
+                <w:t xml:space="preserve">Pierre Roumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Pommier</w:t>
+                <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Research Notes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 12 (1), pp.662. </w:t>
+              <w:t xml:space="preserve">Plant Phenomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019, pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13104-019-4678-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.34133/2019/1671403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02626113v1</w:t>
+                <w:t xml:space="preserve">hal-02624031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying FAIR principles to plant phenotypic data management in GnpIS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">The walnut genetic resources of INRA: chronological phenotypic data and ontology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Barreneche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Pommier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Phenomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 2019, pp.1-15. </w:t>
+              <w:t xml:space="preserve">BMC Research Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (1), pp.662. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.34133/2019/1671403⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13104-019-4678-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02624031v1</w:t>
+                <w:t xml:space="preserve">hal-02626113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking the International Wheat Genome Sequencing Consortium bread wheat reference genome sequence to wheat genetic and phenomic data</w:t>
               </w:r>
@@ -678,64 +678,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing infrastructures for FAIR data in plant biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cornut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -797,484 +797,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03316569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing grapevine FAIR Data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">The IWGSC Data repository and wheat data resources hosted at URGI: Overview and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Alaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Rogers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Letellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Pommier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michael Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAG Conference 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, San Diego, United States</w:t>
+              <w:t xml:space="preserve">PAG XXVI - Plant and Animal Genome Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, San Diego, United States. pp.32 slides</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738117v1</w:t>
+                <w:t xml:space="preserve">hal-02788401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the « FAIRness » of Inra’s data for plant biology and breeding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Developing grapevine FAIR Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Flutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Alaux</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAG XXVI - Plant and Animal Genome Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, San Diego, United States. pp.14 slides</w:t>
+              <w:t xml:space="preserve">PAG Conference 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02790227v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The IWGSC Data repository and wheat data resources hosted at URGI: Overview and perspectives</w:t>
+                <w:t xml:space="preserve">Improving the « FAIRness » of Inra’s data for plant biology and breeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Letellier</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Dzale Yeumo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Flores</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAG XXVI - Plant and Animal Genome Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2018, San Diego, United States. pp.32 slides</w:t>
+              <w:t xml:space="preserve">, Jan 2018, San Diego, United States. pp.14 slides</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02788401v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Findable, Accessible, Interoperable and Reusable data linked to genetic resources for plant biology and breeding at INRA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Windpouire Esther Dzale Yeumo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cornut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Symposium on Genomics of Plant Genetic Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Giessen, Germany. pp.17 slides</w:t>
@@ -1585,103 +1585,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Findable, Accessible, Interoperable and Reusable data linked to genetic resources for plant biology and breeding at INRA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Dzale Yeumo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cornut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crop diversification in a changing world : Mobilizing the green gold of plant genetic resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Montpellier, France. , 2017, EUCARPIA Genetic Resources 2017</w:t>
@@ -1768,51 +1768,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Francoise Adam-Blondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Letellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2062,51 +2062,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481144v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; M&#233;garban&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Piquemal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Rebillat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Stora" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pierrat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-66469-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626113v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bernard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Barreneche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delmas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Durand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pommier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-019-4678-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624031v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Michotey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cornut" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roumet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/2019/1671403" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278879v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alaux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Rogers" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Letellier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Flores" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alfama" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-018-1491-4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316569v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Windpouire Esther Dzale Yeumo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738117v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lacombe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790227v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Dzale Yeumo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788401v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791168v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741780v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Mohellibi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Choisne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminah A. Keliet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Verdelet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804578v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alfama-Depauw" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jamilloux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606277v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Alaux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206731v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Adam-Blondon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Merceron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/protocol/10.1007%2F978-1-4939-6658-5_5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6658-5_5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481144v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; M&#233;garban&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Piquemal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Rebillat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Stora" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pierrat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-66469-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624031v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pommier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Michotey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cornut" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roumet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/2019/1671403" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626113v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bernard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Barreneche" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delmas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Durand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-019-4678-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278879v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alaux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Rogers" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Letellier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Flores" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alfama" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-018-1491-4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316569v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Windpouire Esther Dzale Yeumo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788401v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738117v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lacombe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790227v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Dzale Yeumo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791168v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741780v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Mohellibi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Choisne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminah A. Keliet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Verdelet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804578v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alfama-Depauw" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jamilloux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606277v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Alaux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206731v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Adam-Blondon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Merceron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/protocol/10.1007%2F978-1-4939-6658-5_5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6658-5_5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>