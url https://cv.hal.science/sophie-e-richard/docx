--- v0 (2026-04-05)
+++ v1 (2026-05-05)
@@ -282,51 +282,51 @@
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Besenval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMBIO: A Journal of Environment and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">, 2026, 55, pp.1218-1230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13280-025-02286-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -2150,299 +2150,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01699610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Historical Approach to Illuminate Water Governance. The Case of France</w:t>
+                <w:t xml:space="preserve">Water governance in France: institutional framework, stakeholders, arrangements and process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Rieu</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Bouleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Barone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Political dimensions of water governance in Latin America and Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Anna Blume, pp.137-178, 2010</w:t>
+              <w:t xml:space="preserve">Water governance and public policies in Latin America and Europe. Jacobi P. and Sinisgali P. (Eds.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anna Blume, p. 137 - p. 178, 2010, 978-92-64-17453-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01699630v1</w:t>
+                <w:t xml:space="preserve">hal-00857368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water governance in France: institutional framework, stakeholders, arrangements and process</w:t>
+                <w:t xml:space="preserve">A logical framework for the governance of a water territory. Application to the Drôme River (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Barone</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water governance and public policies in Latin America and Europe. Jacobi P. and Sinisgali P. (Eds.)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Anna Blume, p. 137 - p. 178, 2010, 978-92-64-17453-5</w:t>
+              <w:t xml:space="preserve">Water governance in Latin America and Europe : social stakeholders, conflicts and territoriality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anna Blume, pp.195-213, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00857368v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01699633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A logical framework for the governance of a water territory. Application to the Drôme River (France)</w:t>
+                <w:t xml:space="preserve">An Historical Approach to Illuminate Water Governance. The Case of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rieu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaëlle Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water governance in Latin America and Europe : social stakeholders, conflicts and territoriality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Anna Blume, pp.195-213, 2010</w:t>
+              <w:t xml:space="preserve">Political dimensions of water governance in Latin America and Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anna Blume, pp.137-178, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01699633v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01699630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2910,393 +2910,393 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I-Five: Innovative Instruments and institutions in implementing the water framework directive French case study report: implementing the WFD on the Thau basin</w:t>
+                <w:t xml:space="preserve">Research Report No 2.3 I-Five: Innovative Instruments and institutions in implementing the water framework directive french case study report : implementing the WFD on the Thau basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Bouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Barone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Maurel</w:t>
+                <w:t xml:space="preserve">P. Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Richard-Ferroudji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Richard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Abrami</w:t>
+                <w:t xml:space="preserve">G. Abrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] 2.3, IWRM-NET. 2009, pp.83</w:t>
+              <w:t xml:space="preserve">[Research Report] irstea. 2009, pp.83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01699763v1</w:t>
+                <w:t xml:space="preserve">hal-02594104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research Report No 1 INNOVATIVE INSTRUMENTS AND INSTITUTIONS IN IMPLEMENTING THE WATER FRAMEWORK DIRECTIVE; INCEPTION REPORT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mostert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Junier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ridder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Ridder</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">E. Interwies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Bouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] irstea. 2009, pp.78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02592480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research Report No 2.3 I-Five: Innovative Instruments and institutions in implementing the water framework directive french case study report : implementing the WFD on the Thau basin</w:t>
+                <w:t xml:space="preserve">I-Five: Innovative Instruments and institutions in implementing the water framework directive French case study report: implementing the WFD on the Thau basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Bouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Barone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Maurel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Richard-Ferroudji</w:t>
+                <w:t xml:space="preserve">Audrey Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Abrami</w:t>
+                <w:t xml:space="preserve">Géraldine Abrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] irstea. 2009, pp.83</w:t>
+              <w:t xml:space="preserve">[Research Report] 2.3, IWRM-NET. 2009, pp.83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02594104v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01699763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId91"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3372,51 +3372,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="79270C8B"/>
+    <w:nsid w:val="2D87C8D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3603,51 +3603,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-e-richard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8969-1634" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144405091" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05313814v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixin Cao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barbier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Besenval" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-025-02286-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03562004v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrell Estupina" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grelot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Alix" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Badoga" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Balzergue" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/set-revue.2021.1.13" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668129v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Colon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Richard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Roche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02508060.2018.1403013" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699663v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rieu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699641v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Maury" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.1736" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699644v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.8306" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699653v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemia Bohn" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Cernesson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adilson Pinheiro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586100v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587046v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699795v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699690v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lieutaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilian Cadic" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699762v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uehara T.H.K." TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mantovani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Resende R.U." TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduarte M." TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699736v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699751v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699618v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699639v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592474v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600087v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525108v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ghiotti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699610v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699630v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857368v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barone" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699633v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Ducrot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381467v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585620v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Canneva" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chaillout" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606443v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nicault" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arnal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arnaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aspe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bidet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594059v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richard-Ferroudji" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mostert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Junier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Borowski Maaser" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699763v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Richard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Abrami" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592480v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ridder" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Interwies" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594104v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maurel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abrami" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-e-richard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8969-1634" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144405091" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05313814v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixin Cao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barbier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Besenval" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-025-02286-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03562004v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrell Estupina" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grelot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Alix" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Badoga" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Balzergue" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/set-revue.2021.1.13" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668129v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Colon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Richard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Roche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02508060.2018.1403013" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699663v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rieu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699641v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Maury" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.1736" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699644v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.8306" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699653v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemia Bohn" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Cernesson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adilson Pinheiro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586100v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587046v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699795v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699690v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lieutaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilian Cadic" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699762v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uehara T.H.K." TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mantovani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Resende R.U." TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduarte M." TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699736v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699751v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699618v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699639v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592474v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600087v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525108v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ghiotti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699610v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857368v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barone" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699633v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Ducrot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699630v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381467v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585620v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Canneva" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chaillout" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606443v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nicault" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arnal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arnaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aspe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bidet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594059v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richard-Ferroudji" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mostert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Junier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Borowski Maaser" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594104v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maurel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abrami" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592480v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ridder" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Interwies" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699763v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Richard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Abrami" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>