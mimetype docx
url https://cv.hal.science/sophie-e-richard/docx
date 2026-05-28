--- v1 (2026-05-05)
+++ v2 (2026-05-28)
@@ -2150,217 +2150,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01699610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water governance in France: institutional framework, stakeholders, arrangements and process</w:t>
+                <w:t xml:space="preserve">A logical framework for the governance of a water territory. Application to the Drôme River (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gabrielle Bouleau</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Barone</w:t>
+                <w:t xml:space="preserve">Raphaëlle Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water governance and public policies in Latin America and Europe. Jacobi P. and Sinisgali P. (Eds.)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Anna Blume, p. 137 - p. 178, 2010, 978-92-64-17453-5</w:t>
+              <w:t xml:space="preserve">Water governance in Latin America and Europe : social stakeholders, conflicts and territoriality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anna Blume, pp.195-213, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00857368v1</w:t>
+                <w:t xml:space="preserve">hal-01699633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A logical framework for the governance of a water territory. Application to the Drôme River (France)</w:t>
+                <w:t xml:space="preserve">Water governance in France: institutional framework, stakeholders, arrangements and process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Rieu</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Bouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaëlle Ducrot</w:t>
+                <w:t xml:space="preserve">Sylvain Barone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water governance in Latin America and Europe : social stakeholders, conflicts and territoriality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Anna Blume, pp.195-213, 2010</w:t>
+              <w:t xml:space="preserve">Water governance and public policies in Latin America and Europe. Jacobi P. and Sinisgali P. (Eds.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anna Blume, p. 137 - p. 178, 2010, 978-92-64-17453-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01699633v1</w:t>
+                <w:t xml:space="preserve">hal-00857368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Historical Approach to Illuminate Water Governance. The Case of France</w:t>
               </w:r>
@@ -2910,393 +2910,393 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research Report No 2.3 I-Five: Innovative Instruments and institutions in implementing the water framework directive french case study report : implementing the WFD on the Thau basin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Research Report No 1 INNOVATIVE INSTRUMENTS AND INSTITUTIONS IN IMPLEMENTING THE WATER FRAMEWORK DIRECTIVE; INCEPTION REPORT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mostert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Junier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ridder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Interwies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Bouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...50 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] irstea. 2009, pp.83</w:t>
+              <w:t xml:space="preserve">[Research Report] irstea. 2009, pp.78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02594104v1</w:t>
+                <w:t xml:space="preserve">hal-02592480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research Report No 1 INNOVATIVE INSTRUMENTS AND INSTITUTIONS IN IMPLEMENTING THE WATER FRAMEWORK DIRECTIVE; INCEPTION REPORT</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Junier</w:t>
+                <w:t xml:space="preserve">I-Five: Innovative Instruments and institutions in implementing the water framework directive French case study report: implementing the WFD on the Thau basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Bouleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Barone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Ridder</w:t>
+                <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Interwies</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gabrielle Bouleau</w:t>
+                <w:t xml:space="preserve">Audrey Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Abrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] irstea. 2009, pp.78</w:t>
+              <w:t xml:space="preserve">[Research Report] 2.3, IWRM-NET. 2009, pp.83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02592480v1</w:t>
+                <w:t xml:space="preserve">hal-01699763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I-Five: Innovative Instruments and institutions in implementing the water framework directive French case study report: implementing the WFD on the Thau basin</w:t>
+                <w:t xml:space="preserve">Research Report No 2.3 I-Five: Innovative Instruments and institutions in implementing the water framework directive french case study report : implementing the WFD on the Thau basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Bouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Barone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Richard-Ferroudji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Abrami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] irstea. 2009, pp.83</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Maurel</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">hal-01699763v1</w:t>
+                <w:t xml:space="preserve">hal-02594104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId91"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3372,51 +3372,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2D87C8D5"/>
+    <w:nsid w:val="34AD73D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3603,51 +3603,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-e-richard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8969-1634" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144405091" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05313814v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixin Cao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barbier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Besenval" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-025-02286-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03562004v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrell Estupina" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grelot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Alix" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Badoga" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Balzergue" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/set-revue.2021.1.13" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668129v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Colon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Richard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Roche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02508060.2018.1403013" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699663v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rieu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699641v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Maury" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.1736" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699644v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.8306" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699653v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemia Bohn" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Cernesson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adilson Pinheiro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586100v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587046v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699795v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699690v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lieutaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilian Cadic" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699762v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uehara T.H.K." TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mantovani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Resende R.U." TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduarte M." TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699736v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699751v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699618v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699639v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592474v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600087v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525108v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ghiotti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699610v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857368v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barone" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699633v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Ducrot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699630v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381467v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585620v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Canneva" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chaillout" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606443v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nicault" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arnal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arnaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aspe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bidet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594059v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richard-Ferroudji" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mostert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Junier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Borowski Maaser" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594104v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maurel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abrami" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592480v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ridder" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Interwies" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699763v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Richard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Abrami" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-e-richard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8969-1634" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144405091" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05313814v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixin Cao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barbier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Besenval" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-025-02286-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03562004v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrell Estupina" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grelot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Alix" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Badoga" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Balzergue" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/set-revue.2021.1.13" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668129v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Colon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Richard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Roche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02508060.2018.1403013" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699663v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rieu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699641v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Maury" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.1736" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699644v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.8306" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699653v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemia Bohn" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Cernesson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adilson Pinheiro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586100v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587046v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699795v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699690v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lieutaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilian Cadic" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699762v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uehara T.H.K." TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mantovani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Resende R.U." TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduarte M." TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699736v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699751v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699618v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699639v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592474v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600087v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525108v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ghiotti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699610v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699633v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Ducrot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857368v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barone" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699630v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381467v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585620v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Canneva" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chaillout" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606443v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nicault" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arnal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arnaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aspe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bidet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594059v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richard-Ferroudji" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mostert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Junier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Borowski Maaser" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592480v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ridder" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Interwies" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699763v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Richard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Abrami" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594104v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maurel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abrami" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>