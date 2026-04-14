--- v0 (2026-03-16)
+++ v1 (2026-04-14)
@@ -602,295 +602,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04180380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging of THz photonic modes by scattering scanning near-field optical microscopy</w:t>
+                <w:t xml:space="preserve">Unlocking synchrotron sources for THz spectroscopy at sub-MHz resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Thomas</w:t>
+                <w:t xml:space="preserve">T. Hearne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theo Hannotte</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Mammez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristiane N. Santos</w:t>
+                <w:t xml:space="preserve">Dominique Mammez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Walter</w:t>
+                <w:t xml:space="preserve">M.-A. Martin-Drumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melanie Lavancier</w:t>
+                <w:t xml:space="preserve">P. Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (28), pp.32608-32617. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30 (5), pp.7372-7382. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.2c01871⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.448147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03608482v1</w:t>
+                <w:t xml:space="preserve">hal-03581582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unlocking synchrotron sources for THz spectroscopy at sub-MHz resolution</w:t>
+                <w:t xml:space="preserve">Imaging of THz photonic modes by scattering scanning near-field optical microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Hearne</w:t>
+                <w:t xml:space="preserve">L. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Mammez</w:t>
+                <w:t xml:space="preserve">Theo Hannotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Mammez</w:t>
+                <w:t xml:space="preserve">Cristiane N. Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-A. Martin-Drumel</w:t>
+                <w:t xml:space="preserve">Benjamin Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Roy</w:t>
+                <w:t xml:space="preserve">Melanie Lavancier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 30 (5), pp.7372-7382. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (28), pp.32608-32617. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.448147⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.2c01871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03581582v1</w:t>
+                <w:t xml:space="preserve">hal-03608482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broadband super-resolution Terahertz Time domain spectroscopy applied to Gas analysis</w:t>
               </w:r>
@@ -1006,51 +1006,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optically Pumped Terahertz Molecular Laser: Gain Factor and Validation up to 5.5 THz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Mammez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zachary Buchanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1326,51 +1326,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Buchanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Eliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-A. Martin-Drumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 44 (20), pp.4985-4988. </w:t>
@@ -1402,429 +1402,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02319308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution THz gain measurements in optically pumped ammonia</w:t>
+                <w:t xml:space="preserve">Transport mechanisms in a puckered graphene-on-lattice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Mičica</w:t>
+                <w:t xml:space="preserve">T. Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Díaz Álvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Eschimese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Eliet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anastasia Pienkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.26.021242⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (16), pp.7519-7525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8NR00678D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02407947v1</w:t>
+                <w:t xml:space="preserve">hal-02304358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport mechanisms in a puckered graphene-on-lattice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Xu</w:t>
+                <w:t xml:space="preserve">THz-TDS time-trace analysis for the extraction of material and metamaterial parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Peretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Díaz Álvarez</w:t>
+                <w:t xml:space="preserve">Sergey Mitryukovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Wei</w:t>
+                <w:t xml:space="preserve">Kevin Froberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Eschimese</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Eliet</w:t>
+                <w:t xml:space="preserve">Aniss Mebarki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Eliet Eliet-Barois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10 (16), pp.7519-7525. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Terahertz Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C8NR00678D⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TTHZ.2018.2889227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02304358v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903521v6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THz-TDS time-trace analysis for the extraction of material and metamaterial parameters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-resolution THz gain measurements in optically pumped ammonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergey Mitryukovskiy</w:t>
+                <w:t xml:space="preserve">Martin Mičica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Eliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Vanwolleghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Froberger</w:t>
+                <w:t xml:space="preserve">Roman Motiyenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aniss Mebarki</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Eliet Eliet-Barois</w:t>
+                <w:t xml:space="preserve">Anastasia Pienkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Terahertz Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9 (2), </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (16), pp.21242. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TTHZ.2018.2889227⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.26.021242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01903521v6</w:t>
+                <w:t xml:space="preserve">hal-02407947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scanning electron microscopy-energy dispersive X-ray spectrometry (SEM-EDX) and aerosol time-of-flight mass spectrometry (ATOFMS) single particle analysis of metallurgy plant emissions</w:t>
               </w:r>
@@ -2230,650 +2230,650 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00746031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and experimental studies of CH3X-Y-2 rotational line shapes for atmospheric spectra modelling: application to room-temperature CH3Cl-O-2</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Widely tunable THz synthesizer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Eliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cuisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C1CP22232E⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 104 (4), pp.763-768. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00340-011-4690-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00728287v1</w:t>
+                <w:t xml:space="preserve">hal-02937589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Widely tunable THz synthesizer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Theoretical and experimental studies of CH3X-Y-2 rotational line shapes for atmospheric spectra modelling: application to room-temperature CH3Cl-O-2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Buldyreva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Eliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Hindle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Mouret</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Robin Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (45), pp.20326-20334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C1CP22232E⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00340-011-4690-1⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02937589v1</w:t>
+                <w:t xml:space="preserve">hal-00728287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (39)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (40)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated Optoelectronic Mixer with a Micromachined Silicon Coplanar Probe for Wideband On-Wafer Testing of Millimeter-Wave and THz Components</w:t>
+                <w:t xml:space="preserve">Low-Temperature Grown Gallium Arsenide Optical Microcavity Photoconductors for THz Wave Generation and Detection Using 1 µm Wavelength Lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Islam</w:t>
+                <w:t xml:space="preserve">C. Chamek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Kherouz</w:t>
+                <w:t xml:space="preserve">G. Taton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Q. Fornasiero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Victor Merupo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Bouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 50th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Helsinki, Finland. pp.1-2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/irmmw-thz61557.2025.11319740⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz61557.2025.11319951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05489566v1</w:t>
+                <w:t xml:space="preserve">hal-05571995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phonon polaritons impact atmosphere transparence in the TeraHertz range</w:t>
+                <w:t xml:space="preserve">Integrated Optoelectronic Mixer with a Micromachined Silicon Coplanar Probe for Wideband On-Wafer Testing of Millimeter-Wave and THz Components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeyan Bichon</w:t>
+                <w:t xml:space="preserve">S. Islam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Petitprez</w:t>
+                <w:t xml:space="preserve">L. Kherouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Merupo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Herbin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Romain Peretti</w:t>
+                <w:t xml:space="preserve">L. Frein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRMMW-THz 2024</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz60956.2024.10697752⟩</w:t>
+              <w:t xml:space="preserve">2025 50th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Helsinki, Finland. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/irmmw-thz61557.2025.11319740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04731703v1</w:t>
+                <w:t xml:space="preserve">hal-05489566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La spectroscopie THz et ses applications dans les domaines analytiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeyan Bichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddin Osseiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Eliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2888,4422 +2888,4422 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OPTIQUE Normandie 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04633379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can the THz-TDS detect trace gases?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Towards the elimination of water in THz-TDS data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddin Osseiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeyan Bichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Eliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Peretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRMMW-THz 2024</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz60956.2024.10734282⟩</w:t>
+              <w:t xml:space="preserve">IRMMW -THz 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Perth (Australia), Australia. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz60956.2024.10697539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04728502v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04731709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the elimination of water in THz-TDS data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Can the THz-TDS detect trace gases?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddin Osseiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeyan Bichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Eliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Peretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRMMW -THz 2024</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz60956.2024.10697539⟩</w:t>
+              <w:t xml:space="preserve">IRMMW-THz 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The International Society of Infrared, Millimeter, and Terahertz Waves (IRMMW-THz), Sep 2024, Perth (Australia), Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz60956.2024.10734282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04731709v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04728502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainties estimation in THz-TDS experiments in transmittance, refractive index and spectroscopic parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddin Osseiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeyan Bichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Hannotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamed Abdel-Kader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Witt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IRMMW-THz 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Perth (Australia), Australia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IRMMW-THz60956.2024.10697647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04731717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">59 Lines Measurement in a Single Experiment using Super-Resolution TDS</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sophie Eliet</w:t>
+                <w:t xml:space="preserve">Phonon polaritons impact atmosphere transparence in the TeraHertz range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeyan Bichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Petitprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Herbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Lampin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Peretti</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 48th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IRMMW-THz 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Perth, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz60956.2024.10697752⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz57677.2023.10299388⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04277652v1</w:t>
+                <w:t xml:space="preserve">hal-04731703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge carrier profiling with MIR and THz s-SNOM</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Walter</w:t>
+                <w:t xml:space="preserve">59 Lines Measurement in a Single Experiment using Super-Resolution TDS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddin Osseiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aditya Raj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Hannotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Eliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 48th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Montreal, Canada. pp.1-2, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz57677.2023.10299388⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz57677.2023.10298850⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04505239v1</w:t>
+                <w:t xml:space="preserve">hal-04277652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scanning microwave microscopy for investigations of mechanical vibrations and mode coupling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Theron</w:t>
+                <w:t xml:space="preserve">Charge carrier profiling with MIR and THz s-SNOM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristiane Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Xu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Boyaval</w:t>
+                <w:t xml:space="preserve">Édouard Lebouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Eliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers of Nanomechanical Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 48th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Montreal, Canada. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz57677.2023.10298850⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04234474v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04505239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Resolution Molecular Spectroscopy in the THz Region Using Synchrotron Radiation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Eliet</w:t>
+                <w:t xml:space="preserve">Scanning microwave microscopy for investigations of mechanical vibrations and mode coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Theron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boyaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Eliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 47th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers of Nanomechanical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Delft, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz50927.2022.9895816⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03794420v1</w:t>
+                <w:t xml:space="preserve">hal-04234474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noise analysis, noise reduction and covariance estimation for Time domain Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elsa Denakpo</w:t>
+                <w:t xml:space="preserve">High Resolution Molecular Spectroscopy in the THz Region Using Synchrotron Radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hearne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theo Hannotte</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Hélène Mammez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mammez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-A. Martin-Durel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Eliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 47th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Delft, Netherlands. pp.1-2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz50927.2022.9895812⟩</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz50927.2022.9895816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03793402v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie en champ proche aux fréquences térahertz</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Eliet</w:t>
+                <w:t xml:space="preserve">Terahertz time domain spectroscopy data processing: analysing uncertainties to push boundaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lavancier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Eliet Eliet-Barois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Denakpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Vlieghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Vindas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23eme forum des microscopies à sondes locales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Photonics Europe 2022, Terahertz Photonics II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Strasbourg, France. pp.9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2620069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03613264v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03689411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Split-ring resonators imaged by THz s-SNOM</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Melanie Lavancier</w:t>
+                <w:t xml:space="preserve">Complex refractive index determination of PTFE, TPX and polypropylene windows for TeraHertz broadband spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sklia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Petitprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Peretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 47th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Delft, Netherlands. pp.1-2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz50927.2022.9895984⟩</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz50927.2022.9895520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03835305v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Invited] An exotic use of the HITRAN database : Predicting laser lines for optically pumped terahertz molecular laser</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Split-ring resonators imaged by THz s-SNOM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristiane Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Mammez</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">O. Pirali</w:t>
+                <w:t xml:space="preserve">Theo Hannotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Lavancier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASA-HITRAN</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 47th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Delft, Netherlands. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz50927.2022.9895984⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04410806v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03835305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex refractive index determination of PTFE, TPX and polypropylene windows for TeraHertz broadband spectroscopy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Petitprez</w:t>
+                <w:t xml:space="preserve">Noise analysis, noise reduction and covariance estimation for Time domain Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Denakpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Hannotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Lavancier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Eliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Peretti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 47th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Delft, Netherlands. pp.1-2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz50927.2022.9895520⟩</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz50927.2022.9895812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03794330v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz time domain spectroscopy data processing: analysing uncertainties to push boundaries</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elsa Denakpo</w:t>
+                <w:t xml:space="preserve">Imagerie en champ proche aux fréquences térahertz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Lampin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristiane Nascimento Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Hannotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Vlieghe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nabil Vindas</w:t>
+                <w:t xml:space="preserve">Louis Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Eliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics Europe 2022, Terahertz Photonics II</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">23eme forum des microscopies à sondes locales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Saint-Valery-sur-Somme, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03689411v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03613264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application du s-SNOM dans le moyen infrarouge à l’imagerie d’un verre de chalcogénure photo-inscrit</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eugène Bychkov</w:t>
+                <w:t xml:space="preserve">[Invited] An exotic use of the HITRAN database : Predicting laser lines for optically pumped terahertz molecular laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Mammez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aline Martin-Drumel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. S. Hearne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mammez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Pirali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23eme forum des microscopies à sondes locales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Saint-Valery-sur-Somme, France</w:t>
+              <w:t xml:space="preserve">ASA-HITRAN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03613602v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04410806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond the Dynamic range approach In noise evaluation for Terahertz Time domain spectrometers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Theo Hannotte</w:t>
+                <w:t xml:space="preserve">Application du s-SNOM dans le moyen infrarouge à l’imagerie d’un verre de chalcogénure photo-inscrit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Eliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Carcreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Lampin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugène Bychkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 46th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">23eme forum des microscopies à sondes locales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Saint-Valery-sur-Somme, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03500148v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03613602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THz s-SNOM imaging of logarithmic spiral antennas</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Complex refractive indices in the TeraHertz domain of samples from atmospheric aerosol sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeyan Bichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Lavancier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Eliet</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Petitprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Deguine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hourlier-Bahloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 46th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2021, Chengdu, China. pp.1-2, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz50926.2021.9567111⟩</w:t>
+              <w:t xml:space="preserve">, Aug 2021, Chengdu, China. pp.1163, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/irmmw-thz50926.2021.9566988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03467373v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03403999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequences of antenna effects on s-SNOM imaging of a photonic mode</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Super resolution of A 400 MHz rotational line doublet with a TDS using a 850 ps long delay line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Eliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cuisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Hindle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Lampin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics, CLEO 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">46th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Chengdu, China. pp.989, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz50926.2021.9566817⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/CLEO_SI.2021.SW2K.5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03313305v1</w:t>
+                <w:t xml:space="preserve">hal-03465116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex refractive indices in the TeraHertz domain of samples from atmospheric aerosol sources</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Deguine</w:t>
+                <w:t xml:space="preserve">New laser lines from a terahertz ammonia laser pumped by a quantum cascadelaser and their application to high-resolution spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Lampin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Mammez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mammez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Hourlier-Bahloul</w:t>
+                <w:t xml:space="preserve">Thomas Hearne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zachary Buchanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 46th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2021, Chengdu, China. pp.1163, </w:t>
+              <w:t xml:space="preserve">, Aug 2021, Chengdu, China. pp.1168, </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/irmmw-thz50926.2021.9566988⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz50926.2021.9566884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03403999v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03448763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super resolution of A 400 MHz rotational line doublet with a TDS using a 850 ps long delay line</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">THz s-SNOM imaging of logarithmic spiral antennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Hannotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Lavancier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Eliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz50926.2021.9566817⟩</w:t>
+              <w:t xml:space="preserve">2021 46th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Chengdu, China. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz50926.2021.9567111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03465116v1</w:t>
+                <w:t xml:space="preserve">hal-03467373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New laser lines from a terahertz ammonia laser pumped by a quantum cascadelaser and their application to high-resolution spectroscopy</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Consequences of antenna effects on s-SNOM imaging of a photonic mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Hearne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zachary Buchanan</w:t>
+                <w:t xml:space="preserve">T Hannotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Nascimento Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Lavancier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Eliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 46th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz50926.2021.9566884⟩</w:t>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics, CLEO 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OSA, May 2021, San Jose (virtual), United States. pp.SW2K.5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/CLEO_SI.2021.SW2K.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03448763v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous-wave lines up to 5.5 THz from the ammonia laser pumped by a quantum cascade laser</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Beyond the Dynamic range approach In noise evaluation for Terahertz Time domain spectrometers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemence Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Lavancier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeyan Bichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Hannotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Lampin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">O. Pirali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 45th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz46771.2020.9370956⟩</w:t>
+              <w:t xml:space="preserve">2021 46th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Chengdu, China. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz50926.2021.9566941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03191459v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03500148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Invited] Exploiting the THz synchrotron radiation at its highest resolution and in a broadband fashion using heterodyne techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Aline Martin-Drumel</w:t>
+                <w:t xml:space="preserve">Continuous-wave lines up to 5.5 THz from the ammonia laser pumped by a quantum cascade laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Lampin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-H. Mammez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Buchanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Micica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Pirali</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Turut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOLEIL Users’ Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 45th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Buffalo, NY, United States. pp.1-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz46771.2020.9370956⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04410769v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03191459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operation of near-field scanning millimeter-wave microscopy up to 67 GHz under scanning electron microscopy vision</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">[Invited] Exploiting the THz synchrotron radiation at its highest resolution and in a broadband fashion using heterodyne techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aline Martin-Drumel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Pirali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Eliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Boyaval</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Buchanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Turut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE MTT International Microwave Symposium, IMS 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SOLEIL Users’ Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Gif sur Yvette, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IMS30576.2020.9224090⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03022574v1</w:t>
+                <w:t xml:space="preserve">hal-04410769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">s-SNOM imaging of a THz photonic mode</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Eliet</w:t>
+                <w:t xml:space="preserve">Operation of near-field scanning millimeter-wave microscopy up to 67 GHz under scanning electron microscopy vision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Polovodov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Theron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Eliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Avramovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boyaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 45th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE MTT International Microwave Symposium, IMS 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Los Angeles (On-line event), United States. pp.95-98, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IMS30576.2020.9224090⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz46771.2020.9370928⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03174553v1</w:t>
+                <w:t xml:space="preserve">hal-03022574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super resolution spectroscopy for THz-TDS: application to gas spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">s-SNOM imaging of a THz photonic mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Hannotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Lavancier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Eliet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Lampin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz46771.2020.9370802⟩</w:t>
+              <w:t xml:space="preserve">2020 45th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Buffalo, United States. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz46771.2020.9370928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03191457v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03174553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building a near-field scanning millimeter-wave microscope integrated in a scanning electron microscope</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Super resolution spectroscopy for THz-TDS: application to gas spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Eliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Mouelhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cuisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Hindle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Lampin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Manipulation, Automation, and Robotics at Small Scales, MARSS 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">45th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Buffalo, NY (virtual), United States. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz46771.2020.9370802⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02281097v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03191457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadening coefficients of rotational transitions of hydrogen sulfide measured by THz spectroscopy and theoretical calculations.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gaël Mouret</w:t>
+                <w:t xml:space="preserve">Building a near-field scanning millimeter-wave microscope integrated in a scanning electron microscope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Polovodov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaf Haenssler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Theron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boyaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Eliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th Colloquium on High Resolution Molecular Spectroscopy (HRMS 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Dijon, France</w:t>
+              <w:t xml:space="preserve">International Conference on Manipulation, Automation, and Robotics at Small Scales, MARSS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Helsinki, Finland. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04440003v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02281097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadband terahertz heterodyne spectrometer exploiting synchrotron radiation at sub-megahertz resolution</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Turut</w:t>
+                <w:t xml:space="preserve">Broadening coefficients of rotational transitions of hydrogen sulfide measured by THz spectroscopy and theoretical calculations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Mouelhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cuisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Hindle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">26th Colloquium on High Resolution Molecular Spectroscopy (HRMS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Dijon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03089129v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04440003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enlarging the Frontiers of Research in the IR/mm Range Using Synchrotron Radiation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Langerome</w:t>
+                <w:t xml:space="preserve">Broadband terahertz heterodyne spectrometer exploiting synchrotron radiation at sub-megahertz resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Pirali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Buchanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Eliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Verseils</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">T. Souske</w:t>
+                <w:t xml:space="preserve">M.-A. Martin-Mel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Turut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2019, Paris, France. pp.1-2, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2019.8873937⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France. pp.965, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2019.8874533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04295283v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03089129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid-IR s-SNOM imaging of photo-induced refractive index variation in chalcogenide glass</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Eliet</w:t>
+                <w:t xml:space="preserve">Enlarging the Frontiers of Research in the IR/mm Range Using Synchrotron Radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-B. Brubach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Langerome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Carcreff</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eugène Bychkov</w:t>
+                <w:t xml:space="preserve">M. Verseils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Capitani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Souske</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 44th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2019.8874029⟩</w:t>
+              <w:t xml:space="preserve">44th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2019.8873937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02400030v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-Electro-Mechanical-Systems advances for measurements at small scales: the vertical silicon probes technology extended to nearfield optics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Eliet</w:t>
+                <w:t xml:space="preserve">Mid-IR s-SNOM imaging of photo-induced refractive index variation in chalcogenide glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Eliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Carcreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Lampin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugène Bychkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 International Conference on Manipulation, Automation and Robotics at Small Scales (MARSS 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Helsinki, Finland. pp.1-5, </w:t>
+              <w:t xml:space="preserve">2019 44th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France. pp.1-2/8874029, </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MARSS.2019.8860980⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2019.8874029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03321928v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz near-field imaging using batch-fabricated cantilevers with 70 μm long tips</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
+                <w:t xml:space="preserve">Micro-Electro-Mechanical-Systems advances for measurements at small scales: the vertical silicon probes technology extended to nearfield optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mairiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Eliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Lampin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 44th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2019.8874242⟩</w:t>
+              <w:t xml:space="preserve">2019 International Conference on Manipulation, Automation and Robotics at Small Scales (MARSS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Helsinki, Finland. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MARSS.2019.8860980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02398422v1</w:t>
+                <w:t xml:space="preserve">hal-03321928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and parameter retrieving in time domain spectroscopy of material and metamaterial</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kevin Froberger</w:t>
+                <w:t xml:space="preserve">Terahertz near-field imaging using batch-fabricated cantilevers with 70 μm long tips</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mairiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Eliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Lampin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Optics and its Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2306932⟩</w:t>
+              <w:t xml:space="preserve">2019 44th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2019.8874242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02334954v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromagnetic Modeling in Near-Field Scanning Microwave Microscopy Highlighting Limitations in Spatial and Electrical Resolutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Polovodov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlene Brillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olaf C Haenssler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boyaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7312,338 +7312,472 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE MTT-S International Conference on Numerical Electromagnetic and Multiphysics Modeling and Optimization (NEMO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Reykjavik, Iceland. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/NEMO.2018.8503487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02155769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined scanning microwave and electron microscopy: a novel toolbox for hybrid nanoscale material analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kamel Haddadi</w:t>
+                <w:t xml:space="preserve">Modeling and parameter retrieving in time domain spectroscopy of material and metamaterial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Peretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. C. Haenssler</w:t>
+                <w:t xml:space="preserve">Martin Micica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Daffe</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Boyaval</w:t>
+                <w:t xml:space="preserve">Sergey I. Mitryukovskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Froberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Eliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE MTT-S International Microwave Workshop Series on Advanced Materials and Processes, IMWS-AMP 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Pavia, Italy. 3 p., </w:t>
+              <w:t xml:space="preserve">Nonlinear Optics and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Strasbourg, France. pp.25, </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IMWS-AMP.2017.8247419⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2306932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03224651v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Combined scanning microwave and electron microscopy: a novel toolbox for hybrid nanoscale material analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Haddadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. C. Haenssler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Daffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Eliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boyaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE MTT-S International Microwave Workshop Series on Advanced Materials and Processes, IMWS-AMP 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Pavia, Italy. 3 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IMWS-AMP.2017.8247419⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03224651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nano-probing station incorporating MEMS probes for 1D device RF on-wafer characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Daffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Marzouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. El El Fellahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boyaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 47th European Microwave Conference (EuMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Nuremberg, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/EuMC.2017.8230973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01726555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7653,279 +7787,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A near-field scanning microwave microscope in a scanning electron microscope: design and challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Polovodov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Eliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Haenssler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dambrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Haddadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Scanning Probe Microscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Louvain la Neuve, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02278736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation and near-field evolution of fine particles in a plume from a metallurgy plant: Results from the NANO-INDUS project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ari Setyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Locoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Deboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU-GAC-MAC-CGU Joint Assembly 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03119127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7935,114 +8069,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection, quantification et cinétique TéraHertz de molécules d'intérêt atmosphérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Eliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre [cond-mat.other]. Université du Littoral Côte d'Opale, 2013. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2013DUNK0338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00957068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId256"/>
+      <w:footerReference w:type="default" r:id="rId261"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8189,51 +8323,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532452v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane Santos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;vio Feres" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Hannotte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Peretti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Vanwolleghem" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-026-69027-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651920v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Xu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srisaran Venkatachalam" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toky Harrison Rabenimanana" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boyaval" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Eliet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c01401" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172580v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Houver" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Roy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202312140" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180380v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Eliet Eliet-Barois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202312136" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608482v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thomas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Hannotte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane N. Santos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Walter" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Lavancier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c01871" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581582v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hearne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Mammez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mammez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Martin-Drumel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.448147" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143451v3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cuisset" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Hindle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lampin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2021.3120029" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538905v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Buchanan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pirali" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Martin-Drumel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Turut" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adpr.202100263" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320954v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Polovodov" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Theron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lenoir" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deresmes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11062788" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319308v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pirali" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Buchanan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.004985" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407947v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mi&#269;ica" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Motiyenko" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Pienkina" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.021242" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304358v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Xu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D&#237;az &#193;lvarez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wei" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eschimese" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR00678D" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903521v6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Mitryukovskiy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Froberger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniss Mebarki" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2018.2889227" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874130v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arndt" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Deboudt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anderson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alodie Blondel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2015.11.019" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VF1SVBK9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749447v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Guinet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rohart" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buldyreva" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gupta" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2012.01.022" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5K10N67K-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00746031v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bray" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jacquemart" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Lacome" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2012.09.013" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728287v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Mouret" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CP22232E" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937589v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eliet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guinet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bocquet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-011-4690-1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C55BFE82FFCEDD35A3FFD920F5918931E2FB6055/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489566v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Islam" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kherouz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Merupo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Frein" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouhier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/irmmw-thz61557.2025.11319740" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731703v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeyan Bichon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Petitprez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Herbin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz60956.2024.10697752" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04633379v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddin Osseiran" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728502v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz60956.2024.10734282" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731709v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz60956.2024.10697539" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731717v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamed Abdel-Kader" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Witt" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz60956.2024.10697647" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277652v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Raj" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz57677.2023.10299388" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505239v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Lebouvier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevalier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz57677.2023.10298850" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234474v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Theron" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Xu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794420v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Martin-Durel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50927.2022.9895816" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793402v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Denakpo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50927.2022.9895812" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613264v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane Nascimento Santos" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Thomas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835305v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50927.2022.9895984" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410806v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. S. Hearne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mammez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794330v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bichon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pillet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sklia" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Petitprez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50927.2022.9895520" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689411v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lavancier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vlieghe" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Vindas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2620069" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613602v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carcreff" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Bychkov" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500148v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Muller" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50926.2021.9566941" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467373v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Santos" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50926.2021.9567111" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313305v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Hannotte" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Nascimento Santos" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lavancier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2021.SW2K.5" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403999v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Deguine" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hourlier-Bahloul" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/irmmw-thz50926.2021.9566988" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465116v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50926.2021.9566817" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448763v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Mammez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hearne" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50926.2021.9566884" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191459v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Mammez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Micica" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz46771.2020.9370956" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410769v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Turut" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022574v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Polovodov" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Avramovic" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS30576.2020.9224090" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174553v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz46771.2020.9370928" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191457v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Mouelhi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz46771.2020.9370802" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281097v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Haenssler" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440003v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03089129v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Martin-Mel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2019.8874533" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04295283v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B. Brubach" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Langerome" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verseils" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Capitani" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Souske" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2019.8873937" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02400030v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carcreff" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2019.8874029" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321928v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Walter" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mairiaux" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Faucher" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS.2019.8860980" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398422v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vignaud" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2019.8874242" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334954v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Micica" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey I. Mitryukovskiy" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2306932" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155769v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Brillard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf C Haenssler" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEMO.2018.8503487" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224651v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Haddadi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. C. Haenssler" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Daffe" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMWS-AMP.2017.8247419" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726555v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marzouk" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El El Fellahi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC.2017.8230973" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278736v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Polovodov" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Haenssler" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dambrine" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119127v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Flament" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Setyan" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Locoge" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riffault" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00957068v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013DUNK0338" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532452v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane Santos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;vio Feres" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Hannotte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Peretti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Vanwolleghem" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-026-69027-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651920v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Xu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srisaran Venkatachalam" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toky Harrison Rabenimanana" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boyaval" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Eliet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c01401" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172580v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Houver" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Roy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202312140" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180380v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Eliet Eliet-Barois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202312136" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581582v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hearne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Mammez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mammez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Martin-Drumel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.448147" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608482v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thomas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Hannotte" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane N. Santos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Walter" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Lavancier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c01871" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143451v3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cuisset" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Hindle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lampin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2021.3120029" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538905v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Buchanan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pirali" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Martin-Drumel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Turut" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adpr.202100263" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320954v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Polovodov" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Theron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lenoir" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deresmes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11062788" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319308v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pirali" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Buchanan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.004985" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304358v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Xu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D&#237;az &#193;lvarez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wei" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eschimese" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR00678D" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903521v6" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Mitryukovskiy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Froberger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniss Mebarki" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2018.2889227" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407947v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mi&#269;ica" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Motiyenko" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Pienkina" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.021242" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874130v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arndt" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Deboudt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anderson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alodie Blondel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2015.11.019" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VF1SVBK9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749447v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Guinet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rohart" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buldyreva" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gupta" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2012.01.022" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5K10N67K-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00746031v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bray" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jacquemart" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Lacome" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2012.09.013" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937589v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Mouret" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eliet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guinet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bocquet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-011-4690-1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C55BFE82FFCEDD35A3FFD920F5918931E2FB6055/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728287v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CP22232E" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571995v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chamek" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Taton" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Fornasiero" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caron" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Merupo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz61557.2025.11319951" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489566v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Islam" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kherouz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Frein" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouhier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/irmmw-thz61557.2025.11319740" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04633379v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeyan Bichon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddin Osseiran" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731709v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz60956.2024.10697539" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728502v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz60956.2024.10734282" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731717v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamed Abdel-Kader" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Witt" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz60956.2024.10697647" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731703v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Petitprez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Herbin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz60956.2024.10697752" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277652v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Raj" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz57677.2023.10299388" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505239v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Lebouvier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevalier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz57677.2023.10298850" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234474v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Theron" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Xu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794420v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Martin-Durel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50927.2022.9895816" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689411v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lavancier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Denakpo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vlieghe" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Vindas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2620069" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794330v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bichon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pillet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sklia" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Petitprez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50927.2022.9895520" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835305v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Thomas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50927.2022.9895984" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793402v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50927.2022.9895812" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613264v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane Nascimento Santos" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410806v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. S. Hearne" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mammez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613602v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carcreff" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Bychkov" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403999v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Deguine" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hourlier-Bahloul" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/irmmw-thz50926.2021.9566988" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465116v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50926.2021.9566817" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448763v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hearne" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50926.2021.9566884" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467373v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Santos" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50926.2021.9567111" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313305v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Hannotte" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Nascimento Santos" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lavancier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2021.SW2K.5" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500148v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Muller" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50926.2021.9566941" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191459v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Mammez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Micica" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz46771.2020.9370956" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410769v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Turut" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022574v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Polovodov" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Avramovic" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS30576.2020.9224090" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174553v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz46771.2020.9370928" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191457v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Mouelhi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz46771.2020.9370802" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281097v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Haenssler" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440003v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03089129v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Martin-Mel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2019.8874533" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04295283v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B. Brubach" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Langerome" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verseils" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Capitani" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Souske" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2019.8873937" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02400030v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carcreff" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2019.8874029" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321928v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Walter" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mairiaux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Faucher" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS.2019.8860980" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398422v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vignaud" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2019.8874242" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155769v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Brillard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf C Haenssler" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEMO.2018.8503487" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334954v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Micica" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey I. Mitryukovskiy" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2306932" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224651v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Haddadi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. C. Haenssler" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Daffe" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMWS-AMP.2017.8247419" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726555v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marzouk" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El El Fellahi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC.2017.8230973" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278736v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Polovodov" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Haenssler" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dambrine" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119127v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Flament" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Setyan" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Locoge" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riffault" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00957068v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013DUNK0338" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>