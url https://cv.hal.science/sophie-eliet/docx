--- v1 (2026-04-14)
+++ v2 (2026-05-24)
@@ -1402,429 +1402,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02319308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport mechanisms in a puckered graphene-on-lattice</w:t>
+                <w:t xml:space="preserve">High-resolution THz gain measurements in optically pumped ammonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Xu</w:t>
+                <w:t xml:space="preserve">Martin Mičica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Eliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Vanwolleghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Díaz Álvarez</w:t>
+                <w:t xml:space="preserve">Roman Motiyenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Wei</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Eliet</w:t>
+                <w:t xml:space="preserve">Anastasia Pienkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8NR00678D⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (16), pp.21242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.26.021242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02304358v1</w:t>
+                <w:t xml:space="preserve">hal-02407947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THz-TDS time-trace analysis for the extraction of material and metamaterial parameters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Peretti</w:t>
+                <w:t xml:space="preserve">Transport mechanisms in a puckered graphene-on-lattice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergey Mitryukovskiy</w:t>
+                <w:t xml:space="preserve">A. Díaz Álvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Froberger</w:t>
+                <w:t xml:space="preserve">W. Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aniss Mebarki</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Eliet Eliet-Barois</w:t>
+                <w:t xml:space="preserve">D. Eschimese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Eliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Terahertz Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9 (2), </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (16), pp.7519-7525. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TTHZ.2018.2889227⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C8NR00678D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01903521v6</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution THz gain measurements in optically pumped ammonia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">THz-TDS time-trace analysis for the extraction of material and metamaterial parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Mičica</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mathias Vanwolleghem</w:t>
+                <w:t xml:space="preserve">Sergey Mitryukovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roman Motiyenko</w:t>
+                <w:t xml:space="preserve">Kevin Froberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anastasia Pienkina</w:t>
+                <w:t xml:space="preserve">Aniss Mebarki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Eliet Eliet-Barois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 26 (16), pp.21242. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Terahertz Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.26.021242⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TTHZ.2018.2889227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02407947v1</w:t>
+                <w:t xml:space="preserve">hal-01903521v6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scanning electron microscopy-energy dispersive X-ray spectrometry (SEM-EDX) and aerosol time-of-flight mass spectrometry (ATOFMS) single particle analysis of metallurgy plant emissions</w:t>
               </w:r>
@@ -2230,307 +2230,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00746031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Widely tunable THz synthesizer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Theoretical and experimental studies of CH3X-Y-2 rotational line shapes for atmospheric spectra modelling: application to room-temperature CH3Cl-O-2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Buldyreva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Eliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Hindle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Mouret</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Robin Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00340-011-4690-1⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (45), pp.20326-20334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C1CP22232E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02937589v1</w:t>
+                <w:t xml:space="preserve">hal-00728287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and experimental studies of CH3X-Y-2 rotational line shapes for atmospheric spectra modelling: application to room-temperature CH3Cl-O-2</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Widely tunable THz synthesizer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Eliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cuisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 104 (4), pp.763-768. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00340-011-4690-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C1CP22232E⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00728287v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02937589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (40)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2810,282 +2810,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05489566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La spectroscopie THz et ses applications dans les domaines analytiques</w:t>
+                <w:t xml:space="preserve">Phonon polaritons impact atmosphere transparence in the TeraHertz range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeyan Bichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noureddin Osseiran</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Eliet</w:t>
+                <w:t xml:space="preserve">Denis Petitprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Herbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Lampin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Peretti</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OPTIQUE Normandie 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IRMMW-THz 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Perth, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz60956.2024.10697752⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04633379v1</w:t>
+                <w:t xml:space="preserve">hal-04731703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the elimination of water in THz-TDS data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">La spectroscopie THz et ses applications dans les domaines analytiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeyan Bichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddin Osseiran</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeyan Bichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Eliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Peretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRMMW -THz 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">OPTIQUE Normandie 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Rouen, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04731709v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04633379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can the THz-TDS detect trace gases?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddin Osseiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeyan Bichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3103,608 +3120,591 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Peretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IRMMW-THz 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The International Society of Infrared, Millimeter, and Terahertz Waves (IRMMW-THz), Sep 2024, Perth (Australia), Australia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IRMMW-THz60956.2024.10734282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04728502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainties estimation in THz-TDS experiments in transmittance, refractive index and spectroscopic parameters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Towards the elimination of water in THz-TDS data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddin Osseiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeyan Bichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Eliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRMMW-THz 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Perth (Australia), Australia. </w:t>
+              <w:t xml:space="preserve">IRMMW -THz 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Perth (Australia), Australia. pp.1-2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz60956.2024.10697647⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz60956.2024.10697539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04731717v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04731709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phonon polaritons impact atmosphere transparence in the TeraHertz range</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Uncertainties estimation in THz-TDS experiments in transmittance, refractive index and spectroscopic parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddin Osseiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeyan Bichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Hannotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Petitprez</w:t>
+                <w:t xml:space="preserve">Mouhamed Abdel-Kader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Herbin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Romain Peretti</w:t>
+                <w:t xml:space="preserve">Martin Witt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IRMMW-THz 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2024, Perth, Australia. </w:t>
+              <w:t xml:space="preserve">, Sep 2024, Perth (Australia), Australia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz60956.2024.10697752⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz60956.2024.10697647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04731703v1</w:t>
+                <w:t xml:space="preserve">hal-04731717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">59 Lines Measurement in a Single Experiment using Super-Resolution TDS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noureddin Osseiran</w:t>
+                <w:t xml:space="preserve">Charge carrier profiling with MIR and THz s-SNOM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristiane Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aditya Raj</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Théo Hannotte</w:t>
+                <w:t xml:space="preserve">Édouard Lebouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Eliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 48th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Montreal, Canada. pp.1-2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz57677.2023.10299388⟩</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz57677.2023.10298850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04277652v1</w:t>
+                <w:t xml:space="preserve">hal-04505239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge carrier profiling with MIR and THz s-SNOM</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Walter</w:t>
+                <w:t xml:space="preserve">59 Lines Measurement in a Single Experiment using Super-Resolution TDS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddin Osseiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aditya Raj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Hannotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Eliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 48th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Montreal, Canada. pp.1-2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz57677.2023.10298850⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz57677.2023.10299388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04505239v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04277652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scanning microwave microscopy for investigations of mechanical vibrations and mode coupling</w:t>
               </w:r>
@@ -3809,973 +3809,973 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04234474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Resolution Molecular Spectroscopy in the THz Region Using Synchrotron Radiation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Terahertz time domain spectroscopy data processing: analysing uncertainties to push boundaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-A. Martin-Durel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Eliet</w:t>
+                <w:t xml:space="preserve">Mélanie Lavancier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Eliet Eliet-Barois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Denakpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Vlieghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Vindas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 47th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz50927.2022.9895816⟩</w:t>
+              <w:t xml:space="preserve">SPIE Photonics Europe 2022, Terahertz Photonics II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Strasbourg, France. pp.9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2620069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03794420v1</w:t>
+                <w:t xml:space="preserve">hal-03689411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz time domain spectroscopy data processing: analysing uncertainties to push boundaries</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Complex refractive index determination of PTFE, TPX and polypropylene windows for TeraHertz broadband spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabil Vindas</w:t>
+                <w:t xml:space="preserve">J. Bichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sklia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Petitprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Peretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics Europe 2022, Terahertz Photonics II</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2620069⟩</w:t>
+              <w:t xml:space="preserve">2022 47th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Delft, Netherlands. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz50927.2022.9895520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03689411v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex refractive index determination of PTFE, TPX and polypropylene windows for TeraHertz broadband spectroscopy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Sklia</w:t>
+                <w:t xml:space="preserve">Split-ring resonators imaged by THz s-SNOM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristiane Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Hannotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Petitprez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Peretti</w:t>
+                <w:t xml:space="preserve">Louis Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Lavancier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 47th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Delft, Netherlands. pp.1-2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz50927.2022.9895520⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz50927.2022.9895984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03794330v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03835305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Split-ring resonators imaged by THz s-SNOM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cristiane Santos</w:t>
+                <w:t xml:space="preserve">Noise analysis, noise reduction and covariance estimation for Time domain Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Denakpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo Hannotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Lavancier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Eliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 47th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Delft, Netherlands. pp.1-2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz50927.2022.9895984⟩</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz50927.2022.9895812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03835305v1</w:t>
+                <w:t xml:space="preserve">hal-03793402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noise analysis, noise reduction and covariance estimation for Time domain Spectroscopy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Melanie Lavancier</w:t>
+                <w:t xml:space="preserve">Imagerie en champ proche aux fréquences térahertz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Lampin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristiane Nascimento Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Hannotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Eliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 47th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">23eme forum des microscopies à sondes locales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Saint-Valery-sur-Somme, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03793402v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03613264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie en champ proche aux fréquences térahertz</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Lampin</w:t>
+                <w:t xml:space="preserve">[Invited] An exotic use of the HITRAN database : Predicting laser lines for optically pumped terahertz molecular laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Mammez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aline Martin-Drumel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. S. Hearne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristiane Nascimento Santos</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sophie Eliet</w:t>
+                <w:t xml:space="preserve">D. Mammez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Pirali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23eme forum des microscopies à sondes locales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Saint-Valery-sur-Somme, France</w:t>
+              <w:t xml:space="preserve">ASA-HITRAN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03613264v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04410806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Invited] An exotic use of the HITRAN database : Predicting laser lines for optically pumped terahertz molecular laser</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High Resolution Molecular Spectroscopy in the THz Region Using Synchrotron Radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hearne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Mammez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Aline Martin-Drumel</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mammez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. S. Hearne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">O. Pirali</w:t>
+                <w:t xml:space="preserve">M.-A. Martin-Durel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Eliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASA-HITRAN</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 47th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Delft, Netherlands. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz50927.2022.9895816⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04410806v1</w:t>
+                <w:t xml:space="preserve">hal-03794420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application du s-SNOM dans le moyen infrarouge à l’imagerie d’un verre de chalcogénure photo-inscrit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Eliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4850,827 +4850,827 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03613602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex refractive indices in the TeraHertz domain of samples from atmospheric aerosol sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeyan Bichon</w:t>
+                <w:t xml:space="preserve">THz s-SNOM imaging of logarithmic spiral antennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Hannotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Lavancier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">D. Hourlier-Bahloul</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Eliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 46th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2021, Chengdu, China. pp.1163, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/irmmw-thz50926.2021.9566988⟩</w:t>
+              <w:t xml:space="preserve">, Aug 2021, Chengdu, China. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz50926.2021.9567111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03403999v1</w:t>
+                <w:t xml:space="preserve">hal-03467373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super resolution of A 400 MHz rotational line doublet with a TDS using a 850 ps long delay line</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Consequences of antenna effects on s-SNOM imaging of a photonic mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Hannotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Nascimento Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Lavancier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Eliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz50926.2021.9566817⟩</w:t>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics, CLEO 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OSA, May 2021, San Jose (virtual), United States. pp.SW2K.5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/CLEO_SI.2021.SW2K.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03465116v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New laser lines from a terahertz ammonia laser pumped by a quantum cascadelaser and their application to high-resolution spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Beyond the Dynamic range approach In noise evaluation for Terahertz Time domain spectrometers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemence Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Lavancier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeyan Bichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Hannotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Lampin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Zachary Buchanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 46th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2021, Chengdu, China. pp.1168, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Aug 2021, Chengdu, China. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz50926.2021.9566941⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz50926.2021.9566884⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03448763v1</w:t>
+                <w:t xml:space="preserve">hal-03500148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THz s-SNOM imaging of logarithmic spiral antennas</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Théo Hannotte</w:t>
+                <w:t xml:space="preserve">Complex refractive indices in the TeraHertz domain of samples from atmospheric aerosol sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeyan Bichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Lavancier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Eliet</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Petitprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Deguine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hourlier-Bahloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 46th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2021, Chengdu, China. pp.1-2, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Aug 2021, Chengdu, China. pp.1163, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/irmmw-thz50926.2021.9566988⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz50926.2021.9567111⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03467373v1</w:t>
+                <w:t xml:space="preserve">hal-03403999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequences of antenna effects on s-SNOM imaging of a photonic mode</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Super resolution of A 400 MHz rotational line doublet with a TDS using a 850 ps long delay line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Eliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cuisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Hindle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Lampin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics, CLEO 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, OSA, May 2021, San Jose (virtual), United States. pp.SW2K.5, </w:t>
+              <w:t xml:space="preserve">46th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Chengdu, China. pp.989, </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/CLEO_SI.2021.SW2K.5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz50926.2021.9566817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03313305v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03465116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond the Dynamic range approach In noise evaluation for Terahertz Time domain spectrometers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New laser lines from a terahertz ammonia laser pumped by a quantum cascadelaser and their application to high-resolution spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Lampin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Mammez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mammez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clemence Muller</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Lampin</w:t>
+                <w:t xml:space="preserve">Thomas Hearne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zachary Buchanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 46th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2021, Chengdu, China. pp.1-2, </w:t>
+              <w:t xml:space="preserve">, Aug 2021, Chengdu, China. pp.1168, </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz50926.2021.9566941⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz50926.2021.9566884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03500148v1</w:t>
+                <w:t xml:space="preserve">hal-03448763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous-wave lines up to 5.5 THz from the ammonia laser pumped by a quantum cascade laser</w:t>
               </w:r>
@@ -5816,51 +5816,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aline Martin-Drumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Pirali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Eliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Buchanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5941,51 +5941,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Polovodov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Eliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Avramovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6311,679 +6311,679 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03191457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building a near-field scanning millimeter-wave microscope integrated in a scanning electron microscope</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enlarging the Frontiers of Research in the IR/mm Range Using Synchrotron Radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olaf Haenssler</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sophie Eliet</w:t>
+                <w:t xml:space="preserve">J-B. Brubach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Langerome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Verseils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Capitani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Souske</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Manipulation, Automation, and Robotics at Small Scales, MARSS 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">44th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2019.8873937⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02281097v1</w:t>
+                <w:t xml:space="preserve">hal-04295283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadening coefficients of rotational transitions of hydrogen sulfide measured by THz spectroscopy and theoretical calculations.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Cuisset</w:t>
+                <w:t xml:space="preserve">Mid-IR s-SNOM imaging of photo-induced refractive index variation in chalcogenide glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Bocquet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gaël Mouret</w:t>
+                <w:t xml:space="preserve">S. Eliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Carcreff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Lampin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugène Bychkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th Colloquium on High Resolution Molecular Spectroscopy (HRMS 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 44th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France. pp.1-2/8874029, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2019.8874029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04440003v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadband terahertz heterodyne spectrometer exploiting synchrotron radiation at sub-megahertz resolution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Z. Buchanan</w:t>
+                <w:t xml:space="preserve">Building a near-field scanning millimeter-wave microscope integrated in a scanning electron microscope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Polovodov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaf Haenssler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Theron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boyaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Eliet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Turut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Manipulation, Automation, and Robotics at Small Scales, MARSS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Helsinki, Finland. 3 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03089129v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02281097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enlarging the Frontiers of Research in the IR/mm Range Using Synchrotron Radiation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Souske</w:t>
+                <w:t xml:space="preserve">Broadening coefficients of rotational transitions of hydrogen sulfide measured by THz spectroscopy and theoretical calculations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Mouelhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cuisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Hindle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26th Colloquium on High Resolution Molecular Spectroscopy (HRMS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2019.8873937⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04295283v1</w:t>
+                <w:t xml:space="preserve">hal-04440003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid-IR s-SNOM imaging of photo-induced refractive index variation in chalcogenide glass</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Eliet</w:t>
+                <w:t xml:space="preserve">Broadband terahertz heterodyne spectrometer exploiting synchrotron radiation at sub-megahertz resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Pirali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Buchanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Eliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Carcreff</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eugène Bychkov</w:t>
+                <w:t xml:space="preserve">M.-A. Martin-Mel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Turut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 44th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Paris, France. pp.1-2/8874029, </w:t>
+              <w:t xml:space="preserve">44th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France. pp.965, </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2019.8874029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2019.8874533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02400030v1</w:t>
+                <w:t xml:space="preserve">hal-03089129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-Electro-Mechanical-Systems advances for measurements at small scales: the vertical silicon probes technology extended to nearfield optics</w:t>
               </w:r>
@@ -7227,295 +7227,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02398422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetic Modeling in Near-Field Scanning Microwave Microscopy Highlighting Limitations in Spatial and Electrical Resolutions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Petr Polovodov</w:t>
+                <w:t xml:space="preserve">Modeling and parameter retrieving in time domain spectroscopy of material and metamaterial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Peretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlene Brillard</w:t>
+                <w:t xml:space="preserve">Martin Micica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olaf C Haenssler</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Deresmes</w:t>
+                <w:t xml:space="preserve">Sergey I. Mitryukovskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Froberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Eliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE MTT-S International Conference on Numerical Electromagnetic and Multiphysics Modeling and Optimization (NEMO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Reykjavik, Iceland. pp.1-4, </w:t>
+              <w:t xml:space="preserve">Nonlinear Optics and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Strasbourg, France. pp.25, </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NEMO.2018.8503487⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2306932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02155769v1</w:t>
+                <w:t xml:space="preserve">hal-02334954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and parameter retrieving in time domain spectroscopy of material and metamaterial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Peretti</w:t>
+                <w:t xml:space="preserve">Electromagnetic Modeling in Near-Field Scanning Microwave Microscopy Highlighting Limitations in Spatial and Electrical Resolutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Polovodov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Micica</w:t>
+                <w:t xml:space="preserve">Charlene Brillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergey I. Mitryukovskiy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Eliet</w:t>
+                <w:t xml:space="preserve">Olaf C Haenssler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boyaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Optics and its Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Strasbourg, France. pp.25, </w:t>
+              <w:t xml:space="preserve">2018 IEEE MTT-S International Conference on Numerical Electromagnetic and Multiphysics Modeling and Optimization (NEMO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Reykjavik, Iceland. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2306932⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/NEMO.2018.8503487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02334954v1</w:t>
+                <w:t xml:space="preserve">hal-02155769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined scanning microwave and electron microscopy: a novel toolbox for hybrid nanoscale material analysis</w:t>
               </w:r>
@@ -7540,51 +7540,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. C. Haenssler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Daffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Eliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boyaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7674,51 +7674,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Marzouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. El El Fellahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boyaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8323,51 +8323,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532452v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane Santos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;vio Feres" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Hannotte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Peretti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Vanwolleghem" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-026-69027-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651920v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Xu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srisaran Venkatachalam" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toky Harrison Rabenimanana" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boyaval" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Eliet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c01401" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172580v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Houver" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Roy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202312140" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180380v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Eliet Eliet-Barois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202312136" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581582v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hearne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Mammez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mammez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Martin-Drumel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.448147" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608482v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thomas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Hannotte" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane N. Santos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Walter" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Lavancier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c01871" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143451v3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cuisset" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Hindle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lampin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2021.3120029" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538905v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Buchanan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pirali" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Martin-Drumel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Turut" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adpr.202100263" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320954v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Polovodov" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Theron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lenoir" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deresmes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11062788" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319308v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pirali" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Buchanan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.004985" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304358v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Xu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D&#237;az &#193;lvarez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wei" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eschimese" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR00678D" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903521v6" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Mitryukovskiy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Froberger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniss Mebarki" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2018.2889227" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407947v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mi&#269;ica" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Motiyenko" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Pienkina" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.021242" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874130v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arndt" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Deboudt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anderson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alodie Blondel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2015.11.019" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VF1SVBK9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749447v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Guinet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rohart" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buldyreva" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gupta" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2012.01.022" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5K10N67K-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00746031v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bray" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jacquemart" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Lacome" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2012.09.013" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937589v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Mouret" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eliet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guinet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bocquet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-011-4690-1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C55BFE82FFCEDD35A3FFD920F5918931E2FB6055/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728287v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CP22232E" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571995v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chamek" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Taton" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Fornasiero" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caron" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Merupo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz61557.2025.11319951" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489566v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Islam" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kherouz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Frein" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouhier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/irmmw-thz61557.2025.11319740" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04633379v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeyan Bichon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddin Osseiran" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731709v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz60956.2024.10697539" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728502v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz60956.2024.10734282" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731717v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamed Abdel-Kader" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Witt" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz60956.2024.10697647" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731703v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Petitprez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Herbin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz60956.2024.10697752" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277652v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Raj" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz57677.2023.10299388" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505239v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Lebouvier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevalier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz57677.2023.10298850" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234474v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Theron" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Xu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794420v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Martin-Durel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50927.2022.9895816" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689411v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lavancier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Denakpo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vlieghe" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Vindas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2620069" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794330v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bichon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pillet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sklia" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Petitprez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50927.2022.9895520" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835305v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Thomas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50927.2022.9895984" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793402v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50927.2022.9895812" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613264v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane Nascimento Santos" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410806v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. S. Hearne" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mammez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613602v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carcreff" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Bychkov" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403999v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Deguine" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hourlier-Bahloul" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/irmmw-thz50926.2021.9566988" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465116v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50926.2021.9566817" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448763v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hearne" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50926.2021.9566884" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467373v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Santos" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50926.2021.9567111" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313305v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Hannotte" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Nascimento Santos" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lavancier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2021.SW2K.5" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500148v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Muller" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50926.2021.9566941" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191459v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Mammez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Micica" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz46771.2020.9370956" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410769v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Turut" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022574v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Polovodov" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Avramovic" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS30576.2020.9224090" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174553v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz46771.2020.9370928" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191457v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Mouelhi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz46771.2020.9370802" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281097v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Haenssler" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440003v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03089129v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Martin-Mel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2019.8874533" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04295283v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B. Brubach" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Langerome" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verseils" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Capitani" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Souske" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2019.8873937" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02400030v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carcreff" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2019.8874029" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321928v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Walter" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mairiaux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Faucher" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS.2019.8860980" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398422v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vignaud" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2019.8874242" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155769v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Brillard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf C Haenssler" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEMO.2018.8503487" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334954v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Micica" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey I. Mitryukovskiy" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2306932" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224651v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Haddadi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. C. Haenssler" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Daffe" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMWS-AMP.2017.8247419" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726555v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marzouk" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El El Fellahi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC.2017.8230973" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278736v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Polovodov" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Haenssler" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dambrine" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119127v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Flament" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Setyan" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Locoge" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riffault" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00957068v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013DUNK0338" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532452v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane Santos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;vio Feres" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Hannotte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Peretti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Vanwolleghem" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-026-69027-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651920v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Xu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srisaran Venkatachalam" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toky Harrison Rabenimanana" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boyaval" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Eliet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c01401" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172580v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Houver" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Roy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202312140" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180380v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Eliet Eliet-Barois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202312136" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581582v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hearne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Mammez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mammez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Martin-Drumel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.448147" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608482v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thomas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Hannotte" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane N. Santos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Walter" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Lavancier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c01871" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143451v3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cuisset" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Hindle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lampin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2021.3120029" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538905v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Buchanan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pirali" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Martin-Drumel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Turut" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adpr.202100263" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320954v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Polovodov" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Theron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lenoir" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deresmes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11062788" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319308v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pirali" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Buchanan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.004985" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407947v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mi&#269;ica" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Motiyenko" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Pienkina" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.021242" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304358v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Xu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D&#237;az &#193;lvarez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wei" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eschimese" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR00678D" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903521v6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Mitryukovskiy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Froberger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniss Mebarki" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2018.2889227" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874130v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arndt" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Deboudt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anderson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alodie Blondel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2015.11.019" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VF1SVBK9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749447v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Guinet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rohart" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buldyreva" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gupta" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2012.01.022" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5K10N67K-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00746031v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bray" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jacquemart" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Lacome" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2012.09.013" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728287v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Mouret" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CP22232E" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937589v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eliet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guinet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bocquet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-011-4690-1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C55BFE82FFCEDD35A3FFD920F5918931E2FB6055/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571995v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chamek" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Taton" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Fornasiero" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caron" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Merupo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz61557.2025.11319951" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489566v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Islam" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kherouz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Frein" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouhier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/irmmw-thz61557.2025.11319740" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731703v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeyan Bichon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Petitprez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Herbin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz60956.2024.10697752" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04633379v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddin Osseiran" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728502v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz60956.2024.10734282" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731709v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz60956.2024.10697539" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731717v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamed Abdel-Kader" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Witt" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz60956.2024.10697647" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505239v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Lebouvier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevalier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz57677.2023.10298850" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277652v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Raj" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz57677.2023.10299388" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234474v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Theron" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Xu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689411v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lavancier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Denakpo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vlieghe" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Vindas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2620069" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794330v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bichon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pillet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sklia" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Petitprez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50927.2022.9895520" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835305v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Thomas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50927.2022.9895984" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793402v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50927.2022.9895812" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613264v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane Nascimento Santos" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410806v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. S. Hearne" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mammez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794420v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Martin-Durel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50927.2022.9895816" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613602v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carcreff" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Bychkov" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467373v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Santos" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50926.2021.9567111" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313305v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Hannotte" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Nascimento Santos" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lavancier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2021.SW2K.5" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500148v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Muller" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50926.2021.9566941" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403999v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Deguine" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hourlier-Bahloul" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/irmmw-thz50926.2021.9566988" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465116v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50926.2021.9566817" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448763v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hearne" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50926.2021.9566884" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191459v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Mammez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Micica" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz46771.2020.9370956" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410769v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Turut" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022574v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Polovodov" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Avramovic" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS30576.2020.9224090" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174553v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz46771.2020.9370928" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191457v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Mouelhi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz46771.2020.9370802" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04295283v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B. Brubach" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Langerome" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verseils" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Capitani" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Souske" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2019.8873937" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02400030v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carcreff" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2019.8874029" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281097v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Haenssler" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440003v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03089129v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Martin-Mel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2019.8874533" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321928v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Walter" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mairiaux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Faucher" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS.2019.8860980" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398422v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vignaud" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2019.8874242" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334954v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Micica" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey I. Mitryukovskiy" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2306932" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155769v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Brillard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf C Haenssler" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEMO.2018.8503487" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224651v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Haddadi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. C. Haenssler" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Daffe" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMWS-AMP.2017.8247419" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726555v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marzouk" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El El Fellahi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC.2017.8230973" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278736v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Polovodov" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Haenssler" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dambrine" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119127v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Flament" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Setyan" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Locoge" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riffault" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00957068v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013DUNK0338" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>