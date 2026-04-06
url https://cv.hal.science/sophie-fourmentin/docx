--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie Fourmentin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Distinguished Professor (PREX) -Université du Littoral Côte d'Opale</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I received my Ph.D. degree in organic chemistry from the University of Lille in 1994. In 1996, I became an Assistant Professor at the University of Littoral-Côte d’Opale in Dunkerque. I developed a new research area based on “Applications of cyclodextrins in the remediation of organic pollutants”.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In 2006, I completed HDR (authorisation to supervise research activities) entitled “Cyclodextrin/organic pollutants inclusion complexes: Characterisation, and application to the remediation of volatile organic compounds ”.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In 2008 I was promoted to Professor, and managed the Laboratoire de Synthèse Organique et Environnement until 2010. From January 2010 to December 2019 I supervised the Supramolecular Chemistry team in the UCEIV laboratory. From January 2015 to December 2023, I was the director of the Industrial and Commercial Activities Department (SAIC) of the University. I am actually Adjunct Professor at Aalborg University.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My current research studies are at the interface between host/guest chemistry and environmental chemistry. They include the development of analytical methods for the characterization of host/guest inclusion complexes and the development of innovative remediation technologies using green adsorbents. My experience in host/guest complex characterization has been extended to the study of encapsulation of flavors and essential oils for food, fragrance or pharmaceutical applications. Recently, I have developed new deep eutectic solvents with supramolecular properties for solubilization of VOCs and bioactive compounds.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (128)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatty acid‐based deep eutectic solvents for efficient absorption of VOCs : Hydrophobicity and molecular mechanism study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengmin Gui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Ahmad Kassem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuai Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhigang Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.e70287. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aic.70287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclodextrin-in-Liposome for therapy: Advances and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Gerges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raya Gerges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Nguewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Elkhoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 372, pp.124573. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2025.124573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05328172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalized Anti-Cryptophane-A as a Platform for Type II Porous Ionic Liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintia M Correa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Philippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berthault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.e01000. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/admi.202501000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocidal, Antioxidant, and Anti-Inflammatory Activities of Essential Oils Extracted from Angelica spp. Cultivated on Contaminated Soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Langrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Verdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Laruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Facon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 16, pp.2695. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-32550-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlocking the potential of recycled waste cooking oil for a sustainable volatile organic compound absorption process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Villarim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Ahmad Kassem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mannu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zemmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 25, pp.101055. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceja.2026.101055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supramolecular Deep Eutectic Solvents and Their Aqueous Solutions : Green Carriers for Essential Oils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengmin Gui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinghua Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhigang Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanyan Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (18), pp.6611-6622. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.5c00881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclodextrin-based materials for pulmonary delivery : Insights and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Gerges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 363, pp.123712. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2025.123712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined supramolecular solvent preparation and solid extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Alamichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-025-01819-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable aroma absorption : exploring the potentiality of a β-cyclodextrin and lactic acid supramolecular eutectic solvent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuela Mangiacapre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Triolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Lo Celso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Special issue : Cyclodextrin conference, 366, pp.123819. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2025.123819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05102833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The revival of cyclodextrins as active pharmaceutical ingredients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-024-01782-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">b-Cyclodextrin/eucalyptol inclusion complex for improved postharvest date moth control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadhami Chargui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Soltany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tasnim Djebbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Haoual Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pest Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ps.8977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of nine candidate absorbents for VOC removal in biogas upgrading : Experimental and theoretical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Ahmad Kassem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengmin Gui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhigang Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouad Zemmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 375, pp.133865. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2025.133865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05102834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A step forward in supramolecular green solvents characterization: Total vapor pressure determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salal Hasan Khudaida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiarou Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ardila Hayu Tiwikrama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.127377. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2025.127377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porous ionic liquids based on biocompatible CD-MOFs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintia M Corrêa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocasta Avila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracy El Achkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shi-Minh Loo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 61 (31), pp.5818-5821. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5CC00489F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rational screening of deep eutectic solvents for the removal of halogenated volatile organic compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengmin Gui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minghao Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinghua Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13p. / e18858. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aic.18858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective VOCs abatement using supramolecular deep eutectic solvents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengmin Gui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengjing Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 360 (Part 2), pp.131121. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2024.131121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the art in cyclodextrin solubility enhancement. Are green solvents the solution?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 410, pp.Id 125599. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2024.125599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toluene absorption from laboratory to industrial scale: An experimental and theoretical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Villarim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengmin Gui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhigang Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouad Zemmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 328, pp.125070. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2023.125070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les huiles essentielles : renaissance d'ingrédients naturels et durables Essential oils: the renaissance of natural and sustainable ingredients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologie et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Les filières de production dans la bioéconomie, 24 (9), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2024.1059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights on the solvation of toluene by deep eutectic solvents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Moufawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenacer Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Costa Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 402, pp.124753. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2024.124753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of powerful exchanged Faujasite zeolite materials used as effective heterogeneous catalyst for photo-Fenton oxidation of methyl orange (MO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Ouled Ltaief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benzina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reaction kinetics, mechanisms and catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 137 (1), pp.547-570. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11144-023-02563-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VOC absorption in supramolecular deep eutectic solvents: Experiment and molecular dynamic studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengmin Gui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Villarim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhigang Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 481, pp.148708. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2024.148708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclodextrins as molecular carriers for biopesticides: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Decool</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Paitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Sardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22 (1), pp.321-353. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-023-01658-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic investigations on host/guest complexation in deep eutectic solvent/water mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Nakhle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Greige-Gerges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, French Network on Solvation (GDR 2035 SolvATE), 27 (S5), pp.1 - 9. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crchim.304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of cyclodextrin-based formulations of Rosmarinus officinalis essential oils in the control of the date moth Ectomyelois ceratoniae (Pyralidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Ben Abada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Soltani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Haoual Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Boushih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Health Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09603123.2024.2439446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Doehlert matrix conception in novel intrinsically conducting polymers based on selenium nanoparticles for wastewater treatment: Synthesis, characterization, kinetic and chemometric study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Eddine Attar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Chaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Djennas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ondarts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 319, pp.124562. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.saa.2024.124562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low melting mixtures: Neoteric green solvents for flavor formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 394, pp.123696. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2023.123696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supramolecular deep eutectic solvents in extraction processes: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrycja Makoś-Chełstowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edyta Słupek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacek Gębicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-024-01795-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrophobic binary mixtures containing amphotericin B as lipophilic solutions for the treatment of cutaneous leishmaniasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Augis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canh Hung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ciseran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">András Wacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Mercier-Nomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 662, pp.124486. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2024.124486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wastewater technology attenuates the toxicity of shisha smoking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Greige-Gerges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Gerges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Lichtfouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21 (2), pp.627-632. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-022-01463-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04043271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid Structure Scenario of the Archetypal Supramolecular Deep Eutectic Solvent: Heptakis(2,6-di- O -methyl)-β-cyclodextrin/levulinic Acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Triolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Lo Celso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Russina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (24), pp.9103-9110. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.3c01858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclodextrins as building blocks for new materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19, pp.889-891. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3762/bjoc.19.66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A High-Throughput Experimental Approach to Screening Gas Sorption by Liquids and Solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mark Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam H Mccalmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Manesiotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John D Holbrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (50), pp.17787-17796. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.3c05901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332289v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encapsulation of Rosmarinus officinalis essential oil and of its main components in cyclodextrin: application to the control of the date moth Ectomyelois ceratoniae (Pyralidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Ben Abada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Soltani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Haoual Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Boushih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pest Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 79 (7), pp.2433-2442. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ps.7418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclodextrins permeabilize DPPC liposome membranes: a focus on cholesterol content, cyclodextrin type, and concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghenwa Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Greige-Gerges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Elaissari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Khreich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19, pp.1570-1579. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3762/bjoc.19.115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huge solubility increase of poorly water-soluble pharmaceuticals by sulfobutylether-β-cyclodextrin complexation in a low-melting mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Petitprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Tams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pipkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vince Antle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (3), pp.1561-1568. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-022-01415-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History of titanium dioxide regulation as a food additive: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Boutillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Laperche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (2), pp.1017-1033. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-021-01360-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep eutectic solvents and conventional solvents as VOC absorbents for biogas upgrading: A comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Villarim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouad Zemmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 446 (Part I), pp.136875. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2022.136875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of DES and macrocyclic host molecules: Review and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current opinion in green and sustainable chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36, pp.100630. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cogsc.2022.100630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep eutectic solvents as absorbents for VOC and VOC mixtures in static and dynamic processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Moufawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Costa Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 448, pp.137619. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2022.137619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclodextrin-based low melting mixtures as a solubilizing vehicle: Application to non-steroidal anti-inflammatory drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah El Masri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Zakhour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lizette Auezova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 353, pp.118827. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2022.118827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclodextrin-based Schiff base pro-fragrances: Synthesis and release studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attila Palágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jindřich Jindřich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juraj Dian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18, pp.1346-1354. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3762/bjoc.18.140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemometric study in plasmonic photocatalytic efficiency of gold nanoparticles loaded mesoporous TiO2 for mineralization of ibuprofen pharmaceutical pollutant: Box Behnken Design conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Eddine Attar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Chaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Djennas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 146, pp.110210. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.inoche.2022.110210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclodextrin-based supramolecular low melting mixtures: efficient absorbents for volatile organic compounds abatement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somenath Panda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (1), pp.264-270. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-021-16279-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Box-Behnken design optimization of photocatalytic parameters for efficient removal of dye by lanthanum-doped mesoporous TiO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Chaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Ameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Saidi-Bendahou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Djennas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (1), pp.104584. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2020.104584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">130 years of cyclodextrin discovery for health, food, agriculture, and the industry: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éva Fenyvesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giangiacomo Torri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (3), pp.2581 - 2617. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-020-01156-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Composition, Antioxidant and Anti-Inflammatory Activities of Clary Sage and Coriander Essential Oils Produced on Polluted and Amended Soils-Phytomanagement Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Raveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Verdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Mistrulli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Laruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (17), pp.5321. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules26175321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question de la valorisation de la recherche dans les petites et moyennes universités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Abi-Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Llorens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Laperche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologie et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Petites et moyennes universités et valorisation de la recherche, 6 (3), </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2021.0650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche systémique de la valorisation de la recherche : le cas de l’université du Littoral Côte d’Opale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Llorens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Abi-Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Laperche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologie et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Petites et moyennes universités et valorisation de la recherche, 6 (3), </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2021.0653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A statistical modeling-optimization approach for efficiency photocatalytic degradation of textile azo dye using cerium-doped mesoporous ZnO: A central composite design in response surface methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Chaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Eddine Attar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Djennas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 171, pp.198-212. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2021.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basics and properties of deep eutectic solvents: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracy El Achkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Greige-Gerges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (4), pp.3397-3408. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-021-01225-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel statistical approach for the synthesis of Chalcones viaClaisen-Schmidt condensation catalyzed by Pd nanoparticles modified mesoporous TiO2 as an efficient heterogeneous catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Chaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaniya Ferouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyas Chikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Djennas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloid and Interface Science Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 43, pp.100461. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colcom.2021.100461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antifungal and Phytotoxic Activities of Essential Oils: In Vitro Assays and Their Potential Use in Crop Protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad El-Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramez Chahine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassane Makhlouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Lounès-Hadj Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (6), pp.825. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy10060825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drug-in-hydroxypropyl-β-cyclodextrin-in-lipoid S100/cholesterol liposomes: Effect of the characteristics of essential oil components on their encapsulation and release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahraa Hammoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riham Gharib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Elaïssari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Greige-Gerges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 579, pp.119151. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2020.119151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02988950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New generation of supramolecular mixtures: Characterization and solubilization studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracy El Achkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Moufawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somenath Panda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 584, pp.119443. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2020.119443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Polyethylene Glycol Crosslinked β-CD Polymers for the Removal of Methylene Blue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (13), pp.4679. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app10134679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of dimethylsulfoxide, ethanol, α- and β-cyclodextrins and their association on the solubility of natural bioactive compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Nakhle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Greige-Gerges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 310, pp.113156. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2020.113156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air pollution: new bio-based ionic liquids absorb both hydrophobic and hydrophilic volatile organic compounds with high efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Fahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadwa Fatima Chiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Mbakidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somenath Panda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (4), pp.1403-1411. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-020-01007-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Antibacterial and Antioxidant Activities of Silver‐Decorated TiO 2 Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Boudghene-Guerriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Chaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Aissaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyas Chikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Saidi-Bendahou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemistrySelect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (36), pp.11078-11084. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/slct.202002734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retention of Eucalyptol, a Natural Volatile Insecticide, in Delivery Systems Based on Hydroxypropyl‐β‐Cyclodextrin and Liposomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riham Gharib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouda Mediouni Ben Jemâa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Greige-Gerges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 122 (5), pp.1900402. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejlt.201900402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibacterial activity of free or encapsulated selected phenylpropanoids against Escherichia coli and Staphylococcus epidermidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Auezova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Greige‐gerges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 128 (3), pp.710-720. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jam.14516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food additives and the future of health: An analysis of the ongoing controversy on titanium dioxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Boutillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Laperche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 122, pp.102598 -. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.futures.2020.102598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03490868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, characterization and cytotoxicity of the Eugenia brejoensis essential oil inclusion complex with β-cyclodextrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataly Amorim de Santana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayane Cristine Santos da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keicyanne Fernanda Lessa dos Anjos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márcio Akio Ootan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gomes da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 60, pp.101876. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jddst.2020.101876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First investigation of liposomes behavior and phospholipids organization in choline chloride-based deep eutectic solvents by atomic force microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Eid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracy El Achkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Greige-Gerges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alia Jraij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 306, pp.112851. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2020.112851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Photocatalytic Degradation of Ibuprofen under Visible Light Irradiation Using Silver and Cerium Co‐Doped Mesoporous TiO 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Chaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Chérif-Aouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemistrySelect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (38), pp.11787-11796. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/slct.202002730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclodextrins: from solute to solvent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracy El Achkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Moufawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Greige-Gerges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (23), pp.3385-3388. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0CC00460J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First study on the release of a natural antimicrobial agent, estragole, from freeze-dried delivery systems based on cyclodextrins and liposomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riham Gharib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Haydar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Greige-Gerges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52, pp.794-802. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jddst.2019.05.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encapsulation in cyclodextrins to widen the applications of essential oils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lizette Auezova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Greige-Gerges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (1), pp.129-143. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-018-0783-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Water on Deep Eutectic Solvent/β-Cyclodextrin Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greta Colombo Dugoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Di Pietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franca Castiglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (7), pp.7277-7285. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.9b00315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep eutectic solvents: An overview on their interactions with water and biochemical compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracy El Achkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Greige-Gerges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 288, pp.111028. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2019.111028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of cyclodextrin and cosolvent on the solubility and antioxidant activity of caffeic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Geagea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Greige-Gerges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Ruellan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 278, pp.163-169. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.11.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of headspace to the analysis of cyclodextrin inclusion complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Inclusion Phenomena and Macrocyclic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 93, pp.19-32. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10847-018-0818-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Evidence of Cyclodextrin Inclusion Complexes in a Deep Eutectic Solvent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Moufawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (6), pp.6345-6351. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.9b00044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post‐harvest management control of Ectomyelois ceratoniae (Zeller) (Lepidoptera: Pyralidae): new insights through essential oil encapsulation in cyclodextrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Ben Abada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Haouel Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riham Gharib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Greige-Gerges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pest Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 75 (7), pp.2000-2008. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ps.5315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Cyclodextrins Encapsulate Volatiles in Deep Eutectic Systems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Enrica Di Pietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greta Colombo Dugoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Mannu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franca Castiglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (20), pp.17397-17405. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.9b04526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New findings on the incorporation of essential oil components into liposomes composed of lipoid S100 and cholesterol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahraa Hammoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riham Gharib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Elaissari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Greige-Gerges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 561, pp.161-170. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2019.02.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of silica materials containing cyclodextrin and their applications in wastewater treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giangiacomo Torri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (2), pp.683-696. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-018-00818-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclodextrin-membrane interaction in drug delivery and membrane structure maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahraa Hammoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Khreich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lizette Auezova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Elaissari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 564, pp.59-76. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2019.03.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroxypropyl-ß-cyclodextrin as a membrane protectant during freeze-drying of hydrogenated and non-hydrogenated liposomes and molecule-in-cyclodextrin-in- liposomes: Application to trans-anethole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riham Gharib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Greige-Gerges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 267, pp.67-74. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.10.144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water-insoluble β-cyclodextrin–epichlorohydrin polymers for removal of pollutants from aqueous solutions by sorption processes using batch studies: A review of inclusion mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Winterton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éva Fenyvesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 78, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.progpolymsci.2017.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First evaluation of drug-in-cyclodextrin-in-liposomes as an encapsulating system for nerolidol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyce Azzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lizette Auezova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Danjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Greige-Gerges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 255, pp.399-404. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.02.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of hydroxypropyl-β–cyclodextrin on lipid membrane fluidity, stability and freeze-drying of liposomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riham Gharib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Greige-Gerges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 44, pp.101-107. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jddst.2017.12.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A friendly environmental approach for the controlled release of Eucalyptus essential oil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 549, pp.130-137. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2018.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Cyclodextrin/Volatile Inclusion Complexes: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (5), pp.1204. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules23051204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclodextrins, from molecules to applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éva Fenyvesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giangiacomo Torri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (4), pp.1361-1375. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-018-0763-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel findings for quercetin encapsulation and preservation with cyclodextrins, liposomes, and drug-in-cyclodextrin-in-liposomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyce Azzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alia Jraij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lizette Auezova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Greige-Gerges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 81, pp.328-340. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2018.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep eutectic solvents as green absorbents of volatile organic pollutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Moufawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (4), pp.747 - 753. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-017-0654-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chimie et environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sobanska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Cornard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Desgroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 420, pp.23 - 28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of cyclodextrin complexation on the solubility and photostability of nerolidol as pure compound and as main constituent of cabreuva essential oil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyce Azzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Danjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lizette Auezova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13, pp.835-844. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3762/bjoc.13.84⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Captisol®: an efficient carrier and solubilizing agent for essential oils and their components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Pipkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vince Antle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavour and Fragrance Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (5), pp.340-346. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ffj.3395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New nanoparticles obtained by co-assembly of amphiphilic cyclodextrins and nonlamellar single-chain lipids: Preparation and characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cảnh Hưng Nguyễn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Putaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Tfaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 531 (2), pp.444-456. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2017.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02106211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nootkatone encapsulation by cyclodextrins: Effect on water solubility and photostability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lizette Auezova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Greige-Gerges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 236, pp.41-48. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2016.12.086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of formation constants and structural characterization of cyclodextrin inclusion complexes with two phenolic isomers: carvacrol and thymol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lizette Auezova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Greige-Gerges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12, pp.29-42. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3762/bjoc.12.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solubility, photostability and antifungal activity of phenylpropanoids encapsulated in cyclodextrins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lizette Auezova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Greige-Gerges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 196, pp.518-525. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2015.09.078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionic liquids and cyclodextrin inclusion complexes: limitation of the affinity capillary electrophoresis technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Mofaddel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Gouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 408 (28), pp.8211-8220. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-016-9931-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocatalytic degradation of methyl orange and real wastewater by silver doped mesoporous TiO2 catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chérif-Aouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sohayb Khaoulani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bengueddach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 318, pp.142-149. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphotochem.2015.11.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Total Organic Carbon method for the quantitative determination of solubility enhancement by cyclodextrins: Application to essential oils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lizette Auezova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Greige-Gerges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 918, pp.21-25. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aca.2016.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essential oil components decrease pulmonary and hepatic cells inflammation induced by air pollution particulate matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Borgie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Verdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (3), pp.345-351. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-016-0572-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AgI-HgS-As2S3 glassy system: Macroscopic properties and Raman scattering studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sohayb Khaoulani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Kassem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Bychkov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 685, pp.752-760. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2016.06.197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Release studies of trans- anethole from β-cyclodextrin solid inclusion complexes by Multiple Headspace Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lizette Auezova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Greige-Gerges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 151, pp.1245-1250. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2016.06.079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocatalysis of Volatile Organic Compounds in water: Towards a deeper understanding of the role of cyclodextrins in the photodegradation of toluene over titanium dioxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bleta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Machut-Binkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 461, pp.317-325. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2015.09.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the complexation of essential oil components with cyclodextrins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramona Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denisa Nistor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supramolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (9), pp.620-628. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10610278.2015.1051977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wastewater treatment by cyclodextrin polymers and noble metal/mesoporous TiO2 photocatalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sohayb Khaoulani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Chaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Bengueddach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (1), pp.23-31. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crci.2014.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, characterization and sorption capacities toward organic pollutants of new β-cyclodextrin modified zeolite derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Wagner Städe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Andreas Lund Jacobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Lambertsen Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 482, pp.50-57. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2015.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment of gas containing hydrophobic VOCs by adsorption process on raw and intercalated clays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dammak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fakhfakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benzina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research on Chemical Intermediates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 41 (8), pp.5475-5493. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11164-014-1675-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promising applications of cyclodextrins in food: Improvement of essential oils retention, controlled release and antiradical activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lizette Auezova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Greige-Gerges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 131, pp.264-272. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2015.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Synthesis of Faujasite‐Type Zeolites with a Hierarchical Porosity from Natural Clay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Ouled Ltaief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benzina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015 (28), pp.4658-4665. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201500537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Faujasite type zeolite from low grade Tunisian clay for the removal of heavy metals from aqueous waste by batch process: Kinetic and equilibrium study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Ouled Ltaief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benzina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (10), pp.1123-1133. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crci.2015.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liposomes incorporating cyclodextrin–drug inclusion complexes: Current state of knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riham Gharib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Greige-Gerges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lizette Auezova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 129, pp.175-186. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2015.04.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhodium catalyzed hydroformylation of 1-decene in low melting mixtures based on various cyclodextrins and N,N '-dimethylurea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Menuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 63, pp.62-65. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catcom.2014.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexation of estragole as pure compound and as main component of basil and tarragon essential oils with cyclodextrins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lizette Auezova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Greige-Gerges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Ruellan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 118, pp.156-164. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2014.10.073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of cyclodextrin complexation on phenylpropanoids' solubility and antioxidant activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lizette Auezova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Greige-Gerges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10, pp.2322 - 2331. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3762/bjoc.10.241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclodextrin, an efficient tool for trans-anethole encapsulation: Chromatographic, spectroscopic, thermal and structural studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lizette Auezova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Greige-Gerges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 164, pp.454-461. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2014.05.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of natural clay as heterogeneous Fenton and photo-Fenton catalyst for phenol and tyrosol degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemya Djeffal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Abderrahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benzina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination and Water Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (10-12), pp.2225-2230. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19443994.2013.799440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New fluorescent and electropolymerizable N-azacrown carbazole as a selective probe for iron (III) in aqueous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Danjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Lyskawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Becuwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Woisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 171, pp.1022-1028. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2012.06.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclodextrin-intercalated layered double hydroxides for fragrance release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ciobanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Inclusion Phenomena and Macrocyclic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Special Issue: II European Conference on Cyclodextrins - Asti 2011, 75 (3-4), pp.333-339. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10847-012-0227-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and inclusion ability of anthracene appended beta-cyclodextrins: unexpected effect of triazole linker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bouchemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 346 (1), pp.35-42. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carres.2010.09.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A competitive sensing system based on cyclobis(paraquat-p-phenylene) and a new ?-cyclodextrin-tetrathiafulvalene derivative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgiana Surpateanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin N. Lungu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gheorghe Surpateanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supramolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 21 (05), pp.372-378. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10610270802017673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00513529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclophanes Or Cyclodextrins: What Is The Best Host For Aromatic Volatile Organic Compounds ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Ionut Dron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Cazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gheorghe Surpateanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supramolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (05), pp.473-477. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10610270701358525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00513512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biphasic Aqueous Organometallic Catalysis Promoted by Cyclodextrins: How to Design the Water‐Soluble Phenylphosphane to Avoid Interaction with Cyclodextrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ponchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 350 (4), pp.609-618. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.200700582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescent Indolizine-b-Cyclodextrin Derivatives for the Detection of Volatile Organic Compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Becuwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Cazier-Dennin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (6), pp.3689-3705. </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s8063689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water-Soluble Triphenylphosphane-3,3',3''-tricarboxylate (m-TPPTC) Ligand and Methylated Cyclodextrins: A New Combination for Biphasic Rhodium-Catalyzed Hydroformylation of Higher Olefins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Genin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hapiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Special Issue:Multiphase Catalysis, Green Solvents and Immobilization, 348 (12-13), pp.1547-1552</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water-Soluble Triphenylphosphane-3,3',3''-tricarboxylate (m-TPPTC) Ligand and Methylated Cyclodextrins: a New Combination for Biphasic Rhodium-Catalyzed Hydroformylation of Higher Olefins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Genin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hapiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 348 (12-13), pp.1547-1552</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00091904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, and inclusion capability of a b-cyclodestrin-tetrathiafulvalene derivative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgiana Surpateanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin N. Lungu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gheorghe Surpateanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 62, pp.9701-9704</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00099937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One and Two-dimensional NMR Investigations of the Inclusion of the Monosulfonated Triphenylphosphine in the β-cyclodextrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Christine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supramolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 14 (1), pp.11-20. </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10610270290006547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scanning tunneling microscopy investigation of an inclusion complex between the β-cyclodextrin and the sodium salt of the trisulfonated triphenylphosphine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gheorghe Surpateanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 470 (3), pp.275-283. </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0039-6028(00)00867-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the inclusion complexes of &beta;-cyclodextrin with the sodium salt of trisulfonated triphenylphosphine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-M. Wieruszeski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lippens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Inclusion Phenomena and Macrocyclic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 38 (1-4), pp.361-379</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Improvement in Measuring Formation Constants of Inclusion Complexes between β-Cyclodextrin and Phenolic Compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gheorghe Surpateanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Salomé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Inclusion Phenomena and Macrocyclic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 38 (1/4), pp.187-198. </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1008156110999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Cyclodextrin Cross-linked Polymers Used in Environmental Applications by Solid-state NMR Spectroscopy: a Historical Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lacalamita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mongioví</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cosentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pellegrino, Conte; Delia, Francesca; Chillura, Martino; Paolo Lo, Meo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Environment in a Magnet : Applications of NMR Techniques to Environmental Problems (Issn)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Royal Society of Chemistry, pp.316-352, 2024, ‎ 978-1839167348. </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/BK9781837671250-00316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Eutectic Solvents for Innovative Pharmaceutical Formulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canh-Hung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Augis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gillian Barratt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep eutectic solvents for innovative pharmaceutical formulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 56, Springer, pp.41-102, 2021, Environmental Chemistry for a Sustainable World, 978-3-030-53068-6. </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-53069-3_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Basics and Properties of Deep Eutectic Solvents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracy El Achkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Greige-Gerges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fourmentin-Lamotte, Sophie; Costa Gomes, Margarida; Lichtfouse, Eric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Eutectic Solvents for Medicine, Gas Solubilization and Extraction of Natural Substances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 56, Springer International Publishing, pp.1-40, 2021, Environmental Chemistry for a Sustainable World, 978-3-030-53069-3. </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-53069-3_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History of Cyclodextrins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éva Fenyvesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giangiacomo Torri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Crini, Grégorio; Fourmentin-Lamotte, Sophie; Lichtfouse, Eric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The History of Cyclodextrins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 52, Springer International Publishing, pp.1-93, 2020, Environmental Chemistry for a Sustainable World, 978-3-030-49308-0. </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-49308-0_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclodextrin Fundamentals, Reactivity and Analysis Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lichtfouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cyclodextrin Fundamentals, Reactivity and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing AG, pp.2, 2018, Environmental Chemistry for a Sustainable World, 978-3-319-76159-6. </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-76159-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamentals and Applications of Cyclodextrins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éva Fenyvesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giangiacomo Torri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fourmentin-Lamotte, Sophie; Crini, Grégorio; Lichtfouse, Éric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cyclodextrin Fundamentals, Reactivity and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16, Springer International Publishing, pp.1-55, 2018, Environmental Chemistry for a Sustainable World, 978-3-319-76158-9. </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-76159-6_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential applications of cyclodextrin inclusion complexes, liposomes, and drug-in-cyclodextrin-in-liposome in food industry and packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Sebaaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Greige-Gerges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grumezescu, Alexandru Mihai; Maria Holban, A. (Eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Role of Materials Science in Food Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.187-234, 2018, 9780128114483</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclodextrins for Essential Oils Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lizette Auezova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Greige-Gerges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fourmentin-Lamotte, Sophie; Crini, Grégorio; Lichtfouse, Eric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cyclodextrin Applications in Medicine, Food, Environment and Liquid Crystals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17, Springer International Publishing, pp.81-123, 2018, Environmental Chemistry for a Sustainable World, 978-3-319-76161-9. </w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-76162-6_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silica Materials Containing Cyclodextrin for Pollutant Removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giangiacomo Torri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fourmentin-Lamotte, Sophie; Crini, Grégorio; Lichtfouse, Eric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cyclodextrin Applications in Medicine, Food, Environment and Liquid Crystals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17, Springer International Publishing, pp.149-182, 2018, Environmental Chemistry for a Sustainable World, 978-3-319-76161-9. </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-76162-6_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclodextrin applications in medicine, food, environment and liquid crystals preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lichtfouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry for a Sustainable World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17, Springer International Publishing Ag, pp.2, 2018, Environmental Chemistry for a Sustainable World, 978-3-319-76162-6. </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-76162-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhodium-Catalyzed Hydroformylation Promoted by Modified Cyclodextrins: Current Scope and Future Developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hapiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hapiot, Frédéric and Leclercq, Loïc and Azaroual, Nathalie and Fourmentin, Sophie and Tilloy, Sébastien and Monflier, EricEditors. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Organic Synthesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BENTHAM SCIENCE PUBLISHERS, pp.36-63, 2013, 978-1-60805-602-6. </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/9781608054756113040004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROCÉDÉ D’ÉPURATION D’UN EFFLUENT GAZEUX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: EP3541496B1. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId537"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie Fourmentin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Distinguished Professor (PREX) -Université du Littoral Côte d'Opale</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I received my Ph.D. degree in organic chemistry from the University of Lille in 1994. In 1996, I became an Assistant Professor at the University of Littoral-Côte d’Opale in Dunkerque. I developed a new research area based on “Applications of cyclodextrins in the remediation of organic pollutants”.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In 2006, I completed HDR (authorisation to supervise research activities) entitled “Cyclodextrin/organic pollutants inclusion complexes: Characterisation, and application to the remediation of volatile organic compounds ”.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In 2008 I was promoted to Professor, and managed the Laboratoire de Synthèse Organique et Environnement until 2010. From January 2010 to December 2019 I supervised the Supramolecular Chemistry team in the UCEIV laboratory. From January 2015 to December 2023, I was the director of the Industrial and Commercial Activities Department (SAIC) of the University. I am actually Adjunct Professor at Aalborg University.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My current research studies are at the interface between host/guest chemistry and environmental chemistry. They include the development of analytical methods for the characterization of host/guest inclusion complexes and the development of innovative remediation technologies using green adsorbents. My experience in host/guest complex characterization has been extended to the study of encapsulation of flavors and essential oils for food, fragrance or pharmaceutical applications. Recently, I have developed new deep eutectic solvents with supramolecular properties for solubilization of VOCs and bioactive compounds.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (128)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatty acid‐based deep eutectic solvents for efficient absorption of VOCs : Hydrophobicity and molecular mechanism study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengmin Gui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Ahmad Kassem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuai Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhigang Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.e70287. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aic.70287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclodextrin-in-Liposome for therapy: Advances and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Gerges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raya Gerges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Nguewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Elkhoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 372, pp.124573. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2025.124573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05328172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocidal, Antioxidant, and Anti-Inflammatory Activities of Essential Oils Extracted from Angelica spp. Cultivated on Contaminated Soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Langrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Verdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Laruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Facon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 16, pp.2695. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-32550-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalized Anti-Cryptophane-A as a Platform for Type II Porous Ionic Liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintia M Correa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Philippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berthault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.e01000. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/admi.202501000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlocking the potential of recycled waste cooking oil for a sustainable volatile organic compound absorption process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Villarim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Ahmad Kassem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mannu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zemmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 25, pp.101055. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceja.2026.101055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supramolecular Deep Eutectic Solvents and Their Aqueous Solutions : Green Carriers for Essential Oils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengmin Gui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinghua Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhigang Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanyan Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (18), pp.6611-6622. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.5c00881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined supramolecular solvent preparation and solid extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Alamichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-025-01819-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable aroma absorption : exploring the potentiality of a β-cyclodextrin and lactic acid supramolecular eutectic solvent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuela Mangiacapre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Triolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Lo Celso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Special issue : Cyclodextrin conference, 366, pp.123819. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2025.123819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05102833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclodextrin-based materials for pulmonary delivery : Insights and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Gerges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 363, pp.123712. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2025.123712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A step forward in supramolecular green solvents characterization: Total vapor pressure determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salal Hasan Khudaida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiarou Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ardila Hayu Tiwikrama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.127377. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2025.127377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The revival of cyclodextrins as active pharmaceutical ingredients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-024-01782-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">b-Cyclodextrin/eucalyptol inclusion complex for improved postharvest date moth control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadhami Chargui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Soltany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tasnim Djebbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Haoual Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pest Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ps.8977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of nine candidate absorbents for VOC removal in biogas upgrading : Experimental and theoretical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Ahmad Kassem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengmin Gui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhigang Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouad Zemmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 375, pp.133865. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2025.133865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05102834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porous ionic liquids based on biocompatible CD-MOFs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintia M Corrêa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocasta Avila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracy El Achkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shi-Minh Loo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 61 (31), pp.5818-5821. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5CC00489F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rational screening of deep eutectic solvents for the removal of halogenated volatile organic compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengmin Gui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minghao Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinghua Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13p. / e18858. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aic.18858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective VOCs abatement using supramolecular deep eutectic solvents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengmin Gui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengjing Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 360 (Part 2), pp.131121. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2024.131121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the art in cyclodextrin solubility enhancement. Are green solvents the solution?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 410, pp.Id 125599. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2024.125599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toluene absorption from laboratory to industrial scale: An experimental and theoretical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Villarim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengmin Gui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhigang Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouad Zemmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 328, pp.125070. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2023.125070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les huiles essentielles : renaissance d'ingrédients naturels et durables Essential oils: the renaissance of natural and sustainable ingredients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologie et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Les filières de production dans la bioéconomie, 24 (9), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2024.1059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VOC absorption in supramolecular deep eutectic solvents: Experiment and molecular dynamic studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengmin Gui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Villarim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhigang Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 481, pp.148708. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2024.148708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclodextrins as molecular carriers for biopesticides: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Decool</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Paitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Sardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22 (1), pp.321-353. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-023-01658-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights on the solvation of toluene by deep eutectic solvents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Moufawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenacer Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Costa Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 402, pp.124753. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2024.124753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of powerful exchanged Faujasite zeolite materials used as effective heterogeneous catalyst for photo-Fenton oxidation of methyl orange (MO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Ouled Ltaief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benzina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reaction kinetics, mechanisms and catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 137 (1), pp.547-570. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11144-023-02563-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic investigations on host/guest complexation in deep eutectic solvent/water mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Nakhle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Greige-Gerges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, French Network on Solvation (GDR 2035 SolvATE), 27 (S5), pp.1 - 9. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crchim.304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of cyclodextrin-based formulations of Rosmarinus officinalis essential oils in the control of the date moth Ectomyelois ceratoniae (Pyralidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Ben Abada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Soltani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Haoual Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Boushih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Health Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09603123.2024.2439446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low melting mixtures: Neoteric green solvents for flavor formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 394, pp.123696. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2023.123696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Doehlert matrix conception in novel intrinsically conducting polymers based on selenium nanoparticles for wastewater treatment: Synthesis, characterization, kinetic and chemometric study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Eddine Attar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Chaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Djennas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ondarts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 319, pp.124562. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.saa.2024.124562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supramolecular deep eutectic solvents in extraction processes: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrycja Makoś-Chełstowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edyta Słupek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacek Gębicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-024-01795-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrophobic binary mixtures containing amphotericin B as lipophilic solutions for the treatment of cutaneous leishmaniasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Augis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canh Hung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ciseran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">András Wacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Mercier-Nomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 662, pp.124486. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2024.124486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wastewater technology attenuates the toxicity of shisha smoking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Greige-Gerges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Gerges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Lichtfouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21 (2), pp.627-632. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-022-01463-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04043271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclodextrins as building blocks for new materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19, pp.889-891. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3762/bjoc.19.66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A High-Throughput Experimental Approach to Screening Gas Sorption by Liquids and Solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mark Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam H Mccalmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Manesiotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John D Holbrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (50), pp.17787-17796. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.3c05901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332289v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid Structure Scenario of the Archetypal Supramolecular Deep Eutectic Solvent: Heptakis(2,6-di- O -methyl)-β-cyclodextrin/levulinic Acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Triolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Lo Celso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Russina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (24), pp.9103-9110. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.3c01858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encapsulation of Rosmarinus officinalis essential oil and of its main components in cyclodextrin: application to the control of the date moth Ectomyelois ceratoniae (Pyralidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Ben Abada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Soltani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Haoual Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Boushih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pest Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 79 (7), pp.2433-2442. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ps.7418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclodextrins permeabilize DPPC liposome membranes: a focus on cholesterol content, cyclodextrin type, and concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghenwa Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Greige-Gerges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Elaissari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Khreich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19, pp.1570-1579. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3762/bjoc.19.115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huge solubility increase of poorly water-soluble pharmaceuticals by sulfobutylether-β-cyclodextrin complexation in a low-melting mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Petitprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Tams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pipkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vince Antle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (3), pp.1561-1568. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-022-01415-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History of titanium dioxide regulation as a food additive: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Boutillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Laperche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (2), pp.1017-1033. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-021-01360-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of DES and macrocyclic host molecules: Review and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current opinion in green and sustainable chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36, pp.100630. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cogsc.2022.100630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep eutectic solvents and conventional solvents as VOC absorbents for biogas upgrading: A comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Villarim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouad Zemmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 446 (Part I), pp.136875. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2022.136875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep eutectic solvents as absorbents for VOC and VOC mixtures in static and dynamic processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Moufawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Costa Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 448, pp.137619. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2022.137619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclodextrin-based low melting mixtures as a solubilizing vehicle: Application to non-steroidal anti-inflammatory drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah El Masri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Zakhour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lizette Auezova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 353, pp.118827. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2022.118827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclodextrin-based Schiff base pro-fragrances: Synthesis and release studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attila Palágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jindřich Jindřich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juraj Dian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18, pp.1346-1354. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3762/bjoc.18.140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemometric study in plasmonic photocatalytic efficiency of gold nanoparticles loaded mesoporous TiO2 for mineralization of ibuprofen pharmaceutical pollutant: Box Behnken Design conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Eddine Attar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Chaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Djennas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 146, pp.110210. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.inoche.2022.110210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclodextrin-based supramolecular low melting mixtures: efficient absorbents for volatile organic compounds abatement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somenath Panda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (1), pp.264-270. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-021-16279-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Box-Behnken design optimization of photocatalytic parameters for efficient removal of dye by lanthanum-doped mesoporous TiO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Chaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Ameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Saidi-Bendahou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Djennas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (1), pp.104584. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2020.104584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">130 years of cyclodextrin discovery for health, food, agriculture, and the industry: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éva Fenyvesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giangiacomo Torri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (3), pp.2581 - 2617. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-020-01156-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Composition, Antioxidant and Anti-Inflammatory Activities of Clary Sage and Coriander Essential Oils Produced on Polluted and Amended Soils-Phytomanagement Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Raveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Verdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Mistrulli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Laruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (17), pp.5321. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules26175321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question de la valorisation de la recherche dans les petites et moyennes universités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Abi-Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Llorens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Laperche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologie et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Petites et moyennes universités et valorisation de la recherche, 6 (3), </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2021.0650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche systémique de la valorisation de la recherche : le cas de l’université du Littoral Côte d’Opale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Llorens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Abi-Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Laperche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologie et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Petites et moyennes universités et valorisation de la recherche, 6 (3), </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2021.0653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A statistical modeling-optimization approach for efficiency photocatalytic degradation of textile azo dye using cerium-doped mesoporous ZnO: A central composite design in response surface methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Chaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Eddine Attar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Djennas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 171, pp.198-212. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2021.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basics and properties of deep eutectic solvents: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracy El Achkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Greige-Gerges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (4), pp.3397-3408. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-021-01225-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel statistical approach for the synthesis of Chalcones viaClaisen-Schmidt condensation catalyzed by Pd nanoparticles modified mesoporous TiO2 as an efficient heterogeneous catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Chaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaniya Ferouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyas Chikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Djennas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloid and Interface Science Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 43, pp.100461. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colcom.2021.100461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antifungal and Phytotoxic Activities of Essential Oils: In Vitro Assays and Their Potential Use in Crop Protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad El-Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramez Chahine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassane Makhlouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Lounès-Hadj Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (6), pp.825. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy10060825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drug-in-hydroxypropyl-β-cyclodextrin-in-lipoid S100/cholesterol liposomes: Effect of the characteristics of essential oil components on their encapsulation and release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahraa Hammoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riham Gharib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Elaïssari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Greige-Gerges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 579, pp.119151. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2020.119151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02988950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New generation of supramolecular mixtures: Characterization and solubilization studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracy El Achkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Moufawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somenath Panda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 584, pp.119443. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2020.119443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air pollution: new bio-based ionic liquids absorb both hydrophobic and hydrophilic volatile organic compounds with high efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Fahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadwa Fatima Chiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Mbakidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somenath Panda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (4), pp.1403-1411. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-020-01007-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Antibacterial and Antioxidant Activities of Silver‐Decorated TiO 2 Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Boudghene-Guerriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Chaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Aissaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyas Chikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Saidi-Bendahou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemistrySelect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (36), pp.11078-11084. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/slct.202002734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of dimethylsulfoxide, ethanol, α- and β-cyclodextrins and their association on the solubility of natural bioactive compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Nakhle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Greige-Gerges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 310, pp.113156. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2020.113156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Polyethylene Glycol Crosslinked β-CD Polymers for the Removal of Methylene Blue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (13), pp.4679. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app10134679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retention of Eucalyptol, a Natural Volatile Insecticide, in Delivery Systems Based on Hydroxypropyl‐β‐Cyclodextrin and Liposomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riham Gharib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouda Mediouni Ben Jemâa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Greige-Gerges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 122 (5), pp.1900402. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejlt.201900402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibacterial activity of free or encapsulated selected phenylpropanoids against Escherichia coli and Staphylococcus epidermidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Auezova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Greige‐gerges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 128 (3), pp.710-720. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jam.14516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food additives and the future of health: An analysis of the ongoing controversy on titanium dioxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Boutillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Laperche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 122, pp.102598 -. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.futures.2020.102598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03490868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, characterization and cytotoxicity of the Eugenia brejoensis essential oil inclusion complex with β-cyclodextrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataly Amorim de Santana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayane Cristine Santos da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keicyanne Fernanda Lessa dos Anjos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márcio Akio Ootan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gomes da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 60, pp.101876. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jddst.2020.101876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First investigation of liposomes behavior and phospholipids organization in choline chloride-based deep eutectic solvents by atomic force microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Eid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracy El Achkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Greige-Gerges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alia Jraij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 306, pp.112851. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2020.112851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Photocatalytic Degradation of Ibuprofen under Visible Light Irradiation Using Silver and Cerium Co‐Doped Mesoporous TiO 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Chaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Chérif-Aouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemistrySelect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (38), pp.11787-11796. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/slct.202002730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclodextrins: from solute to solvent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracy El Achkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Moufawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Greige-Gerges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (23), pp.3385-3388. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0CC00460J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First study on the release of a natural antimicrobial agent, estragole, from freeze-dried delivery systems based on cyclodextrins and liposomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riham Gharib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Haydar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Greige-Gerges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52, pp.794-802. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jddst.2019.05.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encapsulation in cyclodextrins to widen the applications of essential oils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lizette Auezova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Greige-Gerges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (1), pp.129-143. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-018-0783-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of headspace to the analysis of cyclodextrin inclusion complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Inclusion Phenomena and Macrocyclic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 93, pp.19-32. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10847-018-0818-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Evidence of Cyclodextrin Inclusion Complexes in a Deep Eutectic Solvent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Moufawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (6), pp.6345-6351. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.9b00044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Water on Deep Eutectic Solvent/β-Cyclodextrin Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greta Colombo Dugoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Di Pietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franca Castiglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (7), pp.7277-7285. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.9b00315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep eutectic solvents: An overview on their interactions with water and biochemical compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracy El Achkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Greige-Gerges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 288, pp.111028. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2019.111028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of cyclodextrin and cosolvent on the solubility and antioxidant activity of caffeic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Geagea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Greige-Gerges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Ruellan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 278, pp.163-169. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.11.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post‐harvest management control of Ectomyelois ceratoniae (Zeller) (Lepidoptera: Pyralidae): new insights through essential oil encapsulation in cyclodextrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Ben Abada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Haouel Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riham Gharib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Greige-Gerges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pest Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 75 (7), pp.2000-2008. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ps.5315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Cyclodextrins Encapsulate Volatiles in Deep Eutectic Systems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Enrica Di Pietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greta Colombo Dugoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Mannu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franca Castiglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (20), pp.17397-17405. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.9b04526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New findings on the incorporation of essential oil components into liposomes composed of lipoid S100 and cholesterol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahraa Hammoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riham Gharib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Elaissari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Greige-Gerges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 561, pp.161-170. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2019.02.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of silica materials containing cyclodextrin and their applications in wastewater treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giangiacomo Torri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (2), pp.683-696. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-018-00818-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclodextrin-membrane interaction in drug delivery and membrane structure maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahraa Hammoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Khreich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lizette Auezova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Elaissari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 564, pp.59-76. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2019.03.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First evaluation of drug-in-cyclodextrin-in-liposomes as an encapsulating system for nerolidol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyce Azzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lizette Auezova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Danjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Greige-Gerges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 255, pp.399-404. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.02.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroxypropyl-ß-cyclodextrin as a membrane protectant during freeze-drying of hydrogenated and non-hydrogenated liposomes and molecule-in-cyclodextrin-in- liposomes: Application to trans-anethole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riham Gharib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Greige-Gerges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 267, pp.67-74. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.10.144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water-insoluble β-cyclodextrin–epichlorohydrin polymers for removal of pollutants from aqueous solutions by sorption processes using batch studies: A review of inclusion mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Winterton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éva Fenyvesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 78, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.progpolymsci.2017.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of hydroxypropyl-β–cyclodextrin on lipid membrane fluidity, stability and freeze-drying of liposomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riham Gharib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Greige-Gerges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 44, pp.101-107. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jddst.2017.12.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A friendly environmental approach for the controlled release of Eucalyptus essential oil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 549, pp.130-137. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2018.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Cyclodextrin/Volatile Inclusion Complexes: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (5), pp.1204. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules23051204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclodextrins, from molecules to applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éva Fenyvesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giangiacomo Torri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (4), pp.1361-1375. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-018-0763-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel findings for quercetin encapsulation and preservation with cyclodextrins, liposomes, and drug-in-cyclodextrin-in-liposomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyce Azzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alia Jraij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lizette Auezova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Greige-Gerges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 81, pp.328-340. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2018.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep eutectic solvents as green absorbents of volatile organic pollutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Moufawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (4), pp.747 - 753. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-017-0654-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chimie et environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sobanska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Cornard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Desgroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 420, pp.23 - 28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of cyclodextrin complexation on the solubility and photostability of nerolidol as pure compound and as main constituent of cabreuva essential oil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyce Azzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Danjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lizette Auezova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13, pp.835-844. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3762/bjoc.13.84⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Captisol®: an efficient carrier and solubilizing agent for essential oils and their components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Pipkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vince Antle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavour and Fragrance Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (5), pp.340-346. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ffj.3395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New nanoparticles obtained by co-assembly of amphiphilic cyclodextrins and nonlamellar single-chain lipids: Preparation and characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cảnh Hưng Nguyễn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Putaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Tfaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 531 (2), pp.444-456. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2017.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02106211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nootkatone encapsulation by cyclodextrins: Effect on water solubility and photostability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lizette Auezova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Greige-Gerges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 236, pp.41-48. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2016.12.086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of formation constants and structural characterization of cyclodextrin inclusion complexes with two phenolic isomers: carvacrol and thymol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lizette Auezova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Greige-Gerges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12, pp.29-42. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3762/bjoc.12.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionic liquids and cyclodextrin inclusion complexes: limitation of the affinity capillary electrophoresis technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Mofaddel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Gouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 408 (28), pp.8211-8220. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-016-9931-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocatalytic degradation of methyl orange and real wastewater by silver doped mesoporous TiO2 catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chérif-Aouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sohayb Khaoulani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bengueddach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 318, pp.142-149. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphotochem.2015.11.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solubility, photostability and antifungal activity of phenylpropanoids encapsulated in cyclodextrins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Bourdon-Facon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lizette Auezova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Greige-Gerges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 196, pp.518-525. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2015.09.078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Total Organic Carbon method for the quantitative determination of solubility enhancement by cyclodextrins: Application to essential oils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lizette Auezova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Greige-Gerges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 918, pp.21-25. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aca.2016.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AgI-HgS-As2S3 glassy system: Macroscopic properties and Raman scattering studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sohayb Khaoulani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Kassem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Bychkov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 685, pp.752-760. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2016.06.197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Release studies of trans- anethole from β-cyclodextrin solid inclusion complexes by Multiple Headspace Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lizette Auezova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Greige-Gerges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 151, pp.1245-1250. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2016.06.079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essential oil components decrease pulmonary and hepatic cells inflammation induced by air pollution particulate matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Borgie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Verdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (3), pp.345-351. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-016-0572-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocatalysis of Volatile Organic Compounds in water: Towards a deeper understanding of the role of cyclodextrins in the photodegradation of toluene over titanium dioxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bleta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Machut-Binkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 461, pp.317-325. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2015.09.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment of gas containing hydrophobic VOCs by adsorption process on raw and intercalated clays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dammak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fakhfakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benzina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research on Chemical Intermediates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 41 (8), pp.5475-5493. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11164-014-1675-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promising applications of cyclodextrins in food: Improvement of essential oils retention, controlled release and antiradical activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lizette Auezova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Greige-Gerges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 131, pp.264-272. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2015.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Synthesis of Faujasite‐Type Zeolites with a Hierarchical Porosity from Natural Clay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Ouled Ltaief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benzina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015 (28), pp.4658-4665. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201500537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wastewater treatment by cyclodextrin polymers and noble metal/mesoporous TiO2 photocatalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sohayb Khaoulani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Chaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Bengueddach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (1), pp.23-31. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crci.2014.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, characterization and sorption capacities toward organic pollutants of new β-cyclodextrin modified zeolite derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Wagner Städe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Andreas Lund Jacobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Lambertsen Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 482, pp.50-57. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2015.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the complexation of essential oil components with cyclodextrins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramona Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denisa Nistor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supramolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (9), pp.620-628. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10610278.2015.1051977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Faujasite type zeolite from low grade Tunisian clay for the removal of heavy metals from aqueous waste by batch process: Kinetic and equilibrium study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Ouled Ltaief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benzina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (10), pp.1123-1133. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crci.2015.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liposomes incorporating cyclodextrin–drug inclusion complexes: Current state of knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riham Gharib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Greige-Gerges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lizette Auezova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 129, pp.175-186. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2015.04.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhodium catalyzed hydroformylation of 1-decene in low melting mixtures based on various cyclodextrins and N,N '-dimethylurea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Menuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 63, pp.62-65. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catcom.2014.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexation of estragole as pure compound and as main component of basil and tarragon essential oils with cyclodextrins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lizette Auezova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Greige-Gerges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Ruellan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 118, pp.156-164. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2014.10.073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of cyclodextrin complexation on phenylpropanoids' solubility and antioxidant activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lizette Auezova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Greige-Gerges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10, pp.2322 - 2331. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3762/bjoc.10.241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclodextrin, an efficient tool for trans-anethole encapsulation: Chromatographic, spectroscopic, thermal and structural studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lizette Auezova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Greige-Gerges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 164, pp.454-461. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2014.05.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of natural clay as heterogeneous Fenton and photo-Fenton catalyst for phenol and tyrosol degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemya Djeffal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Abderrahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benzina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination and Water Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (10-12), pp.2225-2230. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19443994.2013.799440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New fluorescent and electropolymerizable N-azacrown carbazole as a selective probe for iron (III) in aqueous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Danjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Lyskawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Becuwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Woisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 171, pp.1022-1028. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2012.06.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclodextrin-intercalated layered double hydroxides for fragrance release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ciobanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Inclusion Phenomena and Macrocyclic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Special Issue: II European Conference on Cyclodextrins - Asti 2011, 75 (3-4), pp.333-339. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10847-012-0227-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and inclusion ability of anthracene appended beta-cyclodextrins: unexpected effect of triazole linker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bouchemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 346 (1), pp.35-42. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carres.2010.09.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A competitive sensing system based on cyclobis(paraquat-p-phenylene) and a new ?-cyclodextrin-tetrathiafulvalene derivative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgiana Surpateanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin N. Lungu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gheorghe Surpateanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supramolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 21 (05), pp.372-378. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10610270802017673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00513529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biphasic Aqueous Organometallic Catalysis Promoted by Cyclodextrins: How to Design the Water‐Soluble Phenylphosphane to Avoid Interaction with Cyclodextrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ponchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 350 (4), pp.609-618. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.200700582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclophanes Or Cyclodextrins: What Is The Best Host For Aromatic Volatile Organic Compounds ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Ionut Dron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Cazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gheorghe Surpateanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supramolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (05), pp.473-477. </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10610270701358525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00513512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescent Indolizine-b-Cyclodextrin Derivatives for the Detection of Volatile Organic Compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Becuwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Cazier-Dennin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (6), pp.3689-3705. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s8063689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water-Soluble Triphenylphosphane-3,3',3''-tricarboxylate (m-TPPTC) Ligand and Methylated Cyclodextrins: A New Combination for Biphasic Rhodium-Catalyzed Hydroformylation of Higher Olefins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Genin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hapiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Special Issue:Multiphase Catalysis, Green Solvents and Immobilization, 348 (12-13), pp.1547-1552</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water-Soluble Triphenylphosphane-3,3',3''-tricarboxylate (m-TPPTC) Ligand and Methylated Cyclodextrins: a New Combination for Biphasic Rhodium-Catalyzed Hydroformylation of Higher Olefins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Genin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hapiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 348 (12-13), pp.1547-1552</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00091904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, and inclusion capability of a b-cyclodestrin-tetrathiafulvalene derivative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgiana Surpateanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin N. Lungu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gheorghe Surpateanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 62, pp.9701-9704</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00099937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One and Two-dimensional NMR Investigations of the Inclusion of the Monosulfonated Triphenylphosphine in the β-cyclodextrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Christine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supramolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 14 (1), pp.11-20. </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10610270290006547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scanning tunneling microscopy investigation of an inclusion complex between the β-cyclodextrin and the sodium salt of the trisulfonated triphenylphosphine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gheorghe Surpateanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 470 (3), pp.275-283. </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0039-6028(00)00867-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Improvement in Measuring Formation Constants of Inclusion Complexes between β-Cyclodextrin and Phenolic Compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gheorghe Surpateanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Salomé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Inclusion Phenomena and Macrocyclic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 38 (1/4), pp.187-198. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1008156110999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the inclusion complexes of &beta;-cyclodextrin with the sodium salt of trisulfonated triphenylphosphine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-M. Wieruszeski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lippens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Inclusion Phenomena and Macrocyclic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 38 (1-4), pp.361-379</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Cyclodextrin Cross-linked Polymers Used in Environmental Applications by Solid-state NMR Spectroscopy: a Historical Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lacalamita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mongioví</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cosentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pellegrino, Conte; Delia, Francesca; Chillura, Martino; Paolo Lo, Meo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Environment in a Magnet : Applications of NMR Techniques to Environmental Problems (Issn)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Royal Society of Chemistry, pp.316-352, 2024, ‎ 978-1839167348. </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/BK9781837671250-00316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Eutectic Solvents for Innovative Pharmaceutical Formulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canh-Hung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Augis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gillian Barratt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep eutectic solvents for innovative pharmaceutical formulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 56, Springer, pp.41-102, 2021, Environmental Chemistry for a Sustainable World, 978-3-030-53068-6. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-53069-3_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Basics and Properties of Deep Eutectic Solvents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracy El Achkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Greige-Gerges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fourmentin-Lamotte, Sophie; Costa Gomes, Margarida; Lichtfouse, Eric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Eutectic Solvents for Medicine, Gas Solubilization and Extraction of Natural Substances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 56, Springer International Publishing, pp.1-40, 2021, Environmental Chemistry for a Sustainable World, 978-3-030-53069-3. </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-53069-3_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History of Cyclodextrins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éva Fenyvesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giangiacomo Torri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Crini, Grégorio; Fourmentin-Lamotte, Sophie; Lichtfouse, Eric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The History of Cyclodextrins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 52, Springer International Publishing, pp.1-93, 2020, Environmental Chemistry for a Sustainable World, 978-3-030-49308-0. </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-49308-0_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential applications of cyclodextrin inclusion complexes, liposomes, and drug-in-cyclodextrin-in-liposome in food industry and packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Sebaaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Greige-Gerges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grumezescu, Alexandru Mihai; Maria Holban, A. (Eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Role of Materials Science in Food Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.187-234, 2018, 9780128114483</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclodextrins for Essential Oils Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lizette Auezova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Greige-Gerges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fourmentin-Lamotte, Sophie; Crini, Grégorio; Lichtfouse, Eric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cyclodextrin Applications in Medicine, Food, Environment and Liquid Crystals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17, Springer International Publishing, pp.81-123, 2018, Environmental Chemistry for a Sustainable World, 978-3-319-76161-9. </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-76162-6_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclodextrin Fundamentals, Reactivity and Analysis Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lichtfouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cyclodextrin Fundamentals, Reactivity and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing AG, pp.2, 2018, Environmental Chemistry for a Sustainable World, 978-3-319-76159-6. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-76159-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamentals and Applications of Cyclodextrins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éva Fenyvesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giangiacomo Torri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fourmentin-Lamotte, Sophie; Crini, Grégorio; Lichtfouse, Éric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cyclodextrin Fundamentals, Reactivity and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16, Springer International Publishing, pp.1-55, 2018, Environmental Chemistry for a Sustainable World, 978-3-319-76158-9. </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-76159-6_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silica Materials Containing Cyclodextrin for Pollutant Removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giangiacomo Torri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fourmentin-Lamotte, Sophie; Crini, Grégorio; Lichtfouse, Eric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cyclodextrin Applications in Medicine, Food, Environment and Liquid Crystals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17, Springer International Publishing, pp.149-182, 2018, Environmental Chemistry for a Sustainable World, 978-3-319-76161-9. </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-76162-6_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclodextrin applications in medicine, food, environment and liquid crystals preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lichtfouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry for a Sustainable World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17, Springer International Publishing Ag, pp.2, 2018, Environmental Chemistry for a Sustainable World, 978-3-319-76162-6. </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-76162-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhodium-Catalyzed Hydroformylation Promoted by Modified Cyclodextrins: Current Scope and Future Developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hapiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hapiot, Frédéric and Leclercq, Loïc and Azaroual, Nathalie and Fourmentin, Sophie and Tilloy, Sébastien and Monflier, EricEditors. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Organic Synthesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BENTHAM SCIENCE PUBLISHERS, pp.36-63, 2013, 978-1-60805-602-6. </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/9781608054756113040004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROCÉDÉ D’ÉPURATION D’UN EFFLUENT GAZEUX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: EP3541496B1. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId538"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507540v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengmin Gui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Ahmad Kassem" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Cui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Li" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhigang Lei" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.70287" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328172v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Gerges" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raya Gerges" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nguewa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Elkhoury" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fourmentin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2025.124573" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518406v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia M Correa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Philippi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brotin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berthault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Alberti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202501000" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468901v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Langrand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fontaine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Verdin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laruelle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Facon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-32550-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480357v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Villarim" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mannu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mele" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zemmouri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceja.2026.101055" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062616v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghua Liu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyan Guo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriana Kfoury" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.5c00881" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062613v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2025.123712" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919535v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Alamichel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-025-01819-6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102833v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Mangiacapre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Triolo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Ruellan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Lo Celso" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2025.123819" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723770v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lichtfouse" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-024-01782-8" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113105v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadhami Chargui" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Soltany" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasnim Djebbi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Haoual Hamdi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.8977" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102834v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaouad Zemmouri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2025.133865" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04993103v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salal Hasan Khudaida" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiarou Liu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ardila Hayu Tiwikrama" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2025.127377" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000112v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia M Corr&#234;a" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocasta Avila" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy El Achkar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Andr&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi-Minh Loo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CC00489F" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041562v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghao Song" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Xiang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Lu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.18858" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041559v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengjing Feng" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Guo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2024.131121" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702510v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2024.125599" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242235v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Villarim" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Genty" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2023.125070" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383379v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2024.1059" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555204v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Moufawad" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenacer Idrissi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Costa Gomes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2024.124753" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382568v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ouled Ltaief" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Siffert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benzina" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11144-023-02563-0" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394666v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.148708" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252981v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Decool" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Paitel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Sardo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-023-01658-3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556607v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Nakhle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Greige-Gerges" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.304" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062619v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Ben Abada" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Soltani" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Boushih" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09603123.2024.2439446" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601240v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Eddine Attar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Chaker" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Djennas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ondarts" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2024.124562" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316872v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Legrand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2023.123696" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800920v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrycja Mako&#347;-Che&#322;stowska" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edyta S&#322;upek" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek G&#281;bicki" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-024-01795-3" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660063v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Augis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canh Hung Nguyen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ciseran" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Wacha" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mercier-Nom&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2024.124486" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043271v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Lichtfouse" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-022-01463-4" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142961v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Russina" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.3c01858" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142953v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.19.66" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332289v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mark Young" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam H Mccalmont" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Manesiotis" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D Holbrey" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.3c05901" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242241v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Tahri" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.7418" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252977v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghenwa Nasr" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Elaissari" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Khreich" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.19.115" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242262v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Petitprez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tams" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pipkin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vince Antle" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-022-01415-y" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03704176v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boutillier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Laperche" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-021-01360-2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242264v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.136875" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242259v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogsc.2022.100630" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242256v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.137619" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001031v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah El Masri" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Zakhour" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizette Auezova" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2022.118827" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242254v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Pal&#225;gyi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jind&#345;ich Jind&#345;ich" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Dian" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.18.140" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242247v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inoche.2022.110210" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242270v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somenath Panda" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-16279-y" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242280v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Ameur" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Saidi-Bendahou" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2020.104584" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259916v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Morin-Crini" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va Fenyvesi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giangiacomo Torri" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-020-01156-w" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600320v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Raveau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Mistrulli" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26175321" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291572v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Abi-Aad" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hardouin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Llorens" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2021.0650" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291581v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2021.0653" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242273v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2021.05.008" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242271v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-021-01225-8" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242239v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaniya Ferouani" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyas Chikhi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colcom.2021.100461" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955123v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad El-Alam" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramez Chahine" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Makhlouf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Loun&#232;s-Hadj Sahraoui" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10060825" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988950v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahraa Hammoud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riham Gharib" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Ela&#239;ssari" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2020.119151" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102809v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Moura" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2020.119443" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955736v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mallard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10134679" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242288v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2020.113156" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888312v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Fahri" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Bacha" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadwa Fatima Chiki" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mbakidi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-020-01007-8" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242285v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Boudghene-Guerriche" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Aissaoui" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202002734" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033940v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouda Mediouni Ben Jem&#226;a" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Charcosset" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Greige-Gerges" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201900402" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949092v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Auezova" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Najjar" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Greige&#8208;gerges" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.14516" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490868v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2020.102598" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242286v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataly Amorim de Santana" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane Cristine Santos da Silva" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keicyanne Fernanda Lessa dos Anjos" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcio Akio Ootan" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gomes da Silva" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2020.101876" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242290v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Eid" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Jraij" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2020.112851" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242283v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Ch&#233;rif-Aouali" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202002730" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955147v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CC00460J" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033861v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Haydar" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2019.05.032" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948264v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-018-0783-y" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410449v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Colombo Dugoni" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Di Pietro" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Ferro" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Castiglione" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.9b00315" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242296v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2019.111028" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242298v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Geagea" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.11.055" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948274v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10847-018-0818-9" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080174v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ferreira" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bricout" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tilloy" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.9b00044" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242295v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Haouel Hamdi" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Messaoud" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.5315" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410474v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Enrica Di Pietro" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Mannu" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.9b04526" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092927v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2019.02.022" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510684v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fourmentin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gorio Crini" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-018-00818-0" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092355v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2019.03.063" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320461v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.10.144" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664735v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Winterton" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Wilson" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progpolymsci.2017.07.004" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865844v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Azzi" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Danjou" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.02.055" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320460v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2017.12.009" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948285v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bourgeois" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2018.04.010" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948270v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23051204" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957022v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-018-0763-2" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948208v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2018.03.006" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685431v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-017-0654-y" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586682v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sobanska" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Billon" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coddeville" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cornard" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Desgroux" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904270v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.13.84" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948075v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Pipkin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffj.3395" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106211v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#7843;nh H&#432;ng Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Putaux" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Santoni" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Tfaili" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2017.07.007" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948071v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.12.086" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320467v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.12.5" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320503v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Bourdon" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.09.078" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046227v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mofaddel" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillen" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Gouhier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-016-9931-z" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242304v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chaker" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ch&#233;rif-Aouali" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohayb Khaoulani" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bengueddach" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2015.11.025" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242303v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2016.03.013" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947881v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Borgie" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ledoux" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courcot" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-016-0572-4" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320506v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Kassem" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Bychkov" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.06.197" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CF3N9GZG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947870v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Larsen" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2016.06.079" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685308v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lannoy" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kania" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bleta" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Machut-Binkowski" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2015.09.022" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VTWSWJQM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320510v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Balan" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denisa Nistor" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10610278.2015.1051977" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320536v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cadet" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Cherif" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Bengueddach" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2014.07.004" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320523v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Wagner St&#228;de" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Andreas Lund Jacobsen" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Lambertsen Larsen" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2015.04.014" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GH9N7ZVM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320529v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dammak" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fakhfakh" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benzina" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11164-014-1675-9" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242300v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2015.06.014" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320519v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poupin" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201500537" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WS6HWG76-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242306v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2015.03.013" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320513v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2015.04.048" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337064v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fran&#231;ois" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Menuel" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2014.11.001" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8NJH80J4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320507v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2014.10.073" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351341v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.10.241" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320543v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2014.05.052" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351344v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemya Djeffal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Abderrahmane" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19443994.2013.799440" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865832v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Lyskawa" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delattre" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Becuwe" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Woisel" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2012.06.027" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321243v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ciobanu" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gennequin" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10847-012-0227-4" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L81FWC84-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703416v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bouchemal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2010.09.031" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8TKBW2M3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513529v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiana Surpateanu" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin N. Lungu" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Surpateanu" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10610270802017673" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513512v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ionut Dron" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Cazier" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10610270701358525" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667852v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlane Sayede" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ponchel" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.200700582" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RM5G1537-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432199v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Cazier-Dennin" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s8063689" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322863v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tilloy" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Genin" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hapiot" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091904v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00099937v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740577v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caron" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Christine" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Monflier" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10610270290006547" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740581v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. da Costa" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0039-6028(00)00867-0" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGGWX7LC-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740583v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Wieruszeski" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lippens" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242289v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salom&#233;" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008156110999" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3546FCW7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555193v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacalamita" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bertini" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mongiov&#237;" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cosentino" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Morin-Crini" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/BK9781837671250-00316" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282900v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canh-Hung Nguyen" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Barratt" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53069-3_2" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253495v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53069-3_1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253494v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49308-0_1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786011v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lichtfouse" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76159-6" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253490v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76159-6_1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099836v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Sebaaly" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253491v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76162-6_4" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253493v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76162-6_6" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788816v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76162-6" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685009v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hapiot" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Leclercq" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Azaroual" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/9781608054756113040004" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04530987v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507540v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengmin Gui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Ahmad Kassem" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Cui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Li" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhigang Lei" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.70287" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328172v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Gerges" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raya Gerges" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nguewa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Elkhoury" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fourmentin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2025.124573" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468901v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Langrand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fontaine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Verdin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laruelle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Facon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-32550-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518406v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia M Correa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Philippi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brotin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berthault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Alberti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202501000" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480357v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Villarim" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mannu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mele" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zemmouri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceja.2026.101055" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062616v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghua Liu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyan Guo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriana Kfoury" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.5c00881" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919535v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Alamichel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-025-01819-6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102833v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Mangiacapre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Triolo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Ruellan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Lo Celso" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2025.123819" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062613v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2025.123712" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04993103v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salal Hasan Khudaida" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiarou Liu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ardila Hayu Tiwikrama" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2025.127377" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723770v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lichtfouse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-024-01782-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113105v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadhami Chargui" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Soltany" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasnim Djebbi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Haoual Hamdi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.8977" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102834v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaouad Zemmouri" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2025.133865" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000112v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia M Corr&#234;a" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocasta Avila" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy El Achkar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Andr&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi-Minh Loo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CC00489F" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041562v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghao Song" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Xiang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Lu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.18858" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041559v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengjing Feng" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Guo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2024.131121" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702510v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2024.125599" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242235v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Villarim" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Genty" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2023.125070" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383379v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2024.1059" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394666v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.148708" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252981v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Decool" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Paitel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Sardo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-023-01658-3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555204v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Moufawad" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenacer Idrissi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Costa Gomes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2024.124753" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382568v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ouled Ltaief" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Siffert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benzina" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11144-023-02563-0" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556607v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Nakhle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Greige-Gerges" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.304" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062619v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Ben Abada" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Soltani" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Boushih" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09603123.2024.2439446" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316872v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Legrand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2023.123696" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601240v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Eddine Attar" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Chaker" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Djennas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ondarts" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2024.124562" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800920v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrycja Mako&#347;-Che&#322;stowska" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edyta S&#322;upek" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek G&#281;bicki" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-024-01795-3" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660063v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Augis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canh Hung Nguyen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ciseran" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Wacha" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mercier-Nom&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2024.124486" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043271v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Lichtfouse" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-022-01463-4" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142953v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.19.66" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332289v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mark Young" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam H Mccalmont" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Manesiotis" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D Holbrey" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.3c05901" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142961v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Russina" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.3c01858" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242241v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Tahri" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.7418" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252977v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghenwa Nasr" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Elaissari" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Khreich" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.19.115" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242262v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Petitprez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tams" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pipkin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vince Antle" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-022-01415-y" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03704176v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boutillier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Laperche" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-021-01360-2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242259v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogsc.2022.100630" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242264v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.136875" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242256v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.137619" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001031v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah El Masri" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Zakhour" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizette Auezova" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2022.118827" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242254v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Pal&#225;gyi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jind&#345;ich Jind&#345;ich" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Dian" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.18.140" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242247v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inoche.2022.110210" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242270v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somenath Panda" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-16279-y" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242280v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Ameur" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Saidi-Bendahou" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2020.104584" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259916v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Morin-Crini" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va Fenyvesi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giangiacomo Torri" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-020-01156-w" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600320v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Raveau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Mistrulli" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26175321" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291572v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Abi-Aad" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hardouin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Llorens" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2021.0650" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291581v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2021.0653" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242273v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2021.05.008" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242271v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-021-01225-8" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242239v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaniya Ferouani" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyas Chikhi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colcom.2021.100461" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955123v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad El-Alam" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramez Chahine" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Makhlouf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Loun&#232;s-Hadj Sahraoui" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10060825" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988950v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahraa Hammoud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riham Gharib" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Ela&#239;ssari" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2020.119151" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102809v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Moura" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2020.119443" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888312v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Fahri" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Bacha" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadwa Fatima Chiki" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mbakidi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-020-01007-8" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242285v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Boudghene-Guerriche" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Aissaoui" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202002734" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242288v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2020.113156" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955736v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mallard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10134679" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033940v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouda Mediouni Ben Jem&#226;a" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Charcosset" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Greige-Gerges" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201900402" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949092v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Auezova" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Najjar" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Greige&#8208;gerges" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.14516" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490868v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2020.102598" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242286v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataly Amorim de Santana" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane Cristine Santos da Silva" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keicyanne Fernanda Lessa dos Anjos" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcio Akio Ootan" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gomes da Silva" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2020.101876" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242290v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Eid" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Jraij" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2020.112851" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242283v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Ch&#233;rif-Aouali" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202002730" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955147v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CC00460J" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033861v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Haydar" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2019.05.032" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948264v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-018-0783-y" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948274v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10847-018-0818-9" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080174v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ferreira" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bricout" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tilloy" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.9b00044" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410449v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Colombo Dugoni" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Di Pietro" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Ferro" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Castiglione" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.9b00315" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242296v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2019.111028" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242298v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Geagea" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.11.055" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242295v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Haouel Hamdi" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Messaoud" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.5315" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410474v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Enrica Di Pietro" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Mannu" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.9b04526" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092927v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2019.02.022" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510684v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fourmentin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gorio Crini" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-018-00818-0" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092355v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2019.03.063" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865844v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Azzi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Danjou" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.02.055" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320461v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.10.144" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664735v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Winterton" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Wilson" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progpolymsci.2017.07.004" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320460v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2017.12.009" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948285v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bourgeois" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2018.04.010" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948270v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23051204" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957022v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-018-0763-2" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948208v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2018.03.006" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685431v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-017-0654-y" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586682v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sobanska" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Billon" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coddeville" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cornard" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Desgroux" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904270v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.13.84" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948075v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Pipkin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffj.3395" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106211v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#7843;nh H&#432;ng Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Putaux" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Santoni" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Tfaili" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2017.07.007" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948071v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.12.086" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320467v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.12.5" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046227v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mofaddel" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillen" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Gouhier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-016-9931-z" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242304v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chaker" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ch&#233;rif-Aouali" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohayb Khaoulani" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bengueddach" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2015.11.025" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320503v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Bourdon-Facon" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.09.078" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KM8PLNHS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242303v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2016.03.013" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320506v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Kassem" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Bychkov" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.06.197" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CF3N9GZG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947870v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Larsen" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2016.06.079" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947881v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Borgie" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ledoux" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courcot" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-016-0572-4" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685308v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lannoy" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kania" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bleta" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Machut-Binkowski" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2015.09.022" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VTWSWJQM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320529v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dammak" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fakhfakh" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benzina" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11164-014-1675-9" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242300v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2015.06.014" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320519v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poupin" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201500537" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WS6HWG76-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320536v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cadet" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Cherif" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Bengueddach" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2014.07.004" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320523v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Wagner St&#228;de" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Andreas Lund Jacobsen" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Lambertsen Larsen" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2015.04.014" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GH9N7ZVM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320510v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Balan" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denisa Nistor" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10610278.2015.1051977" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242306v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2015.03.013" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320513v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2015.04.048" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337064v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fran&#231;ois" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Menuel" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2014.11.001" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8NJH80J4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320507v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2014.10.073" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351341v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.10.241" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320543v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2014.05.052" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351344v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemya Djeffal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Abderrahmane" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19443994.2013.799440" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865832v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Lyskawa" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delattre" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Becuwe" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Woisel" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2012.06.027" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321243v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ciobanu" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gennequin" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10847-012-0227-4" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L81FWC84-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703416v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bouchemal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2010.09.031" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8TKBW2M3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513529v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiana Surpateanu" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin N. Lungu" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Surpateanu" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10610270802017673" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667852v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlane Sayede" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ponchel" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.200700582" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RM5G1537-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513512v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ionut Dron" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Cazier" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10610270701358525" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432199v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Cazier-Dennin" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s8063689" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322863v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tilloy" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Genin" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hapiot" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091904v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00099937v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740577v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caron" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Christine" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Monflier" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10610270290006547" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740581v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. da Costa" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0039-6028(00)00867-0" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGGWX7LC-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242289v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salom&#233;" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008156110999" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3546FCW7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740583v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Wieruszeski" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lippens" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555193v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacalamita" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bertini" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mongiov&#237;" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cosentino" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Morin-Crini" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/BK9781837671250-00316" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282900v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canh-Hung Nguyen" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Barratt" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53069-3_2" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253495v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53069-3_1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253494v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49308-0_1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099836v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Sebaaly" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253491v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76162-6_4" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786011v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lichtfouse" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76159-6" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253490v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76159-6_1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253493v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76162-6_6" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788816v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76162-6" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685009v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hapiot" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Leclercq" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Azaroual" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/9781608054756113040004" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04530987v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>