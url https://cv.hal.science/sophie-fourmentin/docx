--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie Fourmentin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Distinguished Professor (PREX) -Université du Littoral Côte d'Opale</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I received my Ph.D. degree in organic chemistry from the University of Lille in 1994. In 1996, I became an Assistant Professor at the University of Littoral-Côte d’Opale in Dunkerque. I developed a new research area based on “Applications of cyclodextrins in the remediation of organic pollutants”.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In 2006, I completed HDR (authorisation to supervise research activities) entitled “Cyclodextrin/organic pollutants inclusion complexes: Characterisation, and application to the remediation of volatile organic compounds ”.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In 2008 I was promoted to Professor, and managed the Laboratoire de Synthèse Organique et Environnement until 2010. From January 2010 to December 2019 I supervised the Supramolecular Chemistry team in the UCEIV laboratory. From January 2015 to December 2023, I was the director of the Industrial and Commercial Activities Department (SAIC) of the University. I am actually Adjunct Professor at Aalborg University.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My current research studies are at the interface between host/guest chemistry and environmental chemistry. They include the development of analytical methods for the characterization of host/guest inclusion complexes and the development of innovative remediation technologies using green adsorbents. My experience in host/guest complex characterization has been extended to the study of encapsulation of flavors and essential oils for food, fragrance or pharmaceutical applications. Recently, I have developed new deep eutectic solvents with supramolecular properties for solubilization of VOCs and bioactive compounds.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (128)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatty acid‐based deep eutectic solvents for efficient absorption of VOCs : Hydrophobicity and molecular mechanism study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengmin Gui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Ahmad Kassem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuai Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhigang Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.e70287. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aic.70287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclodextrin-in-Liposome for therapy: Advances and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Gerges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raya Gerges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Nguewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Elkhoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 372, pp.124573. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2025.124573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05328172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocidal, Antioxidant, and Anti-Inflammatory Activities of Essential Oils Extracted from Angelica spp. Cultivated on Contaminated Soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Langrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Verdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Laruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Facon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 16, pp.2695. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-32550-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalized Anti-Cryptophane-A as a Platform for Type II Porous Ionic Liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintia M Correa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Philippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berthault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.e01000. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/admi.202501000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlocking the potential of recycled waste cooking oil for a sustainable volatile organic compound absorption process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Villarim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Ahmad Kassem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mannu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zemmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 25, pp.101055. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceja.2026.101055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supramolecular Deep Eutectic Solvents and Their Aqueous Solutions : Green Carriers for Essential Oils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengmin Gui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinghua Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhigang Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanyan Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (18), pp.6611-6622. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.5c00881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined supramolecular solvent preparation and solid extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Alamichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-025-01819-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable aroma absorption : exploring the potentiality of a β-cyclodextrin and lactic acid supramolecular eutectic solvent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuela Mangiacapre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Triolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Lo Celso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Special issue : Cyclodextrin conference, 366, pp.123819. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2025.123819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05102833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclodextrin-based materials for pulmonary delivery : Insights and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Gerges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 363, pp.123712. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2025.123712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A step forward in supramolecular green solvents characterization: Total vapor pressure determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salal Hasan Khudaida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiarou Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ardila Hayu Tiwikrama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.127377. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2025.127377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The revival of cyclodextrins as active pharmaceutical ingredients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-024-01782-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">b-Cyclodextrin/eucalyptol inclusion complex for improved postharvest date moth control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadhami Chargui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Soltany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tasnim Djebbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Haoual Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pest Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ps.8977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of nine candidate absorbents for VOC removal in biogas upgrading : Experimental and theoretical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Ahmad Kassem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengmin Gui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhigang Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouad Zemmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 375, pp.133865. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2025.133865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05102834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porous ionic liquids based on biocompatible CD-MOFs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintia M Corrêa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocasta Avila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracy El Achkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shi-Minh Loo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 61 (31), pp.5818-5821. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5CC00489F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rational screening of deep eutectic solvents for the removal of halogenated volatile organic compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengmin Gui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minghao Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinghua Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13p. / e18858. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aic.18858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective VOCs abatement using supramolecular deep eutectic solvents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengmin Gui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengjing Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 360 (Part 2), pp.131121. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2024.131121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the art in cyclodextrin solubility enhancement. Are green solvents the solution?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 410, pp.Id 125599. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2024.125599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toluene absorption from laboratory to industrial scale: An experimental and theoretical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Villarim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengmin Gui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhigang Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouad Zemmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 328, pp.125070. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2023.125070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les huiles essentielles : renaissance d'ingrédients naturels et durables Essential oils: the renaissance of natural and sustainable ingredients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologie et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Les filières de production dans la bioéconomie, 24 (9), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2024.1059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VOC absorption in supramolecular deep eutectic solvents: Experiment and molecular dynamic studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengmin Gui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Villarim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhigang Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 481, pp.148708. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2024.148708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclodextrins as molecular carriers for biopesticides: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Decool</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Paitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Sardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22 (1), pp.321-353. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-023-01658-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights on the solvation of toluene by deep eutectic solvents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Moufawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenacer Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Costa Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 402, pp.124753. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2024.124753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of powerful exchanged Faujasite zeolite materials used as effective heterogeneous catalyst for photo-Fenton oxidation of methyl orange (MO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Ouled Ltaief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benzina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reaction kinetics, mechanisms and catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 137 (1), pp.547-570. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11144-023-02563-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic investigations on host/guest complexation in deep eutectic solvent/water mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Nakhle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Greige-Gerges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, French Network on Solvation (GDR 2035 SolvATE), 27 (S5), pp.1 - 9. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crchim.304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of cyclodextrin-based formulations of Rosmarinus officinalis essential oils in the control of the date moth Ectomyelois ceratoniae (Pyralidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Ben Abada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Soltani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Haoual Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Boushih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Health Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09603123.2024.2439446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low melting mixtures: Neoteric green solvents for flavor formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 394, pp.123696. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2023.123696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Doehlert matrix conception in novel intrinsically conducting polymers based on selenium nanoparticles for wastewater treatment: Synthesis, characterization, kinetic and chemometric study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Eddine Attar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Chaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Djennas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ondarts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 319, pp.124562. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.saa.2024.124562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supramolecular deep eutectic solvents in extraction processes: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrycja Makoś-Chełstowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edyta Słupek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacek Gębicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-024-01795-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrophobic binary mixtures containing amphotericin B as lipophilic solutions for the treatment of cutaneous leishmaniasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Augis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canh Hung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ciseran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">András Wacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Mercier-Nomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 662, pp.124486. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2024.124486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wastewater technology attenuates the toxicity of shisha smoking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Greige-Gerges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Gerges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Lichtfouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21 (2), pp.627-632. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-022-01463-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04043271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclodextrins as building blocks for new materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19, pp.889-891. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3762/bjoc.19.66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A High-Throughput Experimental Approach to Screening Gas Sorption by Liquids and Solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mark Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam H Mccalmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Manesiotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John D Holbrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (50), pp.17787-17796. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.3c05901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332289v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid Structure Scenario of the Archetypal Supramolecular Deep Eutectic Solvent: Heptakis(2,6-di- O -methyl)-β-cyclodextrin/levulinic Acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Triolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Lo Celso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Russina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (24), pp.9103-9110. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.3c01858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encapsulation of Rosmarinus officinalis essential oil and of its main components in cyclodextrin: application to the control of the date moth Ectomyelois ceratoniae (Pyralidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Ben Abada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Soltani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Haoual Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Boushih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pest Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 79 (7), pp.2433-2442. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ps.7418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclodextrins permeabilize DPPC liposome membranes: a focus on cholesterol content, cyclodextrin type, and concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghenwa Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Greige-Gerges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Elaissari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Khreich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19, pp.1570-1579. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3762/bjoc.19.115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huge solubility increase of poorly water-soluble pharmaceuticals by sulfobutylether-β-cyclodextrin complexation in a low-melting mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Petitprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Tams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pipkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vince Antle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (3), pp.1561-1568. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-022-01415-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History of titanium dioxide regulation as a food additive: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Boutillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Laperche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (2), pp.1017-1033. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-021-01360-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of DES and macrocyclic host molecules: Review and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current opinion in green and sustainable chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36, pp.100630. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cogsc.2022.100630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep eutectic solvents and conventional solvents as VOC absorbents for biogas upgrading: A comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Villarim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouad Zemmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 446 (Part I), pp.136875. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2022.136875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep eutectic solvents as absorbents for VOC and VOC mixtures in static and dynamic processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Moufawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Costa Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 448, pp.137619. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2022.137619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclodextrin-based low melting mixtures as a solubilizing vehicle: Application to non-steroidal anti-inflammatory drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah El Masri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Zakhour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lizette Auezova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 353, pp.118827. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2022.118827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclodextrin-based Schiff base pro-fragrances: Synthesis and release studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attila Palágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jindřich Jindřich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juraj Dian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18, pp.1346-1354. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3762/bjoc.18.140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemometric study in plasmonic photocatalytic efficiency of gold nanoparticles loaded mesoporous TiO2 for mineralization of ibuprofen pharmaceutical pollutant: Box Behnken Design conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Eddine Attar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Chaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Djennas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 146, pp.110210. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.inoche.2022.110210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclodextrin-based supramolecular low melting mixtures: efficient absorbents for volatile organic compounds abatement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somenath Panda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (1), pp.264-270. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-021-16279-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Box-Behnken design optimization of photocatalytic parameters for efficient removal of dye by lanthanum-doped mesoporous TiO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Chaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Ameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Saidi-Bendahou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Djennas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (1), pp.104584. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2020.104584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">130 years of cyclodextrin discovery for health, food, agriculture, and the industry: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éva Fenyvesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giangiacomo Torri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (3), pp.2581 - 2617. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-020-01156-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Composition, Antioxidant and Anti-Inflammatory Activities of Clary Sage and Coriander Essential Oils Produced on Polluted and Amended Soils-Phytomanagement Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Raveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Verdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Mistrulli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Laruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (17), pp.5321. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules26175321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question de la valorisation de la recherche dans les petites et moyennes universités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Abi-Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Llorens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Laperche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologie et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Petites et moyennes universités et valorisation de la recherche, 6 (3), </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2021.0650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche systémique de la valorisation de la recherche : le cas de l’université du Littoral Côte d’Opale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Llorens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Abi-Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Laperche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologie et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Petites et moyennes universités et valorisation de la recherche, 6 (3), </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2021.0653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A statistical modeling-optimization approach for efficiency photocatalytic degradation of textile azo dye using cerium-doped mesoporous ZnO: A central composite design in response surface methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Chaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Eddine Attar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Djennas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 171, pp.198-212. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2021.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basics and properties of deep eutectic solvents: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracy El Achkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Greige-Gerges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (4), pp.3397-3408. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-021-01225-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel statistical approach for the synthesis of Chalcones viaClaisen-Schmidt condensation catalyzed by Pd nanoparticles modified mesoporous TiO2 as an efficient heterogeneous catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Chaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaniya Ferouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyas Chikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Djennas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloid and Interface Science Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 43, pp.100461. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colcom.2021.100461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antifungal and Phytotoxic Activities of Essential Oils: In Vitro Assays and Their Potential Use in Crop Protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad El-Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramez Chahine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassane Makhlouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Lounès-Hadj Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (6), pp.825. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy10060825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drug-in-hydroxypropyl-β-cyclodextrin-in-lipoid S100/cholesterol liposomes: Effect of the characteristics of essential oil components on their encapsulation and release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahraa Hammoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riham Gharib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Elaïssari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Greige-Gerges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 579, pp.119151. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2020.119151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02988950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New generation of supramolecular mixtures: Characterization and solubilization studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracy El Achkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Moufawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somenath Panda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 584, pp.119443. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2020.119443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air pollution: new bio-based ionic liquids absorb both hydrophobic and hydrophilic volatile organic compounds with high efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Fahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadwa Fatima Chiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Mbakidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somenath Panda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (4), pp.1403-1411. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-020-01007-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Antibacterial and Antioxidant Activities of Silver‐Decorated TiO 2 Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Boudghene-Guerriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Chaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Aissaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyas Chikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Saidi-Bendahou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemistrySelect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (36), pp.11078-11084. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/slct.202002734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of dimethylsulfoxide, ethanol, α- and β-cyclodextrins and their association on the solubility of natural bioactive compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Nakhle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Greige-Gerges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 310, pp.113156. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2020.113156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Polyethylene Glycol Crosslinked β-CD Polymers for the Removal of Methylene Blue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (13), pp.4679. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app10134679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retention of Eucalyptol, a Natural Volatile Insecticide, in Delivery Systems Based on Hydroxypropyl‐β‐Cyclodextrin and Liposomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riham Gharib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouda Mediouni Ben Jemâa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Greige-Gerges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 122 (5), pp.1900402. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejlt.201900402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibacterial activity of free or encapsulated selected phenylpropanoids against Escherichia coli and Staphylococcus epidermidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Auezova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Greige‐gerges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 128 (3), pp.710-720. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jam.14516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food additives and the future of health: An analysis of the ongoing controversy on titanium dioxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Boutillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Laperche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 122, pp.102598 -. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.futures.2020.102598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03490868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, characterization and cytotoxicity of the Eugenia brejoensis essential oil inclusion complex with β-cyclodextrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataly Amorim de Santana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayane Cristine Santos da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keicyanne Fernanda Lessa dos Anjos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márcio Akio Ootan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gomes da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 60, pp.101876. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jddst.2020.101876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First investigation of liposomes behavior and phospholipids organization in choline chloride-based deep eutectic solvents by atomic force microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Eid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracy El Achkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Greige-Gerges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alia Jraij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 306, pp.112851. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2020.112851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Photocatalytic Degradation of Ibuprofen under Visible Light Irradiation Using Silver and Cerium Co‐Doped Mesoporous TiO 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Chaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Chérif-Aouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemistrySelect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (38), pp.11787-11796. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/slct.202002730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclodextrins: from solute to solvent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracy El Achkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Moufawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Greige-Gerges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (23), pp.3385-3388. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0CC00460J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First study on the release of a natural antimicrobial agent, estragole, from freeze-dried delivery systems based on cyclodextrins and liposomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riham Gharib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Haydar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Greige-Gerges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52, pp.794-802. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jddst.2019.05.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encapsulation in cyclodextrins to widen the applications of essential oils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lizette Auezova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Greige-Gerges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (1), pp.129-143. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-018-0783-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of headspace to the analysis of cyclodextrin inclusion complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Inclusion Phenomena and Macrocyclic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 93, pp.19-32. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10847-018-0818-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Evidence of Cyclodextrin Inclusion Complexes in a Deep Eutectic Solvent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Moufawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (6), pp.6345-6351. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.9b00044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Water on Deep Eutectic Solvent/β-Cyclodextrin Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greta Colombo Dugoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Di Pietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franca Castiglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (7), pp.7277-7285. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.9b00315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep eutectic solvents: An overview on their interactions with water and biochemical compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracy El Achkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Greige-Gerges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 288, pp.111028. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2019.111028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of cyclodextrin and cosolvent on the solubility and antioxidant activity of caffeic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Geagea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Greige-Gerges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Ruellan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 278, pp.163-169. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.11.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post‐harvest management control of Ectomyelois ceratoniae (Zeller) (Lepidoptera: Pyralidae): new insights through essential oil encapsulation in cyclodextrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Ben Abada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Haouel Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riham Gharib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Greige-Gerges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pest Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 75 (7), pp.2000-2008. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ps.5315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Cyclodextrins Encapsulate Volatiles in Deep Eutectic Systems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Enrica Di Pietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greta Colombo Dugoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Mannu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franca Castiglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (20), pp.17397-17405. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.9b04526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New findings on the incorporation of essential oil components into liposomes composed of lipoid S100 and cholesterol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahraa Hammoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riham Gharib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Elaissari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Greige-Gerges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 561, pp.161-170. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2019.02.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of silica materials containing cyclodextrin and their applications in wastewater treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giangiacomo Torri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (2), pp.683-696. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-018-00818-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclodextrin-membrane interaction in drug delivery and membrane structure maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahraa Hammoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Khreich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lizette Auezova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Elaissari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 564, pp.59-76. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2019.03.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First evaluation of drug-in-cyclodextrin-in-liposomes as an encapsulating system for nerolidol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyce Azzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lizette Auezova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Danjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Greige-Gerges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 255, pp.399-404. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.02.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroxypropyl-ß-cyclodextrin as a membrane protectant during freeze-drying of hydrogenated and non-hydrogenated liposomes and molecule-in-cyclodextrin-in- liposomes: Application to trans-anethole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riham Gharib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Greige-Gerges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 267, pp.67-74. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.10.144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water-insoluble β-cyclodextrin–epichlorohydrin polymers for removal of pollutants from aqueous solutions by sorption processes using batch studies: A review of inclusion mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Winterton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éva Fenyvesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 78, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.progpolymsci.2017.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of hydroxypropyl-β–cyclodextrin on lipid membrane fluidity, stability and freeze-drying of liposomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riham Gharib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Greige-Gerges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 44, pp.101-107. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jddst.2017.12.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A friendly environmental approach for the controlled release of Eucalyptus essential oil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 549, pp.130-137. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2018.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Cyclodextrin/Volatile Inclusion Complexes: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (5), pp.1204. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules23051204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclodextrins, from molecules to applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éva Fenyvesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giangiacomo Torri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (4), pp.1361-1375. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-018-0763-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel findings for quercetin encapsulation and preservation with cyclodextrins, liposomes, and drug-in-cyclodextrin-in-liposomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyce Azzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alia Jraij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lizette Auezova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Greige-Gerges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 81, pp.328-340. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2018.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep eutectic solvents as green absorbents of volatile organic pollutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Moufawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (4), pp.747 - 753. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-017-0654-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chimie et environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sobanska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Cornard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Desgroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 420, pp.23 - 28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of cyclodextrin complexation on the solubility and photostability of nerolidol as pure compound and as main constituent of cabreuva essential oil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyce Azzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Danjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lizette Auezova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13, pp.835-844. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3762/bjoc.13.84⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Captisol®: an efficient carrier and solubilizing agent for essential oils and their components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Pipkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vince Antle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavour and Fragrance Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (5), pp.340-346. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ffj.3395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New nanoparticles obtained by co-assembly of amphiphilic cyclodextrins and nonlamellar single-chain lipids: Preparation and characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cảnh Hưng Nguyễn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Putaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Tfaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 531 (2), pp.444-456. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2017.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02106211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nootkatone encapsulation by cyclodextrins: Effect on water solubility and photostability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lizette Auezova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Greige-Gerges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 236, pp.41-48. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2016.12.086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of formation constants and structural characterization of cyclodextrin inclusion complexes with two phenolic isomers: carvacrol and thymol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lizette Auezova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Greige-Gerges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12, pp.29-42. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3762/bjoc.12.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionic liquids and cyclodextrin inclusion complexes: limitation of the affinity capillary electrophoresis technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Mofaddel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Gouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 408 (28), pp.8211-8220. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-016-9931-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocatalytic degradation of methyl orange and real wastewater by silver doped mesoporous TiO2 catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chérif-Aouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sohayb Khaoulani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bengueddach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 318, pp.142-149. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphotochem.2015.11.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solubility, photostability and antifungal activity of phenylpropanoids encapsulated in cyclodextrins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Bourdon-Facon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lizette Auezova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Greige-Gerges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 196, pp.518-525. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2015.09.078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Total Organic Carbon method for the quantitative determination of solubility enhancement by cyclodextrins: Application to essential oils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lizette Auezova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Greige-Gerges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 918, pp.21-25. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aca.2016.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AgI-HgS-As2S3 glassy system: Macroscopic properties and Raman scattering studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sohayb Khaoulani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Kassem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Bychkov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 685, pp.752-760. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2016.06.197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Release studies of trans- anethole from β-cyclodextrin solid inclusion complexes by Multiple Headspace Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lizette Auezova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Greige-Gerges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 151, pp.1245-1250. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2016.06.079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essential oil components decrease pulmonary and hepatic cells inflammation induced by air pollution particulate matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Borgie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Verdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (3), pp.345-351. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-016-0572-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocatalysis of Volatile Organic Compounds in water: Towards a deeper understanding of the role of cyclodextrins in the photodegradation of toluene over titanium dioxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bleta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Machut-Binkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 461, pp.317-325. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2015.09.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment of gas containing hydrophobic VOCs by adsorption process on raw and intercalated clays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dammak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fakhfakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benzina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research on Chemical Intermediates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 41 (8), pp.5475-5493. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11164-014-1675-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promising applications of cyclodextrins in food: Improvement of essential oils retention, controlled release and antiradical activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lizette Auezova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Greige-Gerges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 131, pp.264-272. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2015.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Synthesis of Faujasite‐Type Zeolites with a Hierarchical Porosity from Natural Clay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Ouled Ltaief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benzina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015 (28), pp.4658-4665. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201500537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wastewater treatment by cyclodextrin polymers and noble metal/mesoporous TiO2 photocatalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sohayb Khaoulani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Chaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Bengueddach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (1), pp.23-31. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crci.2014.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, characterization and sorption capacities toward organic pollutants of new β-cyclodextrin modified zeolite derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Wagner Städe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Andreas Lund Jacobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Lambertsen Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 482, pp.50-57. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2015.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the complexation of essential oil components with cyclodextrins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramona Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denisa Nistor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supramolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (9), pp.620-628. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10610278.2015.1051977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Faujasite type zeolite from low grade Tunisian clay for the removal of heavy metals from aqueous waste by batch process: Kinetic and equilibrium study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Ouled Ltaief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benzina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (10), pp.1123-1133. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crci.2015.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liposomes incorporating cyclodextrin–drug inclusion complexes: Current state of knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riham Gharib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Greige-Gerges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lizette Auezova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 129, pp.175-186. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2015.04.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhodium catalyzed hydroformylation of 1-decene in low melting mixtures based on various cyclodextrins and N,N '-dimethylurea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Menuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 63, pp.62-65. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catcom.2014.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexation of estragole as pure compound and as main component of basil and tarragon essential oils with cyclodextrins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lizette Auezova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Greige-Gerges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Ruellan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 118, pp.156-164. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2014.10.073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of cyclodextrin complexation on phenylpropanoids' solubility and antioxidant activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lizette Auezova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Greige-Gerges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10, pp.2322 - 2331. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3762/bjoc.10.241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclodextrin, an efficient tool for trans-anethole encapsulation: Chromatographic, spectroscopic, thermal and structural studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lizette Auezova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Greige-Gerges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 164, pp.454-461. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2014.05.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of natural clay as heterogeneous Fenton and photo-Fenton catalyst for phenol and tyrosol degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemya Djeffal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Abderrahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benzina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination and Water Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (10-12), pp.2225-2230. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19443994.2013.799440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New fluorescent and electropolymerizable N-azacrown carbazole as a selective probe for iron (III) in aqueous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Danjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Lyskawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Becuwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Woisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 171, pp.1022-1028. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2012.06.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclodextrin-intercalated layered double hydroxides for fragrance release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ciobanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Inclusion Phenomena and Macrocyclic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Special Issue: II European Conference on Cyclodextrins - Asti 2011, 75 (3-4), pp.333-339. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10847-012-0227-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and inclusion ability of anthracene appended beta-cyclodextrins: unexpected effect of triazole linker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bouchemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 346 (1), pp.35-42. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carres.2010.09.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A competitive sensing system based on cyclobis(paraquat-p-phenylene) and a new ?-cyclodextrin-tetrathiafulvalene derivative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgiana Surpateanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin N. Lungu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gheorghe Surpateanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supramolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 21 (05), pp.372-378. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10610270802017673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00513529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biphasic Aqueous Organometallic Catalysis Promoted by Cyclodextrins: How to Design the Water‐Soluble Phenylphosphane to Avoid Interaction with Cyclodextrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ponchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 350 (4), pp.609-618. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.200700582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclophanes Or Cyclodextrins: What Is The Best Host For Aromatic Volatile Organic Compounds ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Ionut Dron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Cazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gheorghe Surpateanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supramolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (05), pp.473-477. </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10610270701358525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00513512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescent Indolizine-b-Cyclodextrin Derivatives for the Detection of Volatile Organic Compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Becuwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Cazier-Dennin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (6), pp.3689-3705. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s8063689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water-Soluble Triphenylphosphane-3,3',3''-tricarboxylate (m-TPPTC) Ligand and Methylated Cyclodextrins: A New Combination for Biphasic Rhodium-Catalyzed Hydroformylation of Higher Olefins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Genin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hapiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Special Issue:Multiphase Catalysis, Green Solvents and Immobilization, 348 (12-13), pp.1547-1552</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water-Soluble Triphenylphosphane-3,3',3''-tricarboxylate (m-TPPTC) Ligand and Methylated Cyclodextrins: a New Combination for Biphasic Rhodium-Catalyzed Hydroformylation of Higher Olefins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Genin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hapiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 348 (12-13), pp.1547-1552</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00091904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, and inclusion capability of a b-cyclodestrin-tetrathiafulvalene derivative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgiana Surpateanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin N. Lungu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gheorghe Surpateanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 62, pp.9701-9704</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00099937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One and Two-dimensional NMR Investigations of the Inclusion of the Monosulfonated Triphenylphosphine in the β-cyclodextrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Christine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supramolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 14 (1), pp.11-20. </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10610270290006547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scanning tunneling microscopy investigation of an inclusion complex between the β-cyclodextrin and the sodium salt of the trisulfonated triphenylphosphine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gheorghe Surpateanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 470 (3), pp.275-283. </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0039-6028(00)00867-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Improvement in Measuring Formation Constants of Inclusion Complexes between β-Cyclodextrin and Phenolic Compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gheorghe Surpateanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Salomé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Inclusion Phenomena and Macrocyclic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 38 (1/4), pp.187-198. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1008156110999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the inclusion complexes of &beta;-cyclodextrin with the sodium salt of trisulfonated triphenylphosphine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-M. Wieruszeski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lippens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Inclusion Phenomena and Macrocyclic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 38 (1-4), pp.361-379</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Cyclodextrin Cross-linked Polymers Used in Environmental Applications by Solid-state NMR Spectroscopy: a Historical Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lacalamita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mongioví</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cosentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pellegrino, Conte; Delia, Francesca; Chillura, Martino; Paolo Lo, Meo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Environment in a Magnet : Applications of NMR Techniques to Environmental Problems (Issn)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Royal Society of Chemistry, pp.316-352, 2024, ‎ 978-1839167348. </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/BK9781837671250-00316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Eutectic Solvents for Innovative Pharmaceutical Formulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canh-Hung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Augis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gillian Barratt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep eutectic solvents for innovative pharmaceutical formulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 56, Springer, pp.41-102, 2021, Environmental Chemistry for a Sustainable World, 978-3-030-53068-6. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-53069-3_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Basics and Properties of Deep Eutectic Solvents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracy El Achkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Greige-Gerges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fourmentin-Lamotte, Sophie; Costa Gomes, Margarida; Lichtfouse, Eric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Eutectic Solvents for Medicine, Gas Solubilization and Extraction of Natural Substances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 56, Springer International Publishing, pp.1-40, 2021, Environmental Chemistry for a Sustainable World, 978-3-030-53069-3. </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-53069-3_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History of Cyclodextrins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éva Fenyvesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giangiacomo Torri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Crini, Grégorio; Fourmentin-Lamotte, Sophie; Lichtfouse, Eric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The History of Cyclodextrins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 52, Springer International Publishing, pp.1-93, 2020, Environmental Chemistry for a Sustainable World, 978-3-030-49308-0. </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-49308-0_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential applications of cyclodextrin inclusion complexes, liposomes, and drug-in-cyclodextrin-in-liposome in food industry and packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Sebaaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Greige-Gerges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grumezescu, Alexandru Mihai; Maria Holban, A. (Eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Role of Materials Science in Food Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.187-234, 2018, 9780128114483</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclodextrins for Essential Oils Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lizette Auezova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Greige-Gerges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fourmentin-Lamotte, Sophie; Crini, Grégorio; Lichtfouse, Eric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cyclodextrin Applications in Medicine, Food, Environment and Liquid Crystals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17, Springer International Publishing, pp.81-123, 2018, Environmental Chemistry for a Sustainable World, 978-3-319-76161-9. </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-76162-6_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclodextrin Fundamentals, Reactivity and Analysis Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lichtfouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cyclodextrin Fundamentals, Reactivity and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing AG, pp.2, 2018, Environmental Chemistry for a Sustainable World, 978-3-319-76159-6. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-76159-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamentals and Applications of Cyclodextrins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éva Fenyvesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giangiacomo Torri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fourmentin-Lamotte, Sophie; Crini, Grégorio; Lichtfouse, Éric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cyclodextrin Fundamentals, Reactivity and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16, Springer International Publishing, pp.1-55, 2018, Environmental Chemistry for a Sustainable World, 978-3-319-76158-9. </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-76159-6_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silica Materials Containing Cyclodextrin for Pollutant Removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giangiacomo Torri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fourmentin-Lamotte, Sophie; Crini, Grégorio; Lichtfouse, Eric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cyclodextrin Applications in Medicine, Food, Environment and Liquid Crystals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17, Springer International Publishing, pp.149-182, 2018, Environmental Chemistry for a Sustainable World, 978-3-319-76161-9. </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-76162-6_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclodextrin applications in medicine, food, environment and liquid crystals preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lichtfouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry for a Sustainable World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17, Springer International Publishing Ag, pp.2, 2018, Environmental Chemistry for a Sustainable World, 978-3-319-76162-6. </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-76162-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhodium-Catalyzed Hydroformylation Promoted by Modified Cyclodextrins: Current Scope and Future Developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hapiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hapiot, Frédéric and Leclercq, Loïc and Azaroual, Nathalie and Fourmentin, Sophie and Tilloy, Sébastien and Monflier, EricEditors. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Organic Synthesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BENTHAM SCIENCE PUBLISHERS, pp.36-63, 2013, 978-1-60805-602-6. </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/9781608054756113040004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROCÉDÉ D’ÉPURATION D’UN EFFLUENT GAZEUX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: EP3541496B1. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId538"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie Fourmentin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Distinguished Professor (PREX) -Université du Littoral Côte d'Opale</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I received my Ph.D. degree in organic chemistry from the University of Lille in 1994. In 1996, I became an Assistant Professor at the University of Littoral-Côte d’Opale in Dunkerque. I developed a new research area based on “Applications of cyclodextrins in the remediation of organic pollutants”.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In 2006, I completed HDR (authorisation to supervise research activities) entitled “Cyclodextrin/organic pollutants inclusion complexes: Characterisation, and application to the remediation of volatile organic compounds ”.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In 2008 I was promoted to Professor, and managed the Laboratoire de Synthèse Organique et Environnement until 2010. From January 2010 to December 2019 I supervised the Supramolecular Chemistry team in the UCEIV laboratory. From January 2015 to December 2023, I was the director of the Industrial and Commercial Activities Department (SAIC) of the University. I am actually Adjunct Professor at Aalborg University.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My current research studies are at the interface between host/guest chemistry and environmental chemistry. They include the development of analytical methods for the characterization of host/guest inclusion complexes and the development of innovative remediation technologies using green adsorbents. My experience in host/guest complex characterization has been extended to the study of encapsulation of flavors and essential oils for food, fragrance or pharmaceutical applications. Recently, I have developed new deep eutectic solvents with supramolecular properties for solubilization of VOCs and bioactive compounds.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (127)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclodextrin-in-Liposome for therapy: Advances and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Gerges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raya Gerges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Nguewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Elkhoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 372, pp.124573. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2025.124573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05328172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocidal, Antioxidant, and Anti-Inflammatory Activities of Essential Oils Extracted from Angelica spp. Cultivated on Contaminated Soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Langrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Verdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Laruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Facon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 16, pp.2695. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-32550-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalized Anti-Cryptophane-A as a Platform for Type II Porous Ionic Liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintia M Correa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Philippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berthault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.e01000. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/admi.202501000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlocking the potential of recycled waste cooking oil for a sustainable volatile organic compound absorption process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Villarim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Ahmad Kassem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mannu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zemmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 25, pp.101055. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceja.2026.101055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatty acid‐based deep eutectic solvents for efficient absorption of VOCs : Hydrophobicity and molecular mechanism study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengmin Gui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Ahmad Kassem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuai Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhigang Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.e70287. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aic.70287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclodextrin-based materials for pulmonary delivery : Insights and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Gerges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 363, pp.123712. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2025.123712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable aroma absorption : exploring the potentiality of a β-cyclodextrin and lactic acid supramolecular eutectic solvent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuela Mangiacapre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Triolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Lo Celso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Special issue : Cyclodextrin conference, 366, pp.123819. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2025.123819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05102833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined supramolecular solvent preparation and solid extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Alamichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-025-01819-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A step forward in supramolecular green solvents characterization: Total vapor pressure determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salal Hasan Khudaida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiarou Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ardila Hayu Tiwikrama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.127377. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2025.127377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The revival of cyclodextrins as active pharmaceutical ingredients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-024-01782-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">b-Cyclodextrin/eucalyptol inclusion complex for improved postharvest date moth control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadhami Chargui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Soltany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tasnim Djebbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Haoual Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pest Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ps.8977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of nine candidate absorbents for VOC removal in biogas upgrading : Experimental and theoretical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Ahmad Kassem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengmin Gui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhigang Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouad Zemmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 375, pp.133865. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2025.133865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05102834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rational screening of deep eutectic solvents for the removal of halogenated volatile organic compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengmin Gui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minghao Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinghua Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13p. / e18858. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aic.18858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porous ionic liquids based on biocompatible CD-MOFs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintia M Corrêa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocasta Avila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracy El Achkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shi-Minh Loo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 61 (31), pp.5818-5821. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5CC00489F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective VOCs abatement using supramolecular deep eutectic solvents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengmin Gui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengjing Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 360 (Part 2), pp.131121. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2024.131121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supramolecular Deep Eutectic Solvents and Their Aqueous Solutions : Green Carriers for Essential Oils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengmin Gui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinghua Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhigang Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanyan Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (18), pp.6611-6622. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.5c00881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights on the solvation of toluene by deep eutectic solvents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Moufawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenacer Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Costa Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 402, pp.124753. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2024.124753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of powerful exchanged Faujasite zeolite materials used as effective heterogeneous catalyst for photo-Fenton oxidation of methyl orange (MO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Ouled Ltaief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benzina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reaction kinetics, mechanisms and catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 137 (1), pp.547-570. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11144-023-02563-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclodextrins as molecular carriers for biopesticides: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Decool</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Paitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Sardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22 (1), pp.321-353. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-023-01658-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VOC absorption in supramolecular deep eutectic solvents: Experiment and molecular dynamic studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengmin Gui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Villarim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhigang Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 481, pp.148708. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2024.148708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic investigations on host/guest complexation in deep eutectic solvent/water mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Nakhle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Greige-Gerges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, French Network on Solvation (GDR 2035 SolvATE), 27 (S5), pp.1 - 9. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crchim.304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of cyclodextrin-based formulations of Rosmarinus officinalis essential oils in the control of the date moth Ectomyelois ceratoniae (Pyralidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Ben Abada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Soltani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Haoual Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Boushih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Health Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09603123.2024.2439446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Doehlert matrix conception in novel intrinsically conducting polymers based on selenium nanoparticles for wastewater treatment: Synthesis, characterization, kinetic and chemometric study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Eddine Attar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Chaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Djennas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ondarts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 319, pp.124562. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.saa.2024.124562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low melting mixtures: Neoteric green solvents for flavor formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 394, pp.123696. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2023.123696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supramolecular deep eutectic solvents in extraction processes: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrycja Makoś-Chełstowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edyta Słupek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacek Gębicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-024-01795-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrophobic binary mixtures containing amphotericin B as lipophilic solutions for the treatment of cutaneous leishmaniasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Augis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canh Hung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ciseran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">András Wacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Mercier-Nomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 662, pp.124486. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2024.124486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the art in cyclodextrin solubility enhancement. Are green solvents the solution?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 410, pp.Id 125599. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2024.125599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toluene absorption from laboratory to industrial scale: An experimental and theoretical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Villarim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengmin Gui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhigang Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouad Zemmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 328, pp.125070. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2023.125070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les huiles essentielles : renaissance d'ingrédients naturels et durables Essential oils: the renaissance of natural and sustainable ingredients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologie et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Les filières de production dans la bioéconomie, 24 (9), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2024.1059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid Structure Scenario of the Archetypal Supramolecular Deep Eutectic Solvent: Heptakis(2,6-di- O -methyl)-β-cyclodextrin/levulinic Acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Triolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Lo Celso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Russina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (24), pp.9103-9110. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.3c01858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A High-Throughput Experimental Approach to Screening Gas Sorption by Liquids and Solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mark Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam H Mccalmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Manesiotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John D Holbrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (50), pp.17787-17796. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.3c05901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332289v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclodextrins as building blocks for new materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19, pp.889-891. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3762/bjoc.19.66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encapsulation of Rosmarinus officinalis essential oil and of its main components in cyclodextrin: application to the control of the date moth Ectomyelois ceratoniae (Pyralidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Ben Abada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Soltani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Haoual Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Boushih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pest Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 79 (7), pp.2433-2442. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ps.7418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclodextrins permeabilize DPPC liposome membranes: a focus on cholesterol content, cyclodextrin type, and concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghenwa Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Greige-Gerges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Elaissari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Khreich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19, pp.1570-1579. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3762/bjoc.19.115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wastewater technology attenuates the toxicity of shisha smoking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Greige-Gerges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Gerges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Lichtfouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21 (2), pp.627-632. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-022-01463-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04043271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History of titanium dioxide regulation as a food additive: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Boutillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Laperche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (2), pp.1017-1033. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-021-01360-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of DES and macrocyclic host molecules: Review and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current opinion in green and sustainable chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36, pp.100630. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cogsc.2022.100630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep eutectic solvents and conventional solvents as VOC absorbents for biogas upgrading: A comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Villarim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouad Zemmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 446 (Part I), pp.136875. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2022.136875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep eutectic solvents as absorbents for VOC and VOC mixtures in static and dynamic processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Moufawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Costa Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 448, pp.137619. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2022.137619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclodextrin-based low melting mixtures as a solubilizing vehicle: Application to non-steroidal anti-inflammatory drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah El Masri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Zakhour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lizette Auezova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 353, pp.118827. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2022.118827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclodextrin-based Schiff base pro-fragrances: Synthesis and release studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attila Palágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jindřich Jindřich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juraj Dian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18, pp.1346-1354. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3762/bjoc.18.140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemometric study in plasmonic photocatalytic efficiency of gold nanoparticles loaded mesoporous TiO2 for mineralization of ibuprofen pharmaceutical pollutant: Box Behnken Design conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Eddine Attar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Chaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Djennas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 146, pp.110210. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.inoche.2022.110210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclodextrin-based supramolecular low melting mixtures: efficient absorbents for volatile organic compounds abatement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somenath Panda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (1), pp.264-270. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-021-16279-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huge solubility increase of poorly water-soluble pharmaceuticals by sulfobutylether-β-cyclodextrin complexation in a low-melting mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Petitprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Tams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pipkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vince Antle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (3), pp.1561-1568. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-022-01415-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Composition, Antioxidant and Anti-Inflammatory Activities of Clary Sage and Coriander Essential Oils Produced on Polluted and Amended Soils-Phytomanagement Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Raveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Verdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Mistrulli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Laruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (17), pp.5321. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules26175321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">130 years of cyclodextrin discovery for health, food, agriculture, and the industry: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éva Fenyvesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giangiacomo Torri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (3), pp.2581 - 2617. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-020-01156-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question de la valorisation de la recherche dans les petites et moyennes universités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Abi-Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Llorens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Laperche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologie et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Petites et moyennes universités et valorisation de la recherche, 6 (3), </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2021.0650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche systémique de la valorisation de la recherche : le cas de l’université du Littoral Côte d’Opale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Llorens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Abi-Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Laperche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologie et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Petites et moyennes universités et valorisation de la recherche, 6 (3), </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2021.0653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A statistical modeling-optimization approach for efficiency photocatalytic degradation of textile azo dye using cerium-doped mesoporous ZnO: A central composite design in response surface methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Chaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Eddine Attar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Djennas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 171, pp.198-212. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2021.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basics and properties of deep eutectic solvents: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracy El Achkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Greige-Gerges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (4), pp.3397-3408. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-021-01225-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel statistical approach for the synthesis of Chalcones viaClaisen-Schmidt condensation catalyzed by Pd nanoparticles modified mesoporous TiO2 as an efficient heterogeneous catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Chaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaniya Ferouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyas Chikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Djennas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloid and Interface Science Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 43, pp.100461. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colcom.2021.100461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Box-Behnken design optimization of photocatalytic parameters for efficient removal of dye by lanthanum-doped mesoporous TiO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Chaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Ameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Saidi-Bendahou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Djennas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (1), pp.104584. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2020.104584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Polyethylene Glycol Crosslinked β-CD Polymers for the Removal of Methylene Blue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (13), pp.4679. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app10134679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antifungal and Phytotoxic Activities of Essential Oils : In Vitro Assays and Their Potential Use in Crop Protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad El-Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Raveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Verdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Laruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (6), pp.825. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy10060825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air pollution: new bio-based ionic liquids absorb both hydrophobic and hydrophilic volatile organic compounds with high efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Fahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadwa Fatima Chiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Mbakidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somenath Panda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (4), pp.1403-1411. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-020-01007-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Antibacterial and Antioxidant Activities of Silver‐Decorated TiO 2 Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Boudghene-Guerriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Chaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Aissaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyas Chikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Saidi-Bendahou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemistrySelect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (36), pp.11078-11084. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/slct.202002734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of dimethylsulfoxide, ethanol, α- and β-cyclodextrins and their association on the solubility of natural bioactive compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Nakhle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Greige-Gerges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 310, pp.113156. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2020.113156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retention of Eucalyptol, a Natural Volatile Insecticide, in Delivery Systems Based on Hydroxypropyl‐β‐Cyclodextrin and Liposomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riham Gharib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouda Mediouni Ben Jemâa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Greige-Gerges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 122 (5), pp.1900402. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejlt.201900402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibacterial activity of free or encapsulated selected phenylpropanoids against Escherichia coli and Staphylococcus epidermidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Auezova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Greige‐gerges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 128 (3), pp.710-720. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jam.14516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food additives and the future of health: An analysis of the ongoing controversy on titanium dioxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Boutillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Laperche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 122, pp.102598 -. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.futures.2020.102598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03490868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, characterization and cytotoxicity of the Eugenia brejoensis essential oil inclusion complex with β-cyclodextrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataly Amorim de Santana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayane Cristine Santos da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keicyanne Fernanda Lessa dos Anjos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márcio Akio Ootan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gomes da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 60, pp.101876. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jddst.2020.101876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First investigation of liposomes behavior and phospholipids organization in choline chloride-based deep eutectic solvents by atomic force microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Eid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracy El Achkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Greige-Gerges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alia Jraij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 306, pp.112851. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2020.112851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Photocatalytic Degradation of Ibuprofen under Visible Light Irradiation Using Silver and Cerium Co‐Doped Mesoporous TiO 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Chaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Chérif-Aouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemistrySelect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (38), pp.11787-11796. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/slct.202002730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclodextrins: from solute to solvent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracy El Achkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Moufawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Greige-Gerges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (23), pp.3385-3388. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0CC00460J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New generation of supramolecular mixtures: Characterization and solubilization studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracy El Achkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Moufawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somenath Panda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Part of special issue Special Issue in Honor of Professor Thorsteinn Loftsson on the Occasion of His 70th Birthday, 584, pp.119443. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2020.119443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drug-in-hydroxypropyl-β-cyclodextrin-in-lipoid S100/cholesterol liposomes: Effect of the characteristics of essential oil components on their encapsulation and release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahraa Hammoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riham Gharib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Elaïssari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Greige-Gerges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 579, pp.119151. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2020.119151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02988950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Water on Deep Eutectic Solvent/β-Cyclodextrin Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greta Colombo Dugoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Di Pietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franca Castiglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (7), pp.7277-7285. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.9b00315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep eutectic solvents: An overview on their interactions with water and biochemical compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracy El Achkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Greige-Gerges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 288, pp.111028. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2019.111028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of cyclodextrin and cosolvent on the solubility and antioxidant activity of caffeic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Geagea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Greige-Gerges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Ruellan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 278, pp.163-169. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.11.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of headspace to the analysis of cyclodextrin inclusion complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Inclusion Phenomena and Macrocyclic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 93, pp.19-32. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10847-018-0818-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Evidence of Cyclodextrin Inclusion Complexes in a Deep Eutectic Solvent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Moufawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (6), pp.6345-6351. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.9b00044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post‐harvest management control of Ectomyelois ceratoniae (Zeller) (Lepidoptera: Pyralidae): new insights through essential oil encapsulation in cyclodextrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Ben Abada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Haouel Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riham Gharib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Greige-Gerges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pest Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 75 (7), pp.2000-2008. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ps.5315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Cyclodextrins Encapsulate Volatiles in Deep Eutectic Systems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Enrica Di Pietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greta Colombo Dugoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Mannu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franca Castiglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (20), pp.17397-17405. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.9b04526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New findings on the incorporation of essential oil components into liposomes composed of lipoid S100 and cholesterol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahraa Hammoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riham Gharib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Elaissari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Greige-Gerges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 561, pp.161-170. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2019.02.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of silica materials containing cyclodextrin and their applications in wastewater treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giangiacomo Torri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (2), pp.683-696. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-018-00818-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclodextrin-membrane interaction in drug delivery and membrane structure maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahraa Hammoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Khreich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lizette Auezova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Elaissari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 564, pp.59-76. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2019.03.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encapsulation in cyclodextrins to widen the applications of essential oils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lizette Auezova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Greige-Gerges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (1), pp.129-143. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-018-0783-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First study on the release of a natural antimicrobial agent, estragole, from freeze-dried delivery systems based on cyclodextrins and liposomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riham Gharib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Haydar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Greige-Gerges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52, pp.794-802. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jddst.2019.05.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of hydroxypropyl-β–cyclodextrin on lipid membrane fluidity, stability and freeze-drying of liposomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riham Gharib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Greige-Gerges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 44, pp.101-107. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jddst.2017.12.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A friendly environmental approach for the controlled release of Eucalyptus essential oil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 549, pp.130-137. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2018.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Cyclodextrin/Volatile Inclusion Complexes: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (5), pp.1204. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules23051204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclodextrins, from molecules to applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éva Fenyvesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giangiacomo Torri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (4), pp.1361-1375. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-018-0763-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel findings for quercetin encapsulation and preservation with cyclodextrins, liposomes, and drug-in-cyclodextrin-in-liposomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyce Azzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alia Jraij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lizette Auezova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Greige-Gerges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 81, pp.328-340. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2018.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First evaluation of drug-in-cyclodextrin-in-liposomes as an encapsulating system for nerolidol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyce Azzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lizette Auezova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Danjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Greige-Gerges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 255, pp.399-404. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.02.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroxypropyl-ß-cyclodextrin as a membrane protectant during freeze-drying of hydrogenated and non-hydrogenated liposomes and molecule-in-cyclodextrin-in- liposomes: Application to trans-anethole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riham Gharib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Greige-Gerges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 267, pp.67-74. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.10.144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water-insoluble β-cyclodextrin–epichlorohydrin polymers for removal of pollutants from aqueous solutions by sorption processes using batch studies: A review of inclusion mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Winterton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éva Fenyvesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 78, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.progpolymsci.2017.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of cyclodextrin complexation on the solubility and photostability of nerolidol as pure compound and as main constituent of cabreuva essential oil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyce Azzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Danjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lizette Auezova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13, pp.835-844. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3762/bjoc.13.84⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Captisol®: an efficient carrier and solubilizing agent for essential oils and their components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Pipkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vince Antle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavour and Fragrance Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (5), pp.340-346. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ffj.3395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep eutectic solvents as green absorbents of volatile organic pollutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Moufawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (4), pp.747 - 753. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-017-0654-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chimie et environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sobanska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Cornard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Desgroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 420, pp.23 - 28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New nanoparticles obtained by co-assembly of amphiphilic cyclodextrins and nonlamellar single-chain lipids: Preparation and characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cảnh Hưng Nguyễn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Putaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Tfaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 531 (2), pp.444-456. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2017.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02106211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nootkatone encapsulation by cyclodextrins: Effect on water solubility and photostability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lizette Auezova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Greige-Gerges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 236, pp.41-48. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2016.12.086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solubility, photostability and antifungal activity of phenylpropanoids encapsulated in cyclodextrins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Bourdon-Facon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lizette Auezova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Greige-Gerges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 196, pp.518-525. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2015.09.078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocatalytic degradation of methyl orange and real wastewater by silver doped mesoporous TiO2 catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chérif-Aouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sohayb Khaoulani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bengueddach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 318, pp.142-149. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphotochem.2015.11.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionic liquids and cyclodextrin inclusion complexes: limitation of the affinity capillary electrophoresis technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Mofaddel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Gouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 408 (28), pp.8211-8220. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-016-9931-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Total Organic Carbon method for the quantitative determination of solubility enhancement by cyclodextrins: Application to essential oils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lizette Auezova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Greige-Gerges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 918, pp.21-25. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aca.2016.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AgI-HgS-As2S3 glassy system: Macroscopic properties and Raman scattering studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sohayb Khaoulani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Kassem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Bychkov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 685, pp.752-760. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2016.06.197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Release studies of trans- anethole from β-cyclodextrin solid inclusion complexes by Multiple Headspace Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lizette Auezova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Greige-Gerges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 151, pp.1245-1250. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2016.06.079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essential oil components decrease pulmonary and hepatic cells inflammation induced by air pollution particulate matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Borgie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Verdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (3), pp.345-351. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-016-0572-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocatalysis of Volatile Organic Compounds in water: Towards a deeper understanding of the role of cyclodextrins in the photodegradation of toluene over titanium dioxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bleta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Machut-Binkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 461, pp.317-325. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2015.09.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of formation constants and structural characterization of cyclodextrin inclusion complexes with two phenolic isomers: carvacrol and thymol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lizette Auezova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Greige-Gerges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12, pp.29-42. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3762/bjoc.12.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the complexation of essential oil components with cyclodextrins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramona Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denisa Nistor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supramolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (9), pp.620-628. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10610278.2015.1051977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wastewater treatment by cyclodextrin polymers and noble metal/mesoporous TiO2 photocatalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sohayb Khaoulani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Chaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Bengueddach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (1), pp.23-31. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crci.2014.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, characterization and sorption capacities toward organic pollutants of new β-cyclodextrin modified zeolite derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Wagner Städe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Andreas Lund Jacobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Lambertsen Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 482, pp.50-57. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2015.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promising applications of cyclodextrins in food: Improvement of essential oils retention, controlled release and antiradical activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lizette Auezova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Greige-Gerges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 131, pp.264-272. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2015.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Synthesis of Faujasite‐Type Zeolites with a Hierarchical Porosity from Natural Clay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Ouled Ltaief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benzina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015 (28), pp.4658-4665. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201500537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment of gas containing hydrophobic VOCs by adsorption process on raw and intercalated clays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dammak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fakhfakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benzina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research on Chemical Intermediates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 41 (8), pp.5475-5493. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11164-014-1675-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Faujasite type zeolite from low grade Tunisian clay for the removal of heavy metals from aqueous waste by batch process: Kinetic and equilibrium study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Ouled Ltaief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benzina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (10), pp.1123-1133. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crci.2015.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liposomes incorporating cyclodextrin–drug inclusion complexes: Current state of knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riham Gharib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Greige-Gerges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lizette Auezova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 129, pp.175-186. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2015.04.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhodium catalyzed hydroformylation of 1-decene in low melting mixtures based on various cyclodextrins and N,N '-dimethylurea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Menuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 63, pp.62-65. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catcom.2014.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexation of estragole as pure compound and as main component of basil and tarragon essential oils with cyclodextrins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lizette Auezova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Greige-Gerges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Ruellan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 118, pp.156-164. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2014.10.073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of cyclodextrin complexation on phenylpropanoids' solubility and antioxidant activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lizette Auezova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Greige-Gerges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10, pp.2322 - 2331. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3762/bjoc.10.241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclodextrin, an efficient tool for trans-anethole encapsulation: Chromatographic, spectroscopic, thermal and structural studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lizette Auezova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Greige-Gerges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 164, pp.454-461. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2014.05.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of natural clay as heterogeneous Fenton and photo-Fenton catalyst for phenol and tyrosol degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemya Djeffal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Abderrahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benzina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination and Water Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (10-12), pp.2225-2230. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19443994.2013.799440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New fluorescent and electropolymerizable N-azacrown carbazole as a selective probe for iron (III) in aqueous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Danjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Lyskawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Becuwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Woisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 171, pp.1022-1028. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2012.06.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclodextrin-intercalated layered double hydroxides for fragrance release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ciobanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Inclusion Phenomena and Macrocyclic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Special Issue: II European Conference on Cyclodextrins - Asti 2011, 75 (3-4), pp.333-339. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10847-012-0227-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and inclusion ability of anthracene appended beta-cyclodextrins: unexpected effect of triazole linker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bouchemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 346 (1), pp.35-42. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carres.2010.09.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A competitive sensing system based on cyclobis(paraquat-p-phenylene) and a new ?-cyclodextrin-tetrathiafulvalene derivative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgiana Surpateanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin N. Lungu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gheorghe Surpateanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supramolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 21 (05), pp.372-378. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10610270802017673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00513529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclophanes Or Cyclodextrins: What Is The Best Host For Aromatic Volatile Organic Compounds ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Ionut Dron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Cazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gheorghe Surpateanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supramolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (05), pp.473-477. </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10610270701358525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00513512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biphasic Aqueous Organometallic Catalysis Promoted by Cyclodextrins: How to Design the Water‐Soluble Phenylphosphane to Avoid Interaction with Cyclodextrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ponchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 350 (4), pp.609-618. </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.200700582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescent Indolizine-b-Cyclodextrin Derivatives for the Detection of Volatile Organic Compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Becuwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Cazier-Dennin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (6), pp.3689-3705. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s8063689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water-Soluble Triphenylphosphane-3,3',3''-tricarboxylate (m-TPPTC) Ligand and Methylated Cyclodextrins: a New Combination for Biphasic Rhodium-Catalyzed Hydroformylation of Higher Olefins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Genin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hapiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Special Issue:Multiphase Catalysis, Green Solvents and Immobilization, 348 (12-13), pp.1547-1552. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.200606160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00091904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, and inclusion capability of a b-cyclodestrin-tetrathiafulvalene derivative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgiana Surpateanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin N. Lungu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gheorghe Surpateanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 62, pp.9701-9704</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00099937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One and Two-dimensional NMR Investigations of the Inclusion of the Monosulfonated Triphenylphosphine in the β-cyclodextrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Christine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supramolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 14 (1), pp.11-20. </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10610270290006547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scanning tunneling microscopy investigation of an inclusion complex between the β-cyclodextrin and the sodium salt of the trisulfonated triphenylphosphine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gheorghe Surpateanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 470 (3), pp.275-283. </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0039-6028(00)00867-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the inclusion complexes of &beta;-cyclodextrin with the sodium salt of trisulfonated triphenylphosphine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-M. Wieruszeski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lippens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Inclusion Phenomena and Macrocyclic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 38 (1-4), pp.361-379</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Improvement in Measuring Formation Constants of Inclusion Complexes between β-Cyclodextrin and Phenolic Compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gheorghe Surpateanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Salomé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Inclusion Phenomena and Macrocyclic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 38 (1/4), pp.187-198. </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1008156110999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Cyclodextrin Cross-linked Polymers Used in Environmental Applications by Solid-state NMR Spectroscopy: a Historical Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lacalamita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mongioví</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cosentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pellegrino, Conte; Delia, Francesca; Chillura, Martino; Paolo Lo, Meo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Environment in a Magnet : Applications of NMR Techniques to Environmental Problems (Issn)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Royal Society of Chemistry, pp.316-352, 2024, ‎ 978-1839167348. </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/BK9781837671250-00316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Basics and Properties of Deep Eutectic Solvents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracy El Achkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Greige-Gerges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fourmentin-Lamotte, Sophie; Costa Gomes, Margarida; Lichtfouse, Eric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Eutectic Solvents for Medicine, Gas Solubilization and Extraction of Natural Substances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 56, Springer International Publishing, pp.1-40, 2021, Environmental Chemistry for a Sustainable World, 978-3-030-53069-3. </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-53069-3_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Eutectic Solvents for Innovative Pharmaceutical Formulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canh-Hung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Augis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gillian Barratt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep eutectic solvents for innovative pharmaceutical formulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 56, Springer, pp.41-102, 2021, Environmental Chemistry for a Sustainable World, 978-3-030-53068-6. </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-53069-3_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History of Cyclodextrins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éva Fenyvesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giangiacomo Torri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Crini, Grégorio; Fourmentin-Lamotte, Sophie; Lichtfouse, Eric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The History of Cyclodextrins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 52, Springer International Publishing, pp.1-93, 2020, Environmental Chemistry for a Sustainable World, 978-3-030-49308-0. </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-49308-0_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamentals and Applications of Cyclodextrins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éva Fenyvesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giangiacomo Torri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fourmentin-Lamotte, Sophie; Crini, Grégorio; Lichtfouse, Éric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cyclodextrin Fundamentals, Reactivity and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16, Springer International Publishing, pp.1-55, 2018, Environmental Chemistry for a Sustainable World, 978-3-319-76158-9. </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-76159-6_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclodextrin Fundamentals, Reactivity and Analysis Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lichtfouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cyclodextrin Fundamentals, Reactivity and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing AG, pp.5-6, 2018, Environmental Chemistry for a Sustainable World, 978-3-319-76159-6. </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-76159-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential applications of cyclodextrin inclusion complexes, liposomes, and drug-in-cyclodextrin-in-liposome in food industry and packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Sebaaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Greige-Gerges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grumezescu, Alexandru Mihai; Maria Holban, A. (Eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Role of Materials Science in Food Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.187-234, 2018, 9780128114483</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclodextrins for Essential Oils Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lizette Auezova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Greige-Gerges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Kfoury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fourmentin-Lamotte, Sophie; Crini, Grégorio; Lichtfouse, Eric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cyclodextrin Applications in Medicine, Food, Environment and Liquid Crystals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17, Springer International Publishing, pp.81-123, 2018, Environmental Chemistry for a Sustainable World, 978-3-319-76161-9. </w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-76162-6_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silica Materials Containing Cyclodextrin for Pollutant Removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giangiacomo Torri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fourmentin-Lamotte, Sophie; Crini, Grégorio; Lichtfouse, Eric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cyclodextrin Applications in Medicine, Food, Environment and Liquid Crystals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17, Springer International Publishing, pp.149-182, 2018, Environmental Chemistry for a Sustainable World, 978-3-319-76161-9. </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-76162-6_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclodextrin applications in medicine, food, environment and liquid crystals preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lichtfouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry for a Sustainable World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17, Springer International Publishing Ag, pp.2, 2018, Environmental Chemistry for a Sustainable World, 978-3-319-76162-6. </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-76162-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhodium-Catalyzed Hydroformylation Promoted by Modified Cyclodextrins: Current Scope and Future Developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hapiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hapiot, Frédéric and Leclercq, Loïc and Azaroual, Nathalie and Fourmentin, Sophie and Tilloy, Sébastien and Monflier, EricEditors. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Organic Synthesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BENTHAM SCIENCE PUBLISHERS, pp.36-63, 2013, 978-1-60805-602-6. </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/9781608054756113040004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROCÉDÉ D’ÉPURATION D’UN EFFLUENT GAZEUX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: EP3541496B1. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId537"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507540v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengmin Gui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Ahmad Kassem" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Cui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Li" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhigang Lei" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.70287" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328172v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Gerges" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raya Gerges" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nguewa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Elkhoury" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fourmentin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2025.124573" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468901v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Langrand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fontaine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Verdin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laruelle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Facon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-32550-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518406v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia M Correa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Philippi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brotin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berthault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Alberti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202501000" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480357v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Villarim" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mannu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mele" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zemmouri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceja.2026.101055" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062616v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghua Liu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyan Guo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriana Kfoury" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.5c00881" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919535v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Alamichel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-025-01819-6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102833v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Mangiacapre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Triolo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Ruellan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Lo Celso" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2025.123819" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062613v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2025.123712" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04993103v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salal Hasan Khudaida" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiarou Liu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ardila Hayu Tiwikrama" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2025.127377" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723770v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lichtfouse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-024-01782-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113105v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadhami Chargui" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Soltany" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasnim Djebbi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Haoual Hamdi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.8977" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102834v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaouad Zemmouri" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2025.133865" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000112v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia M Corr&#234;a" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocasta Avila" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy El Achkar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Andr&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi-Minh Loo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CC00489F" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041562v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghao Song" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Xiang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Lu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.18858" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041559v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengjing Feng" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Guo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2024.131121" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702510v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2024.125599" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242235v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Villarim" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Genty" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2023.125070" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383379v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2024.1059" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394666v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.148708" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252981v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Decool" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Paitel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Sardo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-023-01658-3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555204v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Moufawad" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenacer Idrissi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Costa Gomes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2024.124753" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382568v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ouled Ltaief" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Siffert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benzina" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11144-023-02563-0" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556607v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Nakhle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Greige-Gerges" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.304" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062619v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Ben Abada" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Soltani" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Boushih" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09603123.2024.2439446" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316872v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Legrand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2023.123696" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601240v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Eddine Attar" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Chaker" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Djennas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ondarts" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2024.124562" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800920v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrycja Mako&#347;-Che&#322;stowska" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edyta S&#322;upek" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek G&#281;bicki" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-024-01795-3" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660063v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Augis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canh Hung Nguyen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ciseran" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Wacha" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mercier-Nom&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2024.124486" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043271v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Lichtfouse" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-022-01463-4" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142953v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.19.66" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332289v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mark Young" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam H Mccalmont" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Manesiotis" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D Holbrey" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.3c05901" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142961v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Russina" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.3c01858" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242241v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Tahri" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.7418" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252977v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghenwa Nasr" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Elaissari" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Khreich" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.19.115" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242262v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Petitprez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tams" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pipkin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vince Antle" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-022-01415-y" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03704176v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boutillier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Laperche" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-021-01360-2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242259v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogsc.2022.100630" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242264v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.136875" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242256v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.137619" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001031v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah El Masri" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Zakhour" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizette Auezova" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2022.118827" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242254v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Pal&#225;gyi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jind&#345;ich Jind&#345;ich" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Dian" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.18.140" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242247v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inoche.2022.110210" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242270v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somenath Panda" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-16279-y" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242280v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Ameur" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Saidi-Bendahou" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2020.104584" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259916v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Morin-Crini" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va Fenyvesi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giangiacomo Torri" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-020-01156-w" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600320v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Raveau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Mistrulli" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26175321" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291572v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Abi-Aad" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hardouin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Llorens" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2021.0650" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291581v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2021.0653" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242273v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2021.05.008" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242271v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-021-01225-8" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242239v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaniya Ferouani" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyas Chikhi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colcom.2021.100461" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955123v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad El-Alam" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramez Chahine" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Makhlouf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Loun&#232;s-Hadj Sahraoui" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10060825" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988950v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahraa Hammoud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riham Gharib" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Ela&#239;ssari" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2020.119151" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102809v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Moura" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2020.119443" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888312v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Fahri" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Bacha" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadwa Fatima Chiki" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mbakidi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-020-01007-8" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242285v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Boudghene-Guerriche" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Aissaoui" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202002734" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242288v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2020.113156" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955736v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mallard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10134679" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033940v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouda Mediouni Ben Jem&#226;a" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Charcosset" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Greige-Gerges" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201900402" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949092v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Auezova" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Najjar" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Greige&#8208;gerges" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.14516" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490868v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2020.102598" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242286v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataly Amorim de Santana" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane Cristine Santos da Silva" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keicyanne Fernanda Lessa dos Anjos" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcio Akio Ootan" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gomes da Silva" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2020.101876" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242290v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Eid" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Jraij" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2020.112851" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242283v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Ch&#233;rif-Aouali" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202002730" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955147v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CC00460J" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033861v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Haydar" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2019.05.032" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948264v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-018-0783-y" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948274v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10847-018-0818-9" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080174v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ferreira" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bricout" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tilloy" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.9b00044" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410449v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Colombo Dugoni" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Di Pietro" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Ferro" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Castiglione" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.9b00315" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242296v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2019.111028" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242298v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Geagea" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.11.055" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242295v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Haouel Hamdi" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Messaoud" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.5315" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410474v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Enrica Di Pietro" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Mannu" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.9b04526" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092927v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2019.02.022" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510684v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fourmentin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gorio Crini" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-018-00818-0" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092355v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2019.03.063" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865844v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Azzi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Danjou" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.02.055" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320461v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.10.144" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664735v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Winterton" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Wilson" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progpolymsci.2017.07.004" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320460v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2017.12.009" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948285v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bourgeois" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2018.04.010" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948270v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23051204" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957022v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-018-0763-2" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948208v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2018.03.006" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685431v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-017-0654-y" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586682v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sobanska" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Billon" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coddeville" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cornard" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Desgroux" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904270v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.13.84" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948075v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Pipkin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffj.3395" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106211v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#7843;nh H&#432;ng Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Putaux" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Santoni" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Tfaili" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2017.07.007" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948071v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.12.086" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320467v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.12.5" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046227v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mofaddel" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillen" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Gouhier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-016-9931-z" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242304v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chaker" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ch&#233;rif-Aouali" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohayb Khaoulani" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bengueddach" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2015.11.025" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320503v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Bourdon-Facon" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.09.078" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KM8PLNHS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242303v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2016.03.013" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320506v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Kassem" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Bychkov" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.06.197" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CF3N9GZG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947870v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Larsen" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2016.06.079" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947881v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Borgie" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ledoux" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courcot" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-016-0572-4" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685308v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lannoy" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kania" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bleta" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Machut-Binkowski" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2015.09.022" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VTWSWJQM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320529v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dammak" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fakhfakh" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benzina" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11164-014-1675-9" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242300v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2015.06.014" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320519v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poupin" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201500537" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WS6HWG76-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320536v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cadet" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Cherif" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Bengueddach" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2014.07.004" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320523v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Wagner St&#228;de" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Andreas Lund Jacobsen" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Lambertsen Larsen" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2015.04.014" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GH9N7ZVM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320510v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Balan" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denisa Nistor" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10610278.2015.1051977" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242306v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2015.03.013" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320513v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2015.04.048" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337064v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fran&#231;ois" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Menuel" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2014.11.001" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8NJH80J4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320507v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2014.10.073" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351341v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.10.241" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320543v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2014.05.052" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351344v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemya Djeffal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Abderrahmane" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19443994.2013.799440" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865832v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Lyskawa" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delattre" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Becuwe" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Woisel" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2012.06.027" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321243v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ciobanu" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gennequin" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10847-012-0227-4" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L81FWC84-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703416v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bouchemal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2010.09.031" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8TKBW2M3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513529v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiana Surpateanu" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin N. Lungu" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Surpateanu" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10610270802017673" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667852v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlane Sayede" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ponchel" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.200700582" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RM5G1537-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513512v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ionut Dron" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Cazier" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10610270701358525" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432199v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Cazier-Dennin" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s8063689" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322863v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tilloy" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Genin" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hapiot" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091904v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00099937v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740577v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caron" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Christine" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Monflier" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10610270290006547" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740581v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. da Costa" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0039-6028(00)00867-0" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGGWX7LC-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242289v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salom&#233;" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008156110999" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3546FCW7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740583v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Wieruszeski" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lippens" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555193v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacalamita" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bertini" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mongiov&#237;" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cosentino" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Morin-Crini" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/BK9781837671250-00316" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282900v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canh-Hung Nguyen" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Barratt" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53069-3_2" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253495v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53069-3_1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253494v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49308-0_1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099836v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Sebaaly" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253491v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76162-6_4" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786011v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lichtfouse" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76159-6" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253490v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76159-6_1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253493v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76162-6_6" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788816v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76162-6" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685009v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hapiot" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Leclercq" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Azaroual" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/9781608054756113040004" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04530987v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328172v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Gerges" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raya Gerges" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nguewa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Elkhoury" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fourmentin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2025.124573" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468901v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Langrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fontaine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Verdin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laruelle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Facon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-32550-5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518406v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia M Correa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Philippi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brotin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berthault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Alberti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202501000" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480357v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Villarim" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Ahmad Kassem" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mannu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mele" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zemmouri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceja.2026.101055" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507540v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengmin Gui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Cui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Li" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhigang Lei" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.70287" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062613v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriana Kfoury" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2025.123712" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102833v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Mangiacapre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Triolo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Ruellan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Lo Celso" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2025.123819" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919535v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Alamichel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-025-01819-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04993103v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salal Hasan Khudaida" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiarou Liu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ardila Hayu Tiwikrama" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2025.127377" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723770v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lichtfouse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-024-01782-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113105v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadhami Chargui" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Soltany" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasnim Djebbi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Haoual Hamdi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.8977" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102834v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaouad Zemmouri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2025.133865" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041562v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghao Song" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghua Liu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Xiang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Lu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.18858" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000112v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia M Corr&#234;a" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocasta Avila" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy El Achkar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Andr&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi-Minh Loo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CC00489F" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041559v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengjing Feng" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Guo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2024.131121" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062616v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyan Guo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.5c00881" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555204v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Moufawad" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenacer Idrissi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Costa Gomes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2024.124753" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382568v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ouled Ltaief" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Siffert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benzina" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11144-023-02563-0" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252981v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Decool" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Paitel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Sardo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-023-01658-3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394666v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Villarim" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.148708" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556607v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Nakhle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Greige-Gerges" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.304" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062619v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Ben Abada" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Soltani" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Boushih" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09603123.2024.2439446" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601240v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Eddine Attar" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Chaker" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Djennas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ondarts" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2024.124562" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316872v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Legrand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2023.123696" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800920v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrycja Mako&#347;-Che&#322;stowska" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edyta S&#322;upek" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek G&#281;bicki" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-024-01795-3" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660063v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Augis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canh Hung Nguyen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ciseran" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Wacha" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mercier-Nom&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2024.124486" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702510v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2024.125599" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242235v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Genty" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2023.125070" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383379v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2024.1059" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142961v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Russina" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.3c01858" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332289v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mark Young" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam H Mccalmont" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Manesiotis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D Holbrey" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.3c05901" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142953v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.19.66" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242241v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Tahri" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.7418" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252977v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghenwa Nasr" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Elaissari" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Khreich" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.19.115" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043271v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Lichtfouse" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-022-01463-4" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03704176v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boutillier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Laperche" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-021-01360-2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242259v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogsc.2022.100630" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242264v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.136875" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242256v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.137619" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001031v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah El Masri" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Zakhour" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizette Auezova" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2022.118827" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242254v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Pal&#225;gyi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jind&#345;ich Jind&#345;ich" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Dian" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.18.140" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242247v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inoche.2022.110210" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242270v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somenath Panda" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-16279-y" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242262v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Petitprez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tams" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pipkin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vince Antle" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-022-01415-y" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600320v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Raveau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Mistrulli" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26175321" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259916v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Morin-Crini" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va Fenyvesi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giangiacomo Torri" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-020-01156-w" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291572v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Abi-Aad" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hardouin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Llorens" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2021.0650" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291581v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2021.0653" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242273v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2021.05.008" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242271v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-021-01225-8" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242239v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaniya Ferouani" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyas Chikhi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colcom.2021.100461" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242280v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Ameur" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Saidi-Bendahou" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2020.104584" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955736v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mallard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10134679" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955123v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad El-Alam" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Fontaine" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10060825" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888312v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Fahri" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Bacha" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadwa Fatima Chiki" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mbakidi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-020-01007-8" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242285v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Boudghene-Guerriche" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Aissaoui" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202002734" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242288v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2020.113156" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033940v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riham Gharib" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouda Mediouni Ben Jem&#226;a" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Charcosset" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Greige-Gerges" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201900402" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949092v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Auezova" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Najjar" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Greige&#8208;gerges" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.14516" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490868v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2020.102598" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242286v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataly Amorim de Santana" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane Cristine Santos da Silva" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keicyanne Fernanda Lessa dos Anjos" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcio Akio Ootan" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gomes da Silva" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2020.101876" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242290v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Eid" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Jraij" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2020.112851" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242283v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Ch&#233;rif-Aouali" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202002730" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955147v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CC00460J" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102809v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Moura" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2020.119443" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988950v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahraa Hammoud" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Ela&#239;ssari" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2020.119151" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410449v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Colombo Dugoni" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Di Pietro" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Ferro" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Castiglione" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.9b00315" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242296v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2019.111028" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242298v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Geagea" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.11.055" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948274v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10847-018-0818-9" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080174v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ferreira" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bricout" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tilloy" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.9b00044" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242295v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Haouel Hamdi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Messaoud" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.5315" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410474v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Enrica Di Pietro" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Mannu" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.9b04526" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092927v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2019.02.022" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510684v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fourmentin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gorio Crini" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-018-00818-0" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092355v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2019.03.063" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948264v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-018-0783-y" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033861v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Haydar" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2019.05.032" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320460v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2017.12.009" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948285v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bourgeois" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2018.04.010" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948270v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23051204" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957022v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-018-0763-2" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948208v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Azzi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2018.03.006" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865844v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Danjou" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.02.055" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320461v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.10.144" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664735v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Winterton" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Wilson" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progpolymsci.2017.07.004" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904270v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.13.84" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948075v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Pipkin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffj.3395" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685431v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-017-0654-y" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586682v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sobanska" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Billon" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coddeville" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cornard" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Desgroux" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106211v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#7843;nh H&#432;ng Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Putaux" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Santoni" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Tfaili" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2017.07.007" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948071v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.12.086" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320503v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Bourdon-Facon" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.09.078" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KM8PLNHS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242304v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chaker" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ch&#233;rif-Aouali" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohayb Khaoulani" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bengueddach" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2015.11.025" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046227v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mofaddel" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillen" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Gouhier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-016-9931-z" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242303v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2016.03.013" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320506v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Kassem" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Bychkov" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.06.197" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CF3N9GZG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947870v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Larsen" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2016.06.079" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947881v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Borgie" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ledoux" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courcot" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-016-0572-4" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685308v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lannoy" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kania" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bleta" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Machut-Binkowski" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2015.09.022" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VTWSWJQM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320467v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.12.5" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320510v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Balan" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denisa Nistor" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10610278.2015.1051977" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320536v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cadet" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Cherif" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Bengueddach" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2014.07.004" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320523v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Wagner St&#228;de" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Andreas Lund Jacobsen" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Lambertsen Larsen" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2015.04.014" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GH9N7ZVM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242300v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2015.06.014" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320519v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poupin" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201500537" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WS6HWG76-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320529v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dammak" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fakhfakh" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benzina" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11164-014-1675-9" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242306v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2015.03.013" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320513v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2015.04.048" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337064v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fran&#231;ois" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Menuel" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2014.11.001" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8NJH80J4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320507v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2014.10.073" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351341v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.10.241" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320543v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2014.05.052" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351344v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemya Djeffal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Abderrahmane" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19443994.2013.799440" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865832v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Lyskawa" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delattre" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Becuwe" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Woisel" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2012.06.027" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321243v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ciobanu" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gennequin" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10847-012-0227-4" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L81FWC84-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703416v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bouchemal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2010.09.031" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8TKBW2M3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513529v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiana Surpateanu" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin N. Lungu" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Surpateanu" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10610270802017673" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513512v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ionut Dron" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Cazier" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10610270701358525" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667852v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlane Sayede" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ponchel" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.200700582" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RM5G1537-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432199v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Cazier-Dennin" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s8063689" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091904v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tilloy" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Genin" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hapiot" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.200606160" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2Q6F6XF4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00099937v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740577v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caron" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Christine" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Monflier" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10610270290006547" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740581v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. da Costa" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0039-6028(00)00867-0" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGGWX7LC-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740583v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Wieruszeski" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lippens" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242289v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salom&#233;" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008156110999" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3546FCW7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555193v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacalamita" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bertini" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mongiov&#237;" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cosentino" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Morin-Crini" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/BK9781837671250-00316" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253495v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53069-3_1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282900v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canh-Hung Nguyen" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Barratt" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53069-3_2" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253494v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49308-0_1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253490v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76159-6_1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786011v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lichtfouse" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76159-6" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099836v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Sebaaly" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253491v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76162-6_4" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253493v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76162-6_6" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788816v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76162-6" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685009v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hapiot" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Leclercq" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Azaroual" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/9781608054756113040004" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04530987v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>