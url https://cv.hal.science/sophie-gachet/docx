--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -324,463 +324,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04564145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimates of nectar productivity through a simulation approach differ from the nectar produced in 24 h</w:t>
+                <w:t xml:space="preserve">Faune entomologique du site de la Feuillane, Fos–sur–Mer (Bouches–du–Rhône, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Carisio</w:t>
+                <w:t xml:space="preserve">Jérémie Solère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Hébrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Grima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Schurr</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Nève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de la Société Linnéenne de Provence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 73, pp.129-151</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03903882v1</w:t>
+                <w:t xml:space="preserve">hal-04441993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The global spectrum of plant form and function: enhanced species-level trait dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Díaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Díaz</w:t>
+                <w:t xml:space="preserve">Jens Kattge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jens Kattge</w:t>
+                <w:t xml:space="preserve">Johannes Cornelissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johannes Cornelissen</w:t>
+                <w:t xml:space="preserve">Ian Wright</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Lavorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Data </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9 (1), pp.755. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41597-022-01774-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04309499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faune entomologique du site de la Feuillane, Fos–sur–Mer (Bouches–du–Rhône, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimates of nectar productivity through a simulation approach differ from the nectar produced in 24 h</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Carisio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Schurr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Solère</w:t>
+                <w:t xml:space="preserve">Véronique Masotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Meunier</w:t>
+                <w:t xml:space="preserve">Marco Porporato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Hébrard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lucie Schurr</w:t>
+                <w:t xml:space="preserve">Gabriel Nève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Linnéenne de Provence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36 (12), pp.3234-3247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.14210⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04441993v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03903882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To what extent is fennel crop dependent on insect pollination?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Schurr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Masotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -857,103 +857,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Coléoptères Scarabaeoidea coprophages du mas de Gonon (Fos-sur-Mer, Bouches-du-Rhône)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Grima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Hébrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Nève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Entomologiste</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 78 (6), pp.401-408</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1378,295 +1378,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03168867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRY plant trait database – enhanced coverage and open access</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FAIRness Literacy: The Achilles' Heel of Applying FAIR Principles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerhard Bonisch</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sandra Lavorel</w:t>
+                <w:t xml:space="preserve">Romain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iain Colin Prentice</w:t>
+                <w:t xml:space="preserve">Laurence Mabile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Specht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Stryeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mogens Thomsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.14904⟩</w:t>
+              <w:t xml:space="preserve">CODATA Data Science Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19 (32), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5334/dsj-2020-032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02434220v1</w:t>
+                <w:t xml:space="preserve">hal-02483307v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FAIRness Literacy: The Achilles' Heel of Applying FAIR Principles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alison Specht</w:t>
+                <w:t xml:space="preserve">TRY plant trait database – enhanced coverage and open access</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Kattge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Stryeck</w:t>
+                <w:t xml:space="preserve">Gerhard Bonisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Díaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Lavorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mogens Thomsen</w:t>
+                <w:t xml:space="preserve">Iain Colin Prentice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CODATA Data Science Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 19 (32), pp.1-11. </w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (1), pp.119-188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5334/dsj-2020-032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/gcb.14904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02483307v2</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02434220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bee hotels host a high abundance of exotic bees in an urban context</w:t>
               </w:r>
@@ -2040,308 +2040,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03909984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of community-level trait-environment relationships to data representativeness: a test for functional biogeography</w:t>
+                <w:t xml:space="preserve">Seed bank, seed size and dispersal in moisture gradients of temporary pools in Southern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Borgy</w:t>
+                <w:t xml:space="preserve">Kristin Metzner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Violle</w:t>
+                <w:t xml:space="preserve">Pauline Rocarpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Choler</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arne Saatkamp</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/geb.12573⟩</w:t>
+              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21, pp.13-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.baae.2017.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01465075v1</w:t>
+                <w:t xml:space="preserve">hal-01681544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seed bank, seed size and dispersal in moisture gradients of temporary pools in Southern France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sensitivity of community-level trait-environment relationships to data representativeness: a test for functional biogeography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Borgy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristin Metzner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Gachet</w:t>
+                <w:t xml:space="preserve">Cyrille Violle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Rocarpin</w:t>
+                <w:t xml:space="preserve">Philippe Choler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arne Saatkamp</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Éric Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Kattge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 21, pp.13-22. </w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (6), pp.729 - 739. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.baae.2017.06.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/geb.12573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01681544v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01465075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualisation de données sous forme de graphes en archéologie. Rencontre opérationnelle des archéologues d’ArkeoGIS et des écologues d’IndexMed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2431,77 +2431,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant community structure and nitrogen inputs modulate the climate signal on leaf traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Borgy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Violle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Choler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Denelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2559,964 +2559,964 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01611445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can the Mangombe forest plantation contribute to restore and conserve biodiversity?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a thesaurus of plant characteristics: an ecological contribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jules Romain Ngueguim</w:t>
+                <w:t xml:space="preserve">Ulrike Stahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Zapfack</w:t>
+                <w:t xml:space="preserve">Marie-Angélique Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Kattge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Michel Onana</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dieudonné Onana</w:t>
+                <w:t xml:space="preserve">Isabelle Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological and Chemical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4314/ijbcs.v10i1.27⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 105 (2), pp.298 - 309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2745.12698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01465026v1</w:t>
+                <w:t xml:space="preserve">hal-01460790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moisture and soil parameters drive plant community assembly in Mediterranean temporary pools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Rocarpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Metzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arne Saatkamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrobiologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 781 (1), pp.55-66. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10750-015-2604-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01450180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a thesaurus of plant characteristics: an ecological contribution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Éric Garnier</w:t>
+                <w:t xml:space="preserve">Can the Mangombe forest plantation contribute to restore and conserve biodiversity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Romain Ngueguim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Zapfack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulrike Stahl</w:t>
+                <w:t xml:space="preserve">Jean Michel Onana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Angélique Laporte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jens Kattge</w:t>
+                <w:t xml:space="preserve">Noumi Valery Noiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Mougenot</w:t>
+                <w:t xml:space="preserve">Dieudonné Onana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 105 (2), pp.298 - 309. </w:t>
+              <w:t xml:space="preserve">International Journal of Biological and Chemical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (1), pp.355-368. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2745.12698⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4314/ijbcs.v10i1.27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01460790v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01465026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typologie fonctionnelle et taxinomique des pinèdes de l’Algérois et de l’Oranais (Algérie)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vegetation ecology meets ecosystem science: Permanent grasslands as a functional biogeography case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Violle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Choler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Borgy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lila Brakchi-Ouakour</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bernard Amiaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 534 (15 november 2015), pp.43--51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.03.141⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01452462v1</w:t>
+                <w:t xml:space="preserve">hal-01445170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vegetation ecology meets ecosystem science: Permanent grasslands as a functional biogeography case study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Typologie fonctionnelle et taxinomique des pinèdes de l’Algérois et de l’Oranais (Algérie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Brakchi-Ouakour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Kadik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gachet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01445170v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01452462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un outil d’aide à la décision pour l’adaptation des forêts françaises au changement climatique</w:t>
+                <w:t xml:space="preserve">Linking species, traits and habitat characteristics of Collembola at European scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Michelot-Antalik</w:t>
+                <w:t xml:space="preserve">Sandrine Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Landmann</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Louis Deharveng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noella Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forêt Entreprise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 75, pp.73-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2014.04.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01123277v1</w:t>
+                <w:t xml:space="preserve">hal-00983926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking species, traits and habitat characteristics of Collembola at European scale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Ponge</w:t>
+                <w:t xml:space="preserve">Vers un outil d’aide à la décision pour l’adaptation des forêts françaises au changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Michelot-Antalik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noella Lefebvre</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Myriam Legay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Landmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Forêt Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 217, pp.30-33</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00983926v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un outil d’aide à la décision pour l’adaptation des forêts françaises au changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Michelot-Antalik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Landmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 41, pp.105-118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3913,51 +3913,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil depth detection by seeds and diurnally fluctuating temperatures: different dynamics in 10 annual plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arne Saatkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Affre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4183,299 +4183,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00611063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The state of change of Erica scoparia L. heathland through cattle grazing and oak colonization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the challenge of treating various types of variables: application for improving the measurement of functional diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Sarthou</w:t>
+                <w:t xml:space="preserve">S. Pavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Bardat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Ponge</w:t>
+                <w:t xml:space="preserve">J. Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Béatrice Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 64 (1), pp.3-17</w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 118(3), pp.391-402</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00494632v1</w:t>
+                <w:t xml:space="preserve">hal-00428380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the challenge of treating various types of variables: application for improving the measurement of functional diversity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Vallet</w:t>
+                <w:t xml:space="preserve">The state of change of Erica scoparia L. heathland through cattle grazing and oak colonization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Béatrice Dufour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Gachet</w:t>
+                <w:t xml:space="preserve">Corinne Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Daniel</w:t>
+                <w:t xml:space="preserve">Jacques Bardat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 118(3), pp.391-402</w:t>
+              <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 64 (1), pp.3-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00428380v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00494632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the challenge of treating various types of variables: application for improving the measurement of functional diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.B. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5219,260 +5219,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03694858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles préoccupations écologiques tirées du grand débat national sur le territoire bassin minier de Provence (France) ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">10-years report on multi-disciplinary researches about the lignite mining heritage of the Provence Coalfield (Human-Environment Observatory): from spoil heaps to novel areas to explore nature based solutions: 2008-2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Boutin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Batteau</w:t>
+                <w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rabier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Folzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Maignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Raynal</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire 2020 de l'OHM Bassin Minier de Provence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, OHM-BMP, Jan 2021, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">iNTERNATIONAL SYMPOSIUM OF LABEX DRIIHM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labex DRIIHM, 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03138088v1</w:t>
+                <w:t xml:space="preserve">hal-03586175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">10-years report on multi-disciplinary researches about the lignite mining heritage of the Provence Coalfield (Human-Environment Observatory): from spoil heaps to novel areas to explore nature based solutions: 2008-2018</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hélène Folzer</w:t>
+                <w:t xml:space="preserve">Quelles préoccupations écologiques tirées du grand débat national sur le territoire bassin minier de Provence (France) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Maignan</w:t>
+                <w:t xml:space="preserve">N. Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Batteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Raynal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iNTERNATIONAL SYMPOSIUM OF LABEX DRIIHM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Labex DRIIHM, 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Séminaire 2020 de l'OHM Bassin Minier de Provence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OHM-BMP, Jan 2021, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03586175v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conscience de l'environnement par les enfants dans l'ancien bassin minier de Provence</w:t>
               </w:r>
@@ -6060,303 +6060,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01766471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet DORIS - Les dépôts de boues rouges du bassin minier de Provence : caractérisation et impacts sur la qualité physico-chimique et biologique des sols</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Keller</w:t>
+                <w:t xml:space="preserve">Paradoxes et management de la biodiversité, Interactions Hommes-­Milieux. Études de cas.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Batteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Séminaire annuel de l'OHM Bassin Minier de Provence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Simiane-Collonge, France</w:t>
+              <w:t xml:space="preserve">Séminaire annuel de restitution de l’Observatoire Hommes-Milieux du Bassin Minier de Provence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Simiane-Collongue, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01766555v1</w:t>
+                <w:t xml:space="preserve">hal-04623633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paradoxes et management de la biodiversité, Interactions Hommes-­Milieux. Études de cas.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Boutin</w:t>
+                <w:t xml:space="preserve">Projet DORIS - Les dépôts de boues rouges du bassin minier de Provence : caractérisation et impacts sur la qualité physico-chimique et biologique des sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Luglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéven Criquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hennebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel de restitution de l’Observatoire Hommes-Milieux du Bassin Minier de Provence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Simiane-Collongue, France</w:t>
+              <w:t xml:space="preserve"> Séminaire annuel de l'OHM Bassin Minier de Provence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Simiane-Collonge, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04623633v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IndexMed projects: new tools using the CIGESMED DataBase on Coralligenous for indexing, visualizing and data mining based on graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6498,51 +6498,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hennebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire annuel de restitution de l’Observatoire Hommes-Milieux du Bassin Minier de Provence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Simiane-Collongue, France</w:t>
@@ -6692,51 +6692,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A first prototype for indexing, visualizing and mining heterogeneous data in Mediterranean ecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6826,51 +6826,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation d'un système complexe : la représentation de l'environnement par les enfants au sein de l'OHM Bassin Minier de Provence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Batteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6960,51 +6960,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which consideration of biodiversity in the positioning and arguments of stakeholders ? A dynamic analysis of secondary data. The case of the biomass project (Gardanne-Meyreuil, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Batteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7592,51 +7592,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Results of IndexMed GRAIL Days 2016: How to use standards to build GRAphs and mIne data for environmentaL research? IndexMeed consortium for data mining in ecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7778,51 +7778,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hennebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Ecological Sciences, SFÉcologie 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Marseille, France. 2016</w:t>
@@ -7851,51 +7851,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des réponses originales à l'hétérogénéité des données écologiques en Méditerranée dans le cadre du consortium IndexMed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8145,51 +8145,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Luglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hennebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Calvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8371,51 +8371,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A plant functional traits database for the Alps: Application to the understanding of functional effects of changed grassland management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Lavorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8545,51 +8545,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SOL-OHM, les activités minières et sidérurgiques des OHMs de Provence : impacts croisés sur les communautés végétales et microbiennes des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéven Criquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Luglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8828,51 +8828,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IndexMEED cases studies using &amp;quot;Omics&amp;quot; data with graph theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9018,51 +9018,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrichissement de la base de données COLTRAIT afin de lier les traits morphologiques des collemboles (microarthropodes) aux caractéristiques du milieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Delabrosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9275,51 +9275,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="29E48F75"/>
+    <w:nsid w:val="5FF85506"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9506,51 +9506,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-gachet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3599-5189" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070970858" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564145v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Badiane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Ropars" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Flacher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Schurr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zakardjian" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-024-02199-3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03903882v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Carisio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Masotti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Porporato" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel N&#232;ve" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14210" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04309499v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#237;az" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kattge" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Cornelissen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Wright" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01774-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441993v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Sol&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Meunier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre H&#233;brard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grima" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039169v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Geslin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gachet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Mah&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.108047" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442042v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286084v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Maria Sabatini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Roger Michel Henri Lenoir" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hattab" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Aimee Arnst" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Chytr&#253;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13346" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214196v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Geslin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Affre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delobeau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects12050404" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168867v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet Abadie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Salvaudon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gachet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Videau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12860" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02434220v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Bonisch" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Colin Prentice" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14904" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483307v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mabile" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Specht" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Stryeck" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mogens Thomsen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/dsj-2020-032" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168815v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Deschamps-Cottin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ignace" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2020.103556" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429033v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boutin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Batteau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Hernandez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Raynal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.36.2019.00011" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909984v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465075v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Borgy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Choler" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Garnier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12573" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681544v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Metzner" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rocarpin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Saatkamp" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2017.06.003" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617580v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Bernard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Blanpain" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alrick Dias" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre F&#233;ral" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2017.0166" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611445v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Denelle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Munoz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12623" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465026v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Romain Ngueguim" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Zapfack" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Onana" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noumi Valery Noiha" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieudonn&#233; Onana" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/ijbcs.v10i1.27" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450180v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rocarpin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Metzner" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-015-2604-7" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460790v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Stahl" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lique Laporte" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mougenot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12698" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452462v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Brakchi-Ouakour" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Kadik" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445170v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amiaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.03.141" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D3JR9RGS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123277v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot-Antalik" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Legay" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Landmann" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983926v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Salmon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Deharveng" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noella Lefebvre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2014.04.002" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122968v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/31g5-5q88" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465061v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence B Palla" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N B Picard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B Riera" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816466v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chateil" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tarallo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kerbiriou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Viol" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2013.03.004" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00677708v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rebbas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Errol V&#233;la" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamna Djellouli" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Alatou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533453v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Baumberger" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Dumas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Gasmi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-011-0878-8" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CTXK9BLT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00611063v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pavoine" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard de B&#233;lair" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael B. Bonsall" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2745.2010.01743.x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494632v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sarthou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bardat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428380v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pavoine" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vallet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-B&#233;atrice Dufour" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Daniel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730033v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Dufour" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Daniel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2008.16668.x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S29HV0FW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137733v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Leduc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bergeron" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Nguyen-Xuan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Tremblay" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2007.01.037" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJ5MQMXH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457704v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Es Gritti" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gachet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mt Sykes" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guiot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1466-822X.2004.00120.x" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P1PH4XK7-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457707v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Brewer" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Cheddadi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Davis" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gritti" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1466-822X.2003.00311.x" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P9KTJJ1P-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624653v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Henry" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pardo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694858v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Motta-Pigaglio" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Noack" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03138088v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boutin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586175v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont-Schwob" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rabier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Folzer" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Maignan" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624418v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04615185v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Luglia" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fourrier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Verdier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Viard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Burot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624291v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foulon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01766513v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ambrosi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01766471v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01766555v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ven Criquet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hennebert" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623633v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425559v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Archambeau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bailly" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6047140" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623648v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Criquet St&#233;ven" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623255v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433600v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2015.119" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618228v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Rotereau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627198v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Olivero" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622487v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823985v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622617v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359253v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Froger" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lefort" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295974v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Archambeau" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Auber" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32504.44806" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01451222v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653485v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.2925.9280" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605690v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abadie" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Avon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tatoni" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01451494v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Calvert" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832657v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dreyfus" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ladier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593622v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Sahl" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Colace" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gaucherand" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dl.acm.org/doi/book/10.5555/1803708" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01766573v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019235v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis de Beaulieu" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bossuet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeta Brugiapaglia" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761535v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Archambeau" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/tdwgproceedings.1.20740" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607837v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Delabrosse" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075598v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Plateau" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roucairol" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-gachet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3599-5189" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070970858" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564145v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Badiane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Ropars" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Flacher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Schurr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zakardjian" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-024-02199-3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441993v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Sol&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Meunier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre H&#233;brard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grima" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04309499v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#237;az" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kattge" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Cornelissen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Wright" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01774-9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03903882v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Carisio" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Masotti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Porporato" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel N&#232;ve" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14210" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039169v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Geslin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gachet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Mah&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.108047" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442042v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286084v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Maria Sabatini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Roger Michel Henri Lenoir" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hattab" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Aimee Arnst" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Chytr&#253;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13346" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214196v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Geslin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Affre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delobeau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects12050404" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168867v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet Abadie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Salvaudon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gachet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Videau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12860" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483307v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mabile" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Specht" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Stryeck" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mogens Thomsen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/dsj-2020-032" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02434220v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Bonisch" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Colin Prentice" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14904" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168815v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Deschamps-Cottin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ignace" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2020.103556" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429033v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boutin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Batteau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Hernandez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Raynal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.36.2019.00011" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909984v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681544v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Metzner" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rocarpin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Saatkamp" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2017.06.003" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465075v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Borgy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Choler" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Garnier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12573" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617580v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Bernard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Blanpain" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alrick Dias" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre F&#233;ral" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2017.0166" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611445v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Denelle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Munoz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12623" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460790v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Stahl" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lique Laporte" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mougenot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12698" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450180v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rocarpin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Metzner" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-015-2604-7" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465026v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Romain Ngueguim" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Zapfack" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Onana" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noumi Valery Noiha" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieudonn&#233; Onana" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/ijbcs.v10i1.27" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445170v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amiaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.03.141" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D3JR9RGS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452462v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Brakchi-Ouakour" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Kadik" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983926v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Salmon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Deharveng" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noella Lefebvre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2014.04.002" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123277v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot-Antalik" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Legay" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Landmann" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122968v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/31g5-5q88" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465061v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence B Palla" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N B Picard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B Riera" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816466v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chateil" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tarallo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kerbiriou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Viol" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2013.03.004" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00677708v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rebbas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Errol V&#233;la" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamna Djellouli" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Alatou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533453v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Baumberger" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Dumas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Gasmi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-011-0878-8" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CTXK9BLT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00611063v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pavoine" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard de B&#233;lair" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael B. Bonsall" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2745.2010.01743.x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428380v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pavoine" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vallet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-B&#233;atrice Dufour" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Daniel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494632v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sarthou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bardat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730033v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Dufour" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Daniel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2008.16668.x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S29HV0FW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137733v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Leduc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bergeron" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Nguyen-Xuan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Tremblay" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2007.01.037" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJ5MQMXH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457704v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Es Gritti" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gachet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mt Sykes" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guiot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1466-822X.2004.00120.x" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P1PH4XK7-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457707v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Brewer" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Cheddadi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Davis" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gritti" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1466-822X.2003.00311.x" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P9KTJJ1P-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624653v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Henry" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pardo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694858v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Motta-Pigaglio" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Noack" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586175v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont-Schwob" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rabier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Folzer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Maignan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03138088v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boutin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624418v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04615185v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Luglia" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fourrier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Verdier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Viard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Burot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624291v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foulon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01766513v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ambrosi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01766471v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623633v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01766555v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ven Criquet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hennebert" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425559v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Archambeau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bailly" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6047140" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623648v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Criquet St&#233;ven" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623255v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433600v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2015.119" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618228v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Rotereau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627198v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Olivero" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622487v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823985v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622617v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359253v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Froger" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lefort" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295974v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Archambeau" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Auber" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32504.44806" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01451222v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653485v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.2925.9280" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605690v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abadie" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Avon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tatoni" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01451494v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Calvert" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832657v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dreyfus" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ladier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593622v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Sahl" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Colace" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gaucherand" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dl.acm.org/doi/book/10.5555/1803708" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01766573v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019235v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis de Beaulieu" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bossuet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeta Brugiapaglia" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761535v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Archambeau" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/tdwgproceedings.1.20740" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607837v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Delabrosse" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075598v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Plateau" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roucairol" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>