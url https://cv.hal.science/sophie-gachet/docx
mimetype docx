--- v1 (2026-04-10)
+++ v2 (2026-05-01)
@@ -324,463 +324,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04564145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faune entomologique du site de la Feuillane, Fos–sur–Mer (Bouches–du–Rhône, France)</w:t>
+                <w:t xml:space="preserve">Estimates of nectar productivity through a simulation approach differ from the nectar produced in 24 h</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Solère</w:t>
+                <w:t xml:space="preserve">Luca Carisio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Schurr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Meunier</w:t>
+                <w:t xml:space="preserve">Véronique Masotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Hébrard</w:t>
+                <w:t xml:space="preserve">Marco Porporato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Grima</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucie Schurr</w:t>
+                <w:t xml:space="preserve">Gabriel Nève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Linnéenne de Provence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36 (12), pp.3234-3247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.14210⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04441993v1</w:t>
+                <w:t xml:space="preserve">hal-03903882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The global spectrum of plant form and function: enhanced species-level trait dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Kattge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Cornelissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Wright</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Lavorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Data </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9 (1), pp.755. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41597-022-01774-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04309499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimates of nectar productivity through a simulation approach differ from the nectar produced in 24 h</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luca Carisio</w:t>
+                <w:t xml:space="preserve">Faune entomologique du site de la Feuillane, Fos–sur–Mer (Bouches–du–Rhône, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Solère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Hébrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Grima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Schurr</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Nève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de la Société Linnéenne de Provence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 73, pp.129-151</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03903882v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04441993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To what extent is fennel crop dependent on insect pollination?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Schurr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Masotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -857,103 +857,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Coléoptères Scarabaeoidea coprophages du mas de Gonon (Fos-sur-Mer, Bouches-du-Rhône)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Grima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Hébrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Nève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Entomologiste</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 78 (6), pp.401-408</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1518,90 +1518,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRY plant trait database – enhanced coverage and open access</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Kattge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerhard Bonisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jens Kattge</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sandra Díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Lavorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iain Colin Prentice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2040,1483 +2040,1483 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03909984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seed bank, seed size and dispersal in moisture gradients of temporary pools in Southern France</w:t>
+                <w:t xml:space="preserve">Plant community structure and nitrogen inputs modulate the climate signal on leaf traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristin Metzner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Gachet</w:t>
+                <w:t xml:space="preserve">Benjamin Borgy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Rocarpin</w:t>
+                <w:t xml:space="preserve">Cyrille Violle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arne Saatkamp</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Choler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Denelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.baae.2017.06.003⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (10), pp.1138-1152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.12623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01681544v1</w:t>
+                <w:t xml:space="preserve">hal-01611445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity of community-level trait-environment relationships to data representativeness: a test for functional biogeography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Borgy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Violle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Choler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Choler</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Éric Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Kattge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 26 (6), pp.729 - 739. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/geb.12573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01465075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualisation de données sous forme de graphes en archéologie. Rencontre opérationnelle des archéologues d’ArkeoGIS et des écologues d’IndexMed</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain David</w:t>
+                <w:t xml:space="preserve">Seed bank, seed size and dispersal in moisture gradients of temporary pools in Southern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristin Metzner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loup Bernard</w:t>
+                <w:t xml:space="preserve">Pauline Rocarpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Blanpain</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arne Saatkamp</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologies numériques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2017.0166⟩</w:t>
+              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21, pp.13-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.baae.2017.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01617580v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01681544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant community structure and nitrogen inputs modulate the climate signal on leaf traits</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Choler</w:t>
+                <w:t xml:space="preserve">Visualisation de données sous forme de graphes en archéologie. Rencontre opérationnelle des archéologues d’ArkeoGIS et des écologues d’IndexMed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loup Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Blanpain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Denelle</w:t>
+                <w:t xml:space="preserve">Alrick Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Munoz</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 26 (10), pp.1138-1152. </w:t>
+              <w:t xml:space="preserve">Archéologies numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17-1 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/geb.12623⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2017.0166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01611445v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a thesaurus of plant characteristics: an ecological contribution</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Can the Mangombe forest plantation contribute to restore and conserve biodiversity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulrike Stahl</w:t>
+                <w:t xml:space="preserve">Jules Romain Ngueguim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Angélique Laporte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jens Kattge</w:t>
+                <w:t xml:space="preserve">Louis Zapfack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Mougenot</w:t>
+                <w:t xml:space="preserve">Jean Michel Onana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noumi Valery Noiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieudonné Onana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2745.12698⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biological and Chemical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (1), pp.355-368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4314/ijbcs.v10i1.27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01460790v1</w:t>
+                <w:t xml:space="preserve">hal-01465026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moisture and soil parameters drive plant community assembly in Mediterranean temporary pools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Rocarpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Metzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arne Saatkamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrobiologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 781 (1), pp.55-66. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10750-015-2604-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01450180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can the Mangombe forest plantation contribute to restore and conserve biodiversity?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Louis Zapfack</w:t>
+                <w:t xml:space="preserve">Towards a thesaurus of plant characteristics: an ecological contribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Michel Onana</w:t>
+                <w:t xml:space="preserve">Ulrike Stahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noumi Valery Noiha</w:t>
+                <w:t xml:space="preserve">Marie-Angélique Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Kattge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dieudonné Onana</w:t>
+                <w:t xml:space="preserve">Isabelle Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological and Chemical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 10 (1), pp.355-368. </w:t>
+              <w:t xml:space="preserve">Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 105 (2), pp.298 - 309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4314/ijbcs.v10i1.27⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2745.12698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01465026v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01460790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vegetation ecology meets ecosystem science: Permanent grasslands as a functional biogeography case study</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Typologie fonctionnelle et taxinomique des pinèdes de l’Algérois et de l’Oranais (Algérie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Amiaud</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lila Brakchi-Ouakour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Kadik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gachet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01445170v1</w:t>
+                <w:t xml:space="preserve">hal-01452462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typologie fonctionnelle et taxinomique des pinèdes de l’Algérois et de l’Oranais (Algérie)</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vegetation ecology meets ecosystem science: Permanent grasslands as a functional biogeography case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Violle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Choler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Borgy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Amiaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 534 (15 november 2015), pp.43--51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.03.141⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01452462v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01445170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking species, traits and habitat characteristics of Collembola at European scale</w:t>
+                <w:t xml:space="preserve">Vers un outil d’aide à la décision pour l’adaptation des forêts françaises au changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Salmon</w:t>
+                <w:t xml:space="preserve">Alice Michelot-Antalik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Ponge</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Gachet</w:t>
+                <w:t xml:space="preserve">Myriam Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Deharveng</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guy Landmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Forêt Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 217, pp.30-33</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00983926v1</w:t>
+                <w:t xml:space="preserve">hal-01123277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un outil d’aide à la décision pour l’adaptation des forêts françaises au changement climatique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Linking species, traits and habitat characteristics of Collembola at European scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ponge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Michelot-Antalik</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Gachet</w:t>
+                <w:t xml:space="preserve">Louis Deharveng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Legay</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Noella Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forêt Entreprise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 75, pp.73-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2014.04.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01123277v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00983926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un outil d’aide à la décision pour l’adaptation des forêts françaises au changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Michelot-Antalik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Landmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 41, pp.105-118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3544,269 +3544,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01122968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VEGETATION GROUPS FROM LIFE-HISTORY TRAITS FOR THE MANAGEMENT OF A SAVANNAH–FOREST MOSAIC</w:t>
+                <w:t xml:space="preserve">Crop genetic diversity benefits farmland biodiversity in cultivated fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence B Palla</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Gachet</w:t>
+                <w:t xml:space="preserve">Carole Chateil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N B Picard</w:t>
+                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard B Riera</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Léa Tarallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Kerbiriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Le Viol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Tropical Forest Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 171, pp.25-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2013.03.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01465061v1</w:t>
+                <w:t xml:space="preserve">hal-00816466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crop genetic diversity benefits farmland biodiversity in cultivated fields</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">VEGETATION GROUPS FROM LIFE-HISTORY TRAITS FOR THE MANAGEMENT OF A SAVANNAH–FOREST MOSAIC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Kerbiriou</w:t>
+                <w:t xml:space="preserve">Florence B Palla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Le Viol</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N B Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard B Riera</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Tropical Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (4), pp.454-466</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00816466v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01465061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche phytosociologique du Parc National de Gouraya (Béjaïa, Algérie)</w:t>
               </w:r>
@@ -3907,575 +3907,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00677708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil depth detection by seeds and diurnally fluctuating temperatures: different dynamics in 10 annual plants</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Linking patterns in phylogeny, traits, abiotic variables and space: a novel approach to linking environmental filtering and plant community assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teddy Baumberger</w:t>
+                <w:t xml:space="preserve">Sandrine Pavoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Errol Véla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Jean Dumas</w:t>
+                <w:t xml:space="preserve">Gérard de Bélair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aïda Gasmi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michael B. Bonsall</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 349 (1), pp.331-340. </w:t>
+              <w:t xml:space="preserve">Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 91 (1), pp.165-175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11104-011-0878-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2745.2010.01743.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01533453v1</w:t>
+                <w:t xml:space="preserve">halsde-00611063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking patterns in phylogeny, traits, abiotic variables and space: a novel approach to linking environmental filtering and plant community assembly</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soil depth detection by seeds and diurnally fluctuating temperatures: different dynamics in 10 annual plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arne Saatkamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Affre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Baumberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Pavoine</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Gachet</w:t>
+                <w:t xml:space="preserve">Pierre-Jean Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard de Bélair</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aïda Gasmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 349 (1), pp.331-340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-011-0878-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2745.2010.01743.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halsde-00611063v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the challenge of treating various types of variables: application for improving the measurement of functional diversity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The state of change of Erica scoparia L. heathland through cattle grazing and oak colonization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Pavoine</w:t>
+                <w:t xml:space="preserve">Corinne Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Vallet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">H. Daniel</w:t>
+                <w:t xml:space="preserve">Jacques Bardat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 118(3), pp.391-402</w:t>
+              <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 64 (1), pp.3-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00428380v1</w:t>
+                <w:t xml:space="preserve">hal-00494632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The state of change of Erica scoparia L. heathland through cattle grazing and oak colonization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Gachet</w:t>
+                <w:t xml:space="preserve">On the challenge of treating various types of variables: application for improving the measurement of functional diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pavoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Sarthou</w:t>
+                <w:t xml:space="preserve">Anne-Béatrice Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Bardat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Ponge</w:t>
+                <w:t xml:space="preserve">H. Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 64 (1), pp.3-17</w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 118(3), pp.391-402</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00494632v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the challenge of treating various types of variables: application for improving the measurement of functional diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.B. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5219,260 +5219,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03694858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">10-years report on multi-disciplinary researches about the lignite mining heritage of the Provence Coalfield (Human-Environment Observatory): from spoil heaps to novel areas to explore nature based solutions: 2008-2018</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelles préoccupations écologiques tirées du grand débat national sur le territoire bassin minier de Provence (France) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Maxime Maignan</w:t>
+                <w:t xml:space="preserve">N. Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Batteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Raynal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iNTERNATIONAL SYMPOSIUM OF LABEX DRIIHM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Labex DRIIHM, 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Séminaire 2020 de l'OHM Bassin Minier de Provence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OHM-BMP, Jan 2021, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03586175v1</w:t>
+                <w:t xml:space="preserve">hal-03138088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles préoccupations écologiques tirées du grand débat national sur le territoire bassin minier de Provence (France) ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Gachet</w:t>
+                <w:t xml:space="preserve">10-years report on multi-disciplinary researches about the lignite mining heritage of the Provence Coalfield (Human-Environment Observatory): from spoil heaps to novel areas to explore nature based solutions: 2008-2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rabier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Folzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Boutin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Batteau</w:t>
+                <w:t xml:space="preserve">Maxime Maignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Raynal</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire 2020 de l'OHM Bassin Minier de Provence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, OHM-BMP, Jan 2021, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">iNTERNATIONAL SYMPOSIUM OF LABEX DRIIHM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labex DRIIHM, 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03138088v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03586175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conscience de l'environnement par les enfants dans l'ancien bassin minier de Provence</w:t>
               </w:r>
@@ -5560,320 +5560,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04624418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil, plant and red mud: Case study of two deposits in Provence</w:t>
+                <w:t xml:space="preserve">Caractérisation par métabarcoding de la diversité microbienne de sols enrichis en boues rouges du Bassin Minier de Provence et de l'agglomération marseillaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Julie Foulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mathieu Luglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Fourrier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Héloïse Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninon Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Burot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Marseille, France</w:t>
+              <w:t xml:space="preserve">Séminaire annuel de restitution de l’Observatoire Hommes-Milieux du Bassin Minier de Provence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Gardanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04615185v1</w:t>
+                <w:t xml:space="preserve">hal-04624291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation par métabarcoding de la diversité microbienne de sols enrichis en boues rouges du Bassin Minier de Provence et de l'agglomération marseillaise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soil, plant and red mud: Case study of two deposits in Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Luglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Fourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Foulon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Camille Fourrier</w:t>
+                <w:t xml:space="preserve">Héloïse Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninon Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Burot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel de restitution de l’Observatoire Hommes-Milieux du Bassin Minier de Provence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Gardanne, France</w:t>
+              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04624291v1</w:t>
+                <w:t xml:space="preserve">hal-04615185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The bauxite residue deposits of the mining basin of Provence: characterization and impacts on the physico-chemical and biological qualities of soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Luglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Fourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninon Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5941,77 +5941,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude écosystémique d’un dépôt de résidus de bauxite en Provence : le cas du crassier du Griffon, Vitrolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Luglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Fourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninon Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6060,1154 +6060,1154 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01766471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paradoxes et management de la biodiversité, Interactions Hommes-­Milieux. Études de cas.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Boutin</w:t>
+                <w:t xml:space="preserve">Les Dépôts de Boues Rouges du Bassin Minier de Provence : Caractérisation et Impacts sur la Qualité Physico-Chimique et Biologique des Sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Luglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Criquet Stéven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hennebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire annuel de restitution de l’Observatoire Hommes-Milieux du Bassin Minier de Provence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Simiane-Collongue, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04623633v1</w:t>
+                <w:t xml:space="preserve">hal-04623648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet DORIS - Les dépôts de boues rouges du bassin minier de Provence : caractérisation et impacts sur la qualité physico-chimique et biologique des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Luglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéven Criquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hennebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Séminaire annuel de l'OHM Bassin Minier de Provence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Simiane-Collonge, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01766555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IndexMed projects: new tools using the CIGESMED DataBase on Coralligenous for indexing, visualizing and data mining based on graphs</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paradoxes et management de la biodiversité, Interactions Hommes-­Milieux. Études de cas.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Batteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 8th International Congress on Environmental Modelling and Software</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Séminaire annuel de restitution de l’Observatoire Hommes-Milieux du Bassin Minier de Provence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Simiane-Collongue, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01425559v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04623633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Dépôts de Boues Rouges du Bassin Minier de Provence : Caractérisation et Impacts sur la Qualité Physico-Chimique et Biologique des Sols</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Hennebert</w:t>
+                <w:t xml:space="preserve">IndexMed projects: new tools using the CIGESMED DataBase on Coralligenous for indexing, visualizing and data mining based on graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Archambeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Blanpain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel de restitution de l’Observatoire Hommes-Milieux du Bassin Minier de Provence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> 8th International Congress on Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Toulouse, France, Sabine Sauvage, José-Miguel Sánchez-Pérez, Andrea Rizzoli (Eds.), Jul 2016, Toulouse, France. pp.32, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.6047140⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04623648v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01425559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contextes institutionnels et sensibilité à la question de la biodiversité par les acteurs publics et privés du territoire Bassin Minier de Provence</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A first prototype for indexing, visualizing and mining heterogeneous data in Mediterranean ecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alrick Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Blanpain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel de restitution de l’Observatoire Hommes-Milieux du Bassin Minier de Provence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th International Conference on Signal-Image Technology &amp; Internet-Based Systems (SITIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kokou Yetongnon, Albert Dipanda, University Of Bourgogne, France and Richard Chbeir, University of Pau, France, Nov 2015, Bangkok, Thailand. pp. 232-239, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SITIS.2015.119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04623255v1</w:t>
+                <w:t xml:space="preserve">hal-01433600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A first prototype for indexing, visualizing and mining heterogeneous data in Mediterranean ecology</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contextes institutionnels et sensibilité à la question de la biodiversité par les acteurs publics et privés du territoire Bassin Minier de Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Batteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Signal-Image Technology &amp; Internet-Based Systems (SITIS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Séminaire annuel de restitution de l’Observatoire Hommes-Milieux du Bassin Minier de Provence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Trets, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SITIS.2015.119⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01433600v1</w:t>
+                <w:t xml:space="preserve">hal-04623255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation d'un système complexe : la représentation de l'environnement par les enfants au sein de l'OHM Bassin Minier de Provence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Boutin</w:t>
+                <w:t xml:space="preserve">Conscience environnementale chez les enfants : Représentation et territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Batteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Rotereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Rencontre des lauréats de l’Observatoire Hommes-Milieux du Bassin Minier de Provence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Meyreuil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04618228v1</w:t>
+                <w:t xml:space="preserve">hal-04622487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which consideration of biodiversity in the positioning and arguments of stakeholders ? A dynamic analysis of secondary data. The case of the biomass project (Gardanne-Meyreuil, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observation d'un système complexe : la représentation de l'environnement par les enfants au sein de l'OHM Bassin Minier de Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Batteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Boutin</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Rotereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gachet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée « Énergie – Biomasse »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04627198v1</w:t>
+                <w:t xml:space="preserve">hal-04618228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conscience environnementale chez les enfants : Représentation et territoire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Which consideration of biodiversity in the positioning and arguments of stakeholders ? A dynamic analysis of secondary data. The case of the biomass project (Gardanne-Meyreuil, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Batteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Armand Rotereau</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Olivero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre des lauréats de l’Observatoire Hommes-Milieux du Bassin Minier de Provence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Meyreuil, France</w:t>
+              <w:t xml:space="preserve">Journée « Énergie – Biomasse »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04622487v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04627198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Database conception with spatial approach for the Human Environment Observatory (OHM-BMP): The case of children environmental representation in the mining area of Provence</w:t>
               </w:r>
@@ -7605,51 +7605,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Results of IndexMed GRAIL Days 2016: How to use standards to build GRAphs and mIne data for environmentaL research? IndexMeed consortium for data mining in ecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Archambeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7720,286 +7720,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02295974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The terrestrial red mud deposits in Provence : Ongoing researches in soil science</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+                <w:t xml:space="preserve">How bauxite residues affect soil biological components ? A preliminary experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Fourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Luglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hennebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Calvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Ecological Sciences, SFÉcologie 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2016, Marseille, France. 2016</w:t>
+              <w:t xml:space="preserve">, Oct 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01451222v1</w:t>
+                <w:t xml:space="preserve">hal-01451494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des réponses originales à l'hétérogénéité des données écologiques en Méditerranée dans le cadre du consortium IndexMed</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Blanpain</w:t>
+                <w:t xml:space="preserve">The terrestrial red mud deposits in Provence : Ongoing researches in soil science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Luglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Fourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hennebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque LITEAU, Observation et recherche en appui aux politiques du littoral et de la mer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Ecological Sciences, SFÉcologie 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Marseille, France. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13140/RG.2.1.2925.9280⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04653485v1</w:t>
+                <w:t xml:space="preserve">hal-01451222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of past land use on Mediterranean forest understory vegetation</w:t>
               </w:r>
@@ -8100,152 +8091,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How bauxite residues affect soil biological components ? A preliminary experimental study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Virgile Calvert</w:t>
+                <w:t xml:space="preserve">Des réponses originales à l'hétérogénéité des données écologiques en Méditerranée dans le cadre du consortium IndexMed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Archambeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loup Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Blanpain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Ecological Sciences, SFÉcologie 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque LITEAU, Observation et recherche en appui aux politiques du littoral et de la mer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Brest, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.1.2925.9280⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01451494v1</w:t>
+                <w:t xml:space="preserve">hal-04653485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maturation sylvigénétique en milieu montagnard méditerranéen. Poster</w:t>
               </w:r>
@@ -8371,51 +8371,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A plant functional traits database for the Alps: Application to the understanding of functional effects of changed grassland management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Lavorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8545,90 +8545,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SOL-OHM, les activités minières et sidérurgiques des OHMs de Provence : impacts croisés sur les communautés végétales et microbiennes des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéven Criquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Luglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Calvert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8841,51 +8841,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IndexMEED cases studies using &amp;quot;Omics&amp;quot; data with graph theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Archambeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9018,51 +9018,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrichissement de la base de données COLTRAIT afin de lier les traits morphologiques des collemboles (microarthropodes) aux caractéristiques du milieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Delabrosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9275,51 +9275,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5FF85506"/>
+    <w:nsid w:val="35443D61"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9506,51 +9506,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-gachet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3599-5189" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070970858" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564145v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Badiane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Ropars" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Flacher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Schurr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zakardjian" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-024-02199-3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441993v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Sol&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Meunier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre H&#233;brard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grima" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04309499v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#237;az" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kattge" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Cornelissen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Wright" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01774-9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03903882v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Carisio" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Masotti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Porporato" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel N&#232;ve" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14210" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039169v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Geslin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gachet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Mah&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.108047" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442042v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286084v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Maria Sabatini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Roger Michel Henri Lenoir" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hattab" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Aimee Arnst" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Chytr&#253;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13346" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214196v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Geslin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Affre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delobeau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects12050404" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168867v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet Abadie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Salvaudon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gachet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Videau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12860" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483307v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mabile" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Specht" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Stryeck" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mogens Thomsen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/dsj-2020-032" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02434220v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Bonisch" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Colin Prentice" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14904" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168815v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Deschamps-Cottin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ignace" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2020.103556" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429033v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boutin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Batteau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Hernandez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Raynal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.36.2019.00011" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909984v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681544v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Metzner" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rocarpin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Saatkamp" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2017.06.003" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465075v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Borgy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Choler" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Garnier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12573" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617580v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Bernard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Blanpain" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alrick Dias" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre F&#233;ral" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2017.0166" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611445v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Denelle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Munoz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12623" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460790v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Stahl" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lique Laporte" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mougenot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12698" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450180v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rocarpin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Metzner" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-015-2604-7" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465026v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Romain Ngueguim" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Zapfack" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Onana" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noumi Valery Noiha" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieudonn&#233; Onana" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/ijbcs.v10i1.27" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445170v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amiaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.03.141" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D3JR9RGS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452462v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Brakchi-Ouakour" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Kadik" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983926v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Salmon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Deharveng" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noella Lefebvre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2014.04.002" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123277v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot-Antalik" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Legay" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Landmann" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122968v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/31g5-5q88" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465061v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence B Palla" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N B Picard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B Riera" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816466v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chateil" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tarallo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kerbiriou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Viol" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2013.03.004" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00677708v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rebbas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Errol V&#233;la" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamna Djellouli" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Alatou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533453v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Baumberger" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Dumas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Gasmi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-011-0878-8" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CTXK9BLT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00611063v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pavoine" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard de B&#233;lair" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael B. Bonsall" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2745.2010.01743.x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428380v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pavoine" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vallet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-B&#233;atrice Dufour" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Daniel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494632v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sarthou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bardat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730033v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Dufour" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Daniel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2008.16668.x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S29HV0FW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137733v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Leduc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bergeron" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Nguyen-Xuan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Tremblay" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2007.01.037" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJ5MQMXH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457704v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Es Gritti" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gachet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mt Sykes" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guiot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1466-822X.2004.00120.x" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P1PH4XK7-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457707v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Brewer" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Cheddadi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Davis" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gritti" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1466-822X.2003.00311.x" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P9KTJJ1P-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624653v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Henry" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pardo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694858v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Motta-Pigaglio" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Noack" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586175v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont-Schwob" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rabier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Folzer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Maignan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03138088v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boutin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624418v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04615185v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Luglia" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fourrier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Verdier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Viard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Burot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624291v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foulon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01766513v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ambrosi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01766471v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623633v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01766555v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ven Criquet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hennebert" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425559v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Archambeau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bailly" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6047140" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623648v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Criquet St&#233;ven" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623255v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433600v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2015.119" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618228v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Rotereau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627198v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Olivero" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622487v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823985v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622617v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359253v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Froger" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lefort" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295974v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Archambeau" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Auber" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32504.44806" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01451222v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653485v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.2925.9280" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605690v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abadie" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Avon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tatoni" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01451494v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Calvert" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832657v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dreyfus" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ladier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593622v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Sahl" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Colace" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gaucherand" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dl.acm.org/doi/book/10.5555/1803708" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01766573v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019235v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis de Beaulieu" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bossuet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeta Brugiapaglia" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761535v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Archambeau" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/tdwgproceedings.1.20740" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607837v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Delabrosse" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075598v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Plateau" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roucairol" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-gachet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3599-5189" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070970858" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564145v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Badiane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Ropars" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Flacher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Schurr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zakardjian" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-024-02199-3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03903882v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Carisio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Masotti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Porporato" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel N&#232;ve" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14210" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04309499v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#237;az" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kattge" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Cornelissen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Wright" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01774-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441993v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Sol&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Meunier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre H&#233;brard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grima" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039169v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Geslin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gachet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Mah&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.108047" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442042v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286084v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Maria Sabatini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Roger Michel Henri Lenoir" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hattab" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Aimee Arnst" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Chytr&#253;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13346" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214196v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Geslin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Affre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delobeau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects12050404" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168867v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet Abadie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Salvaudon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gachet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Videau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12860" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483307v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mabile" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Specht" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Stryeck" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mogens Thomsen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/dsj-2020-032" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02434220v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Bonisch" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Colin Prentice" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14904" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168815v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Deschamps-Cottin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ignace" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2020.103556" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429033v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boutin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Batteau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Hernandez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Raynal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.36.2019.00011" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909984v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611445v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Borgy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Choler" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Denelle" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Munoz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12623" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465075v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Garnier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12573" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681544v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Metzner" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rocarpin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Saatkamp" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2017.06.003" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617580v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Bernard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Blanpain" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alrick Dias" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre F&#233;ral" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2017.0166" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465026v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Romain Ngueguim" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Zapfack" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Onana" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noumi Valery Noiha" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieudonn&#233; Onana" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/ijbcs.v10i1.27" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450180v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rocarpin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Metzner" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-015-2604-7" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460790v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Stahl" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lique Laporte" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mougenot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12698" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452462v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Brakchi-Ouakour" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Kadik" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445170v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amiaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.03.141" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D3JR9RGS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123277v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot-Antalik" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Legay" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Landmann" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983926v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Salmon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Deharveng" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noella Lefebvre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2014.04.002" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122968v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/31g5-5q88" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816466v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chateil" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tarallo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kerbiriou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Viol" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2013.03.004" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465061v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence B Palla" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N B Picard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B Riera" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00677708v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rebbas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Errol V&#233;la" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamna Djellouli" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Alatou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00611063v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pavoine" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard de B&#233;lair" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael B. Bonsall" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2745.2010.01743.x" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533453v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Baumberger" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Dumas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Gasmi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-011-0878-8" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CTXK9BLT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494632v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sarthou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bardat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428380v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pavoine" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vallet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-B&#233;atrice Dufour" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Daniel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730033v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Dufour" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Daniel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2008.16668.x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S29HV0FW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137733v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Leduc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bergeron" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Nguyen-Xuan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Tremblay" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2007.01.037" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJ5MQMXH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457704v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Es Gritti" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gachet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mt Sykes" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guiot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1466-822X.2004.00120.x" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P1PH4XK7-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457707v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Brewer" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Cheddadi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Davis" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gritti" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1466-822X.2003.00311.x" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P9KTJJ1P-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624653v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Henry" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pardo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694858v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Motta-Pigaglio" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Noack" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03138088v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boutin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586175v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont-Schwob" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rabier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Folzer" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Maignan" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624418v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624291v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foulon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Luglia" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fourrier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Viard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Burot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04615185v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Verdier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01766513v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ambrosi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01766471v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623648v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Criquet St&#233;ven" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hennebert" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01766555v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ven Criquet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623633v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425559v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Archambeau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bailly" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6047140" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433600v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2015.119" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623255v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622487v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Rotereau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618228v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627198v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Olivero" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823985v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622617v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359253v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Froger" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lefort" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295974v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Archambeau" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Auber" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32504.44806" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01451494v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Calvert" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01451222v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605690v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abadie" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Avon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tatoni" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653485v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.2925.9280" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832657v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dreyfus" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ladier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593622v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Sahl" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Colace" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gaucherand" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dl.acm.org/doi/book/10.5555/1803708" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01766573v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019235v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis de Beaulieu" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bossuet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeta Brugiapaglia" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761535v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Archambeau" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/tdwgproceedings.1.20740" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607837v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Delabrosse" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075598v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Plateau" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roucairol" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>