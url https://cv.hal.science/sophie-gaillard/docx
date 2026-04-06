--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -606,1943 +606,1955 @@
               <w:t xml:space="preserve">Journal of Hepatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 62, pp.S812. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0168-8278(15)31410-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnosis and treatment strategies for community-acquired Streptococcus salivarius meningitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Vignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Couzigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Nguyen Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine et Maladies Infectieuses Formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 44 (1), pp.42-44. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.medmal.2013.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05463781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperpolarized 3He MR for sensitive imaging of ventilation function and treatment efficiency in young cystic fibrosis patients with normal lung function.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Bannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Cieslar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Mosbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Duboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 255 (1), pp.225-32. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1148/radiol.09090039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00606788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Free Breathing Hyperpolarized 3He Lung Ventilation Spiral Magnetic Resonance Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Bannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Neyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Cieslar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rivoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. M. Heidemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Investigative Radiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 44 (4), (in-press)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00443129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo imaging of carbon nanotube biodistribution using magnetic resonance imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achraf Al Faraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Cieslar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Canet-Soulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 9 (3), pp.1023-1027. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/nl8032608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00963170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Free breathing hyperpolarized 3He lung ventilation spiral MR imaging.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Bannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Neyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Cieslar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rivoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin M. Heidemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Investigative Radiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 44 (4), pp.185-91. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/RLI.0b013e3181965d52⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00606813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longitudinal 3He and proton imaging of magnetite biodistribution in a rat model of instilled nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achraf Al Faraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasan Alsaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Elgrabli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasile Stupar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 59 (6), pp.1298-1303. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/mrm.21571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00963121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of nonlinear pO2 decay in mouse lungs using 3He-MRI, NMR in Biomedicine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Alveolar oxygen partial pressure and O2 depletion rate mapping in rats using 3He ventilation imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Cieslar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Stupar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Canet-Soulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Crémillieux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NMR Biomed.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 57, pp.423-430</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01922784v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00443195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alveolar oxygen partial pressure and O2 depletion rate mapping in rats using 3He ventilation imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Measurement of nonlinear pO2 decay in mouse lungs using 3He-MRI, NMR in Biomedicine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Cieslar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Alsaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Stupar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Canet-Soulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 57, pp.423-430</w:t>
+              <w:t xml:space="preserve">NMR Biomed.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00443195v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retrospective Cine 3He ventilation imaging under spontaneous breathing conditions: a non-invasive protocol for small animal lung function imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Stupar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Canet-Soulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Alsaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Beckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Magnetic Resonance in Biomedicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 20, pp.104-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00443473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear pO(2) decay in mouse lungs using He-3-MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Cieslar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Alsaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Stupar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Canet-Soulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Measurement of Nuclear Magnetic Resonance in Biomedicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 57, pp.383-391</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00443194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alveolar pO2 and oxygen uptake imaging in mice using 3He-MRI</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Noninvasive hyperpolarized helium-3 imaging studies in rats under spontaneous breathing conditions using a retrospective radial cine imaging technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Stupar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Canet-Soulas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Alsaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">E. Canet-Soulas</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Beckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Magnetic Resonance in Biomedicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, (in-press)</w:t>
+              <w:t xml:space="preserve">Contrast Media and Molecular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00443193v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noninvasive hyperpolarized helium-3 imaging studies in rats under spontaneous breathing conditions using a retrospective radial cine imaging technique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alveolar pO2 and oxygen uptake imaging in mice using 3He-MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Cieslar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Alsaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Stupar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Canet-Soulas</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. Beckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contrast Media and Molecular Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006</w:t>
+              <w:t xml:space="preserve">Nuclear Magnetic Resonance in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, (in-press)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01922788v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00443193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term follow-up of a LPC animal model using Optimal control MRI contrast targeting short T2 components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric van Reeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoai-Thu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESMRMB 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Basel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04446089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational Reproducibility in Metabolite Quantification Applied to Short Echo Time in Vivo MR Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Durand-Dubief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th IEEE International Symposium on Biomedical Imaging, ISBI 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Apr 2023, Cartagena de Indias, Colombia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISBI53787.2023.10230744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04006152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation de la composition en acides gras des tissus adipeux par imagerie spectroscopique EPSI dans un contexte préclinique à 4,7T</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeline Nemeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2570,212 +2582,212 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SFRMBM 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02395268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A virtual liver biopsy based on mixed MRI radiomics and biological data: a proof of concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Leporq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liadeh Cuminal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Hervieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th Annual meeting of the ISMRM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02266794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre-clinical fatty acid composition estimate of adipose tissue using echo planar spectroscopic imaging (EPSI) at 4.7T</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeline Nemeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2803,73 +2815,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th Annual meeting of the ISMRM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02129970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IMAGERIE MULTIMODALE IRM/OPTIQUE POUR LE SUIVI DES ANOMALIES TISSULAIRES COLORECTALES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Dorez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2878,623 +2890,623 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Sablong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driffa Moussata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ratiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé (RITS) 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01466273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SRM in vivo pour l’étude de la composition tissulaire colorectale : résultats préliminaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Dorez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ratiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Moussata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sablong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFRMBM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01878500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protocole de caractérisation d'antenne radiofréquence pour l'IRM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bolbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFRMBM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01905449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design d'impulsions RF par contrôle optimal pour l'optimisation du contraste en IRM : applications in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. van Reeth van Reeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ratiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Beuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Congrès de la SFRMBM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01560247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative 3T MR imaging techniques for staging liver fat steatosis and fibrosis in chronic liver diseases: the HEPATOMAP protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cuminal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Beuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dumortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Hervieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Congress of Radiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo magnetic resonance spectroscopy for the characterization of colorectal tumors in colitis murine model: initial findings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Dorez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3503,123 +3515,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Sablong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driffa Moussata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ratiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESMRMB Annual Scientific Meeting 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01433339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the mouse colon wall using endoscopic MRI and confocal endomicroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Dorez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3678,1472 +3690,1472 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMRM 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Singapour, Singapore. pp.Abstract #2790</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01434597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autofluorescence spectroscopy for multimodal tissues characterization in colitis-associated cancer murine model</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Improving the spatial resolution and SNR of rat brain T2-weighted MR images: application of a super-resolution method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. van Reeth van Reeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Sdika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-H. Luppi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-A. Libourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Biomedical Optics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISMRM 23rd Annual Meeting &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Toronto, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01236024v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01288505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endorectal coil combined with a dedicated protocol for the assessment of colon abnormalities on a mouse model of colitis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Autofluorescence spectroscopy for multimodal tissues characterization in colitis-associated cancer murine model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Dorez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sablong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Canaple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Saint-Jalmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gaillard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Moussata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESMRMB 2015 32nd Annual Scientific Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Biomedical Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Munich, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2181548⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01236031v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01236024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the spatial resolution and SNR of rat brain T2-weighted MR images: application of a super-resolution method</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Endorectal coil combined with a dedicated protocol for the assessment of colon abnormalities on a mouse model of colitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Dorez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sablong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Canaple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P.-A. Libourel</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Moussata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMRM 23rd Annual Meeting &amp; Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">ESMRMB 2015 32nd Annual Scientific Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01288505v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01236031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration de résolution spatiale et SNR d’images cérébrales pondérées T2 de rat : application de la super-résolution</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paul-Antoine Libourel</w:t>
+                <w:t xml:space="preserve">Imagerie de la paroi colique chez la souris à l’aide de capteur de réception IRM endoluminaux dédiés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Dorez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sablong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Canaple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Moussata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Congrès de la SFRMBM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01288527v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01236005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie de la paroi colique chez la souris à l’aide de capteur de réception IRM endoluminaux dédiés</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Moussata</w:t>
+                <w:t xml:space="preserve">Amélioration de résolution spatiale et SNR d’images cérébrales pondérées T2 de rat : application de la super-résolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric van Reeth van Reeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Sdika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Hervé Luppi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Antoine Libourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Congrès de la SFRMBM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01236005v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01288527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protocole de caractérisation et de comparaison des bobines RF applicable aux systèmes d'IRM précliniques et cliniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bolbos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFRMBM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01905453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protocole d'imagerie endolumoinale multimodal pour l'étude de lésions tissulaires colorectales sur modèles murins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Dorez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sablong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Canaple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Saint-Jalmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OptDiag 2014 - Diagnostic optique en médecine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). Villetaneuse, FRA. Université Paris Nord (Paris 13)., May 2014, Paris, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00987160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protocole de biopsie optique dans le cadre de l'évaluation des lésions tissulaires colorectales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Dorez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sablong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Canaple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Saint-Jalmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OptDiag 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). Villetaneuse, FRA. Université Paris Nord (Paris 13)., May 2014, Paris, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01032362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des régimes alimentaires sur le développement des tumeurs hépatiques dans un modèle de stéatose hépatique chez la souris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Clar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pilleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Beuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales d\textquoterightEndocrinologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Unknown, Unknown Region. pp.160, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ando.2013.03.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopie proche-IR résolue en temps, spatiale et spectrale : réalisation d'un système pour la mesure de l'activité cérébrale chez l'homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Montcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème colloque national Opt-Diag : Diagnostic et Imagerie Optique en Médecine et Biologie Biophotonique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Paris, France. pp.541-548</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01005230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single acquisition time-resolved T2* mapping in lungs using HYPR 3He MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Cieslar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Al Faraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Crémillieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMRM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Hawai, USA, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Single-Walled Carbon Nanotubes (SWCNT) Biodistribution and Biological Impact Using 3Helium and Proton MRI in an Intrapulmonary Instilled Rat Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Al Faraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Cieslar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5162,1065 +5174,1065 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Society for Magnetic Resonance in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi longitudinal par IRM He3 et proton de la biodistribution de nanotubes de carbone dans un modéle expérimental d exposition par voie aérienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Al Faraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Cieslar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Elgarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Congrès du GRAMM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperpolarisation de noyaux de C13 par Polarisation Dynamique Nucléaire pour la production d'agents de contraste pour l'IRM et la SRM : principes, conception et implémentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Goutailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Montcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vermeulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRAMM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01912468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperpolarisation de noyaux de C13 par Polarisation Dynamique Nucléaire (PDN) pour la production d\textquoterightagents de contraste pour l\textquoterightIRM et la SRM biomédicales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Goutailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Stupar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Montcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Crémillieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXéme Congrès du GERM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Alénya, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01912470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperpolarized 3He MRI: a comprehensive tool for the investigation of lung function in physio-pathological animal models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Stupar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Al Faraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Alsaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Bannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Cieslar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contrast Media Research - CMR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Banff, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperpolarisation de noyaux de C13 par Polarisation Dynamique Nucléaire pour la production d\textquoterightagents de contraste pour l\textquoterightIRM et la SRM biomédicales : principes, conception et implémentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Goutailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Stupar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Montcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Crémillieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès général de la Société Française de Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01912469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longitudinal Helium-3 and Proton imaging of magnetite biodistribution in a rat model of instilled nanoparticles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Al Faraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Alsaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Elgrabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Stupar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society of Magnetic Resonance in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of nonlinear decay of alveolar partial pressure of oxygen in mice using 3He-MR</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Retrospective Cine 3He ventilation imaging under spontaneous breathing conditions: a non invasive imaging protocol for small animal lung function imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Stupar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Canet-Soulas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Alsaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Fissoune</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Beckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMRM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Seattle, USA, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01922787v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrospective Cine 3He ventilation imaging under spontaneous breathing conditions: a non invasive imaging protocol for small animal lung function imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurement of nonlinear decay of alveolar partial pressure of oxygen in mice using 3He-MR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Cieslar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Alsaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Stupar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Beckmann</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fissoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMRM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Seattle, USA, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01922789v1</w:t>
+                <w:t xml:space="preserve">hal-01922787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retrospective Cine ventilation imaging under spontaneous breathing conditions: a non invasive imaging protocol for rat lung function assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Stupar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6229,101 +6241,101 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Canet-Soulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Alsaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Beckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Society for Magnetic Resonance in Medicine and Biology, 22nd Annual Scientific Meeting ESMRMB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Basel, Switzerland. (in-press)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6333,676 +6345,676 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Control Pulse Design for Contrast in MRI: in vivo applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Ratiney</w:t>
+                <w:t xml:space="preserve">Protocole de caractérisation d'antenne radiofréquence pour l'IRM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Beuf</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Bolbos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th annual meeting &amp; exhibition ISMRM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Honolulu, United States. 2017</w:t>
+              <w:t xml:space="preserve">3ème Congrès de la SFRMBM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01693622v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protocole de caractérisation d'antenne radiofréquence pour l'IRM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
+                <w:t xml:space="preserve">Imagerie multimodale IRM/optique pour le suivi du cancer colorectal chez la souris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dorez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Sablong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Langlois</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driffa Moussata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ratiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Congrès de la SFRMBM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01560556v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie multimodale IRM/optique pour le suivi du cancer colorectal chez la souris</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Sablong</w:t>
+                <w:t xml:space="preserve">SNR and volume characterization of RF coils: A simple procedure and an automatic post-processing tool for a straightforward comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hélène Ratiney</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Bolbos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Congrès de la SFRMBM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">25th annual meeting &amp; exhibition ISMRBM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Honolulu, United States. pp.Abstract #3830, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01560416v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01693554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SNR and volume characterization of RF coils: A simple procedure and an automatic post-processing tool for a straightforward comparison</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
+                <w:t xml:space="preserve">Optimal Control Pulse Design for Contrast in MRI: in vivo applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric van Reeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ratiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Langlois</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Tesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th annual meeting &amp; exhibition ISMRBM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Honolulu, United States. pp.Abstract #3830, 2017</w:t>
+              <w:t xml:space="preserve">25th annual meeting &amp; exhibition ISMRM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Honolulu, United States. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01693554v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01693622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROTOCOLE DE CARACTERISATION DE CAPTEUR IRM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Gaillard</w:t>
+                <w:t xml:space="preserve">Radu Bolbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé (RITS) 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01505478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multimodality protocol combining endoscopic MRI and confocal endomicroscopy for mice colorectal lesions assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Dorez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7011,601 +7023,601 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Sablong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driffa Moussata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ratiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESMRMB Annual Scientific Meeting 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Vienna, Austria. 29 (supp 1), Magnetic Resonance Materials in Physics, Biology and Medicine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01434783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo imaging of mice colon wall using dedicated endorectal coils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Dorez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sablong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Canaple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Moussata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESMRMB 2015 32nd Annual Scientific Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01236050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protocole de caractérisation et de comparaison des bobines RF applicable aux systèmes d’IRM précliniques et cliniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Radu Bolbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Congrès de la SFRBM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01136094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endoluminal MRI coils for mice rectal wall assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Dorez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sablong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Canaple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Moussata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint annual meeting ISMRM-ESMRMB 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00951081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imageries endoluminales IRM-optique pour l'analyse du côlon chez la souris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Dorez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sablong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Canaple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Saint-Jalmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème journée du CLARA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01054181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7615,250 +7627,250 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopie proche-ir résolue en temps, spatiale et spectrale : réalisation d'un système pour la mesure de l'activité cérébrale chez l'homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Montcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biophotonique Générale Optique &amp; Imageries pour le Diagnostic dans les Sciences du Vivant et en Médecine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, publications MRCT CNRS, pp.541-548, 2012, intégrations, 978-2-918701-11-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01004501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopie proche-IR résolue en temps, spatiale et spectrale : réalisation d\textquoterightun système pour la mesure de l\textquoterightactivité cérébrale chez l\textquoterighthomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Montcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mottin, S. and Lelièvre, G. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biophotonique Générale, optique &amp; Imageries pour le Diagnostic dans les Sciences du Vivant et en Médecine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MRCT CNRS, pp.541-548, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01912456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId182"/>
+      <w:footerReference w:type="default" r:id="rId183"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8005,51 +8017,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611564v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dorez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ratiney" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Canaple" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Saint-Jalmes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaillard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.3794" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296355v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Sablong" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-016-0539-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01350897v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Clar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mutel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Cr&#233;neguy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stefanutti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddu746" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922774v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Clar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raffin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Beuf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mithieux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-8278(15)31410-0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463781v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vignier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couzigou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Nguyen Van" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gerber" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaillard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2013.10.005" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJB5GWZ7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00606788v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bannier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Cieslar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mosbah" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Aubert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Duboeuf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.09090039" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443129v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Neyran" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cieslar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rivoire" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Heidemann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963170v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Al Faraj" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Lacroix" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Canet-Soulas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl8032608" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00606813v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Neyran" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rivoire" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin M. Heidemann" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/RLI.0b013e3181965d52" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963121v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Alsaid" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Elgrabli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Stupar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.21571" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XZGQZLGT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922784v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alsaid" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stupar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Canet-Soulas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443195v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cr&#233;millieux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443473v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Beckmann" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443194v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443193v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922788v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446089v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemoine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grenier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Reeth" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai-Thu Nguyen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vernier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006152v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Vila" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bonnet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chauveau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Durand-Dubief" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI53787.2023.10230744" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395268v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Nemeth" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266794v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Leporq" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liadeh Cuminal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Hervieu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129970v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466273v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driffa Moussata" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878500v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dorez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ratiney" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moussata" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sablong" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905449v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mahieu-Williame" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grenier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bolbos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Langlois" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560247v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van Reeth van Reeth" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tesch" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922772v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cuminal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dumortier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hervieu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433339v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434597v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236024v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Canaple" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2181548" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236031v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288505v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Sdika" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Luppi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Libourel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288527v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Reeth van Reeth" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Herv&#233; Luppi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Libourel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236005v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905453v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Langlois" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987160v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032362v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922777v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gri" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pilleul" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2013.03.023" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005230v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Montcel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mottin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lange" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922779v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al Faraj" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922781v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lacroix" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922782v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Elgarbi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912468v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goutailler" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Montcel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grand" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vermeulen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912470v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922785v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912469v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922783v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Elgrabi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922787v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fissoune" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922789v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922791v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693622v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Tesch" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beuf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560556v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mahieu-Williame" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Grenier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Bolbos" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Langlois" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560416v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693554v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505478v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434783v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236050v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136094v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951081v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054181v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004501v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912456v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mottin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611564v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dorez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ratiney" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Canaple" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Saint-Jalmes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaillard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.3794" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296355v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Sablong" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-016-0539-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01350897v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Clar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mutel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Cr&#233;neguy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stefanutti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddu746" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922774v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Clar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raffin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Beuf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mithieux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-8278(15)31410-0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TG1L2S1R-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463781v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vignier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couzigou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Nguyen Van" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gerber" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaillard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2013.10.005" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJB5GWZ7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00606788v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bannier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Cieslar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mosbah" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Aubert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Duboeuf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.09090039" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443129v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Neyran" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cieslar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rivoire" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Heidemann" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963170v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Al Faraj" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Lacroix" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Canet-Soulas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl8032608" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00606813v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Neyran" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rivoire" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin M. Heidemann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/RLI.0b013e3181965d52" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963121v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Alsaid" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Elgrabli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Stupar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.21571" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XZGQZLGT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443195v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stupar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Canet-Soulas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cr&#233;millieux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922784v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alsaid" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443473v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Beckmann" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443194v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922788v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443193v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446089v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemoine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grenier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Reeth" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai-Thu Nguyen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vernier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006152v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Vila" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bonnet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chauveau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Durand-Dubief" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI53787.2023.10230744" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395268v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Nemeth" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266794v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Leporq" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liadeh Cuminal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Hervieu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129970v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466273v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driffa Moussata" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878500v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dorez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ratiney" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moussata" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sablong" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905449v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mahieu-Williame" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grenier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bolbos" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Langlois" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560247v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van Reeth van Reeth" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tesch" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922772v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cuminal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dumortier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hervieu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433339v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434597v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288505v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Sdika" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Luppi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Libourel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236024v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Canaple" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2181548" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236031v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236005v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288527v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Reeth van Reeth" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Herv&#233; Luppi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Libourel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905453v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Langlois" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987160v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032362v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922777v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gri" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pilleul" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2013.03.023" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005230v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Montcel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mottin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lange" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922779v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al Faraj" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922781v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lacroix" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922782v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Elgarbi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912468v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goutailler" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Montcel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grand" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vermeulen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912470v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922785v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912469v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922783v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Elgrabi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922789v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922787v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fissoune" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922791v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560556v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mahieu-Williame" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Grenier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Bolbos" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Langlois" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560416v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693554v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693622v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Tesch" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beuf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505478v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434783v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236050v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136094v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951081v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054181v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004501v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912456v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mottin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>