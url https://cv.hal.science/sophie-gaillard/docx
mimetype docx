--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -3845,286 +3845,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01288505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autofluorescence spectroscopy for multimodal tissues characterization in colitis-associated cancer murine model</w:t>
+                <w:t xml:space="preserve">Endorectal coil combined with a dedicated protocol for the assessment of colon abnormalities on a mouse model of colitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Dorez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sablong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Canaple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Moussata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Biomedical Optics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ESMRMB 2015 32nd Annual Scientific Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Edinburgh, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01236024v1</w:t>
+                <w:t xml:space="preserve">hal-01236031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endorectal coil combined with a dedicated protocol for the assessment of colon abnormalities on a mouse model of colitis</w:t>
+                <w:t xml:space="preserve">Autofluorescence spectroscopy for multimodal tissues characterization in colitis-associated cancer murine model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Dorez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sablong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Canaple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Saint-Jalmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gaillard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Moussata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESMRMB 2015 32nd Annual Scientific Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Biomedical Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Munich, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2181548⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01236031v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01236024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imagerie de la paroi colique chez la souris à l’aide de capteur de réception IRM endoluminaux dédiés</w:t>
               </w:r>
@@ -5700,273 +5700,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperpolarisation de noyaux de C13 par Polarisation Dynamique Nucléaire pour la production d\textquoterightagents de contraste pour l\textquoterightIRM et la SRM biomédicales : principes, conception et implémentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Goutailler</w:t>
+                <w:t xml:space="preserve">Longitudinal Helium-3 and Proton imaging of magnetite biodistribution in a rat model of instilled nanoparticles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Al Faraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Alsaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Elgrabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Stupar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès général de la Société Française de Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">International Society of Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01912469v1</w:t>
+                <w:t xml:space="preserve">hal-01922783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal Helium-3 and Proton imaging of magnetite biodistribution in a rat model of instilled nanoparticles.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Elgrabi</w:t>
+                <w:t xml:space="preserve">Hyperpolarisation de noyaux de C13 par Polarisation Dynamique Nucléaire pour la production d\textquoterightagents de contraste pour l\textquoterightIRM et la SRM biomédicales : principes, conception et implémentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Goutailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Stupar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Montcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Crémillieux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Society of Magnetic Resonance in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Congrès général de la Société Française de Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01922783v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01912469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retrospective Cine 3He ventilation imaging under spontaneous breathing conditions: a non invasive imaging protocol for small animal lung function imaging</w:t>
               </w:r>
@@ -6319,1202 +6319,1327 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (10)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protocole de caractérisation d'antenne radiofréquence pour l'IRM</w:t>
+                <w:t xml:space="preserve">Protocole de caractérisation et de comparaison des SNR et volume de sensibilité des bobines en IRM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Grenier</w:t>
+                <w:t xml:space="preserve">Radu Bolbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radu Bolbos</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Langlois</w:t>
+                <w:t xml:space="preserve">Jean-Marie Verret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Congrès de la SFRMBM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Journées RMN du Grand Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01560556v1</w:t>
+                <w:t xml:space="preserve">hal-03589555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie multimodale IRM/optique pour le suivi du cancer colorectal chez la souris</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Sablong</w:t>
+                <w:t xml:space="preserve">Protocole de caractérisation d'antenne radiofréquence pour l'IRM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hélène Ratiney</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Bolbos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Congrès de la SFRMBM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01560416v1</w:t>
+                <w:t xml:space="preserve">hal-01560556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SNR and volume characterization of RF coils: A simple procedure and an automatic post-processing tool for a straightforward comparison</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
+                <w:t xml:space="preserve">Imagerie multimodale IRM/optique pour le suivi du cancer colorectal chez la souris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dorez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Sablong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Langlois</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driffa Moussata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ratiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th annual meeting &amp; exhibition ISMRBM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Honolulu, United States. pp.Abstract #3830, 2017</w:t>
+              <w:t xml:space="preserve">3ème Congrès de la SFRMBM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01693554v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Control Pulse Design for Contrast in MRI: in vivo applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Ratiney</w:t>
+                <w:t xml:space="preserve">SNR and volume characterization of RF coils: A simple procedure and an automatic post-processing tool for a straightforward comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Beuf</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Bolbos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th annual meeting &amp; exhibition ISMRM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Honolulu, United States. 2017</w:t>
+              <w:t xml:space="preserve">25th annual meeting &amp; exhibition ISMRBM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Honolulu, United States. pp.Abstract #3830, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01693622v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01693554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PROTOCOLE DE CARACTERISATION DE CAPTEUR IRM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
+                <w:t xml:space="preserve">Optimal Control Pulse Design for Contrast in MRI: in vivo applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric van Reeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ratiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Langlois</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Tesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé (RITS) 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">25th annual meeting &amp; exhibition ISMRM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Honolulu, United States. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01505478v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01693622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multimodality protocol combining endoscopic MRI and confocal endomicroscopy for mice colorectal lesions assessment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Sablong</w:t>
+                <w:t xml:space="preserve">PROTOCOLE DE CARACTERISATION DE CAPTEUR IRM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hélène Ratiney</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Bolbos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESMRMB Annual Scientific Meeting 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Vienna, Austria. 29 (supp 1), Magnetic Resonance Materials in Physics, Biology and Medicine</w:t>
+              <w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé (RITS) 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01434783v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01505478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo imaging of mice colon wall using dedicated endorectal coils</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Moussata</w:t>
+                <w:t xml:space="preserve">A multimodality protocol combining endoscopic MRI and confocal endomicroscopy for mice colorectal lesions assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dorez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Sablong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driffa Moussata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ratiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESMRMB 2015 32nd Annual Scientific Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">ESMRMB Annual Scientific Meeting 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Vienna, Austria. 29 (supp 1), Magnetic Resonance Materials in Physics, Biology and Medicine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01236050v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01434783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protocole de caractérisation et de comparaison des bobines RF applicable aux systèmes d’IRM précliniques et cliniques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Denis Grenier</w:t>
+                <w:t xml:space="preserve">In vivo imaging of mice colon wall using dedicated endorectal coils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Dorez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sablong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Canaple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Moussata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Congrès de la SFRBM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Grenoble, France</w:t>
+              <w:t xml:space="preserve">ESMRMB 2015 32nd Annual Scientific Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01136094v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01236050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endoluminal MRI coils for mice rectal wall assessment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Moussata</w:t>
+                <w:t xml:space="preserve">Protocole de caractérisation et de comparaison des bobines RF applicable aux systèmes d’IRM précliniques et cliniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Bolbos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint annual meeting ISMRM-ESMRMB 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Milan, Italy</w:t>
+              <w:t xml:space="preserve">2ème Congrès de la SFRBM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00951081v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01136094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Endoluminal MRI coils for mice rectal wall assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Dorez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sablong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Canaple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Moussata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Joint annual meeting ISMRM-ESMRMB 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Milan, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00951081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imageries endoluminales IRM-optique pour l'analyse du côlon chez la souris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Dorez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7573,51 +7698,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème journée du CLARA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01054181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7627,51 +7752,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopie proche-ir résolue en temps, spatiale et spectrale : réalisation d'un système pour la mesure de l'activité cérébrale chez l'homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7700,100 +7825,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biophotonique Générale Optique &amp; Imageries pour le Diagnostic dans les Sciences du Vivant et en Médecine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, publications MRCT CNRS, pp.541-548, 2012, intégrations, 978-2-918701-11-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01004501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopie proche-IR résolue en temps, spatiale et spectrale : réalisation d\textquoterightun système pour la mesure de l\textquoterightactivité cérébrale chez l\textquoterighthomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Montcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7812,65 +7937,65 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mottin, S. and Lelièvre, G. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biophotonique Générale, optique &amp; Imageries pour le Diagnostic dans les Sciences du Vivant et en Médecine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MRCT CNRS, pp.541-548, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01912456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId183"/>
+      <w:footerReference w:type="default" r:id="rId185"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8017,51 +8142,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611564v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dorez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ratiney" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Canaple" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Saint-Jalmes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaillard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.3794" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296355v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Sablong" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-016-0539-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01350897v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Clar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mutel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Cr&#233;neguy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stefanutti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddu746" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922774v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Clar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raffin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Beuf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mithieux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-8278(15)31410-0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TG1L2S1R-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463781v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vignier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couzigou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Nguyen Van" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gerber" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaillard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2013.10.005" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJB5GWZ7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00606788v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bannier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Cieslar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mosbah" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Aubert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Duboeuf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.09090039" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443129v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Neyran" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cieslar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rivoire" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Heidemann" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963170v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Al Faraj" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Lacroix" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Canet-Soulas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl8032608" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00606813v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Neyran" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rivoire" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin M. Heidemann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/RLI.0b013e3181965d52" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963121v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Alsaid" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Elgrabli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Stupar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.21571" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XZGQZLGT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443195v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stupar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Canet-Soulas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cr&#233;millieux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922784v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alsaid" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443473v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Beckmann" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443194v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922788v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443193v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446089v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemoine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grenier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Reeth" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai-Thu Nguyen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vernier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006152v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Vila" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bonnet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chauveau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Durand-Dubief" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI53787.2023.10230744" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395268v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Nemeth" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266794v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Leporq" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liadeh Cuminal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Hervieu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129970v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466273v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driffa Moussata" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878500v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dorez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ratiney" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moussata" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sablong" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905449v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mahieu-Williame" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grenier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bolbos" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Langlois" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560247v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van Reeth van Reeth" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tesch" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922772v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cuminal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dumortier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hervieu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433339v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434597v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288505v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Sdika" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Luppi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Libourel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236024v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Canaple" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2181548" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236031v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236005v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288527v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Reeth van Reeth" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Herv&#233; Luppi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Libourel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905453v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Langlois" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987160v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032362v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922777v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gri" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pilleul" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2013.03.023" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005230v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Montcel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mottin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lange" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922779v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al Faraj" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922781v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lacroix" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922782v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Elgarbi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912468v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goutailler" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Montcel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grand" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vermeulen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912470v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922785v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912469v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922783v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Elgrabi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922789v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922787v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fissoune" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922791v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560556v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mahieu-Williame" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Grenier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Bolbos" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Langlois" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560416v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693554v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693622v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Tesch" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beuf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505478v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434783v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236050v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136094v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951081v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054181v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004501v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912456v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mottin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611564v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dorez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ratiney" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Canaple" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Saint-Jalmes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaillard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.3794" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296355v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Sablong" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-016-0539-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01350897v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Clar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mutel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Cr&#233;neguy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stefanutti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddu746" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922774v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Clar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raffin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Beuf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mithieux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-8278(15)31410-0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TG1L2S1R-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463781v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vignier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couzigou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Nguyen Van" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gerber" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaillard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2013.10.005" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJB5GWZ7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00606788v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bannier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Cieslar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mosbah" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Aubert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Duboeuf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.09090039" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443129v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Neyran" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cieslar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rivoire" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Heidemann" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963170v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Al Faraj" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Lacroix" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Canet-Soulas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl8032608" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00606813v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Neyran" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rivoire" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin M. Heidemann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/RLI.0b013e3181965d52" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963121v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Alsaid" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Elgrabli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Stupar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.21571" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XZGQZLGT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443195v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stupar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Canet-Soulas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cr&#233;millieux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922784v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alsaid" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443473v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Beckmann" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443194v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922788v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443193v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446089v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemoine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grenier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Reeth" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai-Thu Nguyen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vernier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006152v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Vila" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bonnet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chauveau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Durand-Dubief" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI53787.2023.10230744" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395268v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Nemeth" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266794v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Leporq" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liadeh Cuminal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Hervieu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129970v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466273v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driffa Moussata" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878500v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dorez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ratiney" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moussata" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sablong" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905449v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mahieu-Williame" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grenier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bolbos" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Langlois" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560247v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van Reeth van Reeth" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tesch" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922772v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cuminal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dumortier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hervieu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433339v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434597v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288505v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Sdika" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Luppi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Libourel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236031v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Canaple" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236024v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2181548" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236005v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288527v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Reeth van Reeth" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Herv&#233; Luppi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Libourel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905453v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Langlois" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987160v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032362v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922777v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gri" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pilleul" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2013.03.023" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005230v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Montcel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mottin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lange" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922779v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al Faraj" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922781v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lacroix" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922782v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Elgarbi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912468v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goutailler" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Montcel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grand" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vermeulen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912470v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922785v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922783v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Elgrabi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912469v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922789v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922787v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fissoune" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922791v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589555v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mahieu-Williame" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Bolbos" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Langlois" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Verret" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560556v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Grenier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560416v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693554v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693622v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Tesch" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beuf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505478v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434783v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236050v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136094v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951081v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054181v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004501v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912456v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mottin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>