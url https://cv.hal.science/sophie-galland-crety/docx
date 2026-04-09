--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -118,221 +118,221 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émergence de la Préhistoire en Lorraine, la genèse d’une science</w:t>
+                <w:t xml:space="preserve">Les occupations de la fin de l’Âge du Bronze et du premier Âge du Fer dans la haute vallée de la Sarre : un état des lieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Galland</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Simon Sedlbauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Mathiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Marquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Asselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Pays lorrain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 100 (1), pp.56-61</w:t>
+              <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 68 (191)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03229970v1</w:t>
+                <w:t xml:space="preserve">hal-02860480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les occupations de la fin de l’Âge du Bronze et du premier Âge du Fer dans la haute vallée de la Sarre : un état des lieux</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Émergence de la Préhistoire en Lorraine, la genèse d’une science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Asselin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sophie Galland</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 68 (191)</w:t>
+              <w:t xml:space="preserve">Le Pays lorrain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (1), pp.56-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02860480v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03229970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poly(butylene succinate-co-butylene adipate)/polyethylene oxide blends for controlled release materials: A morphological study</w:t>
               </w:r>
@@ -344,51 +344,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Cottaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouzia Jbilou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -490,51 +490,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basak Yilin Colak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Peynichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Oulahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -604,338 +604,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01532108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La &amp;lt;i&amp;gt;villa&amp;lt;/i&amp;gt; gallo-romaine d’Entre Deux Cours à Laquenexy (Moselle) : bilan de trois opérations de fouille préventive et d’une campagne de prospection géophysique</w:t>
+                <w:t xml:space="preserve">Active biodegradable sodium caseinate films manufactured by blown-film extrusion: Effect of thermo-mechanical processing parameters and formulation on lysozyme stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Brkojewtisch</w:t>
+                <w:t xml:space="preserve">Basal Yilin Colak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Peynichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Oulahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Jeandemange</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Caillat</w:t>
+                <w:t xml:space="preserve">Gilles Assezat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/gallia.822⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 72, pp.142-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2014.12.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01860776v1</w:t>
+                <w:t xml:space="preserve">hal-01221151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active biodegradable sodium caseinate films manufactured by blown-film extrusion: Effect of thermo-mechanical processing parameters and formulation on lysozyme stability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La &amp;lt;i&amp;gt;villa&amp;lt;/i&amp;gt; gallo-romaine d’Entre Deux Cours à Laquenexy (Moselle) : bilan de trois opérations de fouille préventive et d’une campagne de prospection géophysique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Brkojewtisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jeandemange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Asselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basal Yilin Colak</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nadia Oulahal</w:t>
+                <w:t xml:space="preserve">Valentina Bellavia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Assezat</w:t>
+                <w:t xml:space="preserve">Pierre Caillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 72, pp.142-151. </w:t>
+              <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 72 (2), pp.225-280. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2014.12.047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/gallia.822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01221151v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01860776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of some formulation and process parameters on the stability of lysozyme incorporated in corn flour- or corn starch-based extruded materials prepared by melt blending processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouzia Jbilou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Telliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1025,51 +1025,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polybutylene succinate adipate/starch blends: A morphological study for the design of controlled release films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Cottaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1142,51 +1142,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vouzier « ZA de l’Argonne Tranches 1 et 2 » Ardennes. Une occupation continue du Néolithique moyen I au Néolithique final II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1293,51 +1293,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouzia Jbilou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Belard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1439,51 +1439,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouzia Jbilou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1572,51 +1572,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodegradation of corn flour-based materials assessed by enzymatic, aerobic, and anaerobic tests: Influence of specific surface area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouzia Jbilou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1737,51 +1737,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les meules à céréales va-et-vient, en roches basaltiques de l’Eifel, aux âges des métaux en Lorraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1845,51 +1845,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Moulin carolingien (VIIe-IXe siècles) de Dieulouard-Scarpone (Meurthe-et-Moselle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Galland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Luc Jaccottey, Gilles Rollier (dir.),Archéologie des moulins hydrauliques, à traction animale et à vent, des origines à l’époque médiévale, Actes du colloque international de Lons-le-Saulnier du 2 au 6 Novembre 2011, Besançon, Annales Littéraires de l’Université de Franche-Comté, 959, 9 fig., p. 269-275</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Lons-le-Saulnier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2929,51 +2929,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’archéologie dans le monde contemporain, entre médiation et réception : le cas paradigmatique de la Préhistoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Galland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Université de Lorraine, 2023. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2023LORR0401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3169,51 +3169,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229970v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Galland" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02860480v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Sedlbauer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Mathiot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Marqui&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Asselin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187832v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cottaz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Khalil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Jbilou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Adt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.42874" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4V4M4L2S-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532108v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basak Yilin Colak" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peynichou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Oulahal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Prochazka" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1750-3841.13284" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J5S6K7CR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860776v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Brkojewtisch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jeandemange" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Bellavia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caillat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.822" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221151v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basal Yilin Colak" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Assezat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2014.12.047" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276399v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Telliez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Akkari" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Roux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enzmictec.2014.08.015" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276401v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joly" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Degraeve" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2014.02.062" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164174v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Duch&#234;ne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Frouin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lino Mocci" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966235v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Belard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Desjardin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2013.10.006" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZFCD9JH6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267773v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Ayadi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dole" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.34737" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XQRP5RN8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966239v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2010.11.007" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2X6SC7GP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825117v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaccottey" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pautrot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02682443v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gucker" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836739v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lef&#232;bvre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr. Thi&#233;riot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charignon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Galland-Crety" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02365257v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lefebvre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Thi&#233;riot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Charignon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03207641v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825343v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Deffressigne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jodry" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bocquillon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825217v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buchsenschutz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Saurel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/artehis/3157" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.3157" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825696v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927139v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Alonso" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Defressigne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lepareux-Couturier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888277v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Baccega" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brunet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Daux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04746607v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023LORR0401" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02860480v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Sedlbauer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Mathiot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Marqui&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Asselin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229970v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Galland" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187832v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cottaz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Khalil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Jbilou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Adt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.42874" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4V4M4L2S-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532108v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basak Yilin Colak" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peynichou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Oulahal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Prochazka" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1750-3841.13284" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J5S6K7CR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221151v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basal Yilin Colak" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Assezat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2014.12.047" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860776v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Brkojewtisch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jeandemange" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Bellavia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caillat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.822" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276399v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Telliez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Akkari" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Roux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enzmictec.2014.08.015" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276401v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joly" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Degraeve" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2014.02.062" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164174v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Duch&#234;ne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Frouin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lino Mocci" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966235v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Belard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Desjardin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2013.10.006" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZFCD9JH6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267773v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Ayadi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dole" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.34737" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XQRP5RN8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966239v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2010.11.007" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2X6SC7GP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825117v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaccottey" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pautrot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02682443v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gucker" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836739v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lef&#232;bvre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr. Thi&#233;riot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charignon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Galland-Crety" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02365257v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lefebvre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Thi&#233;riot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Charignon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03207641v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825343v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Deffressigne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jodry" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bocquillon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825217v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buchsenschutz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Saurel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/artehis/3157" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.3157" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825696v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927139v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Alonso" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Defressigne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lepareux-Couturier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888277v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Baccega" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brunet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Daux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04746607v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023LORR0401" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>