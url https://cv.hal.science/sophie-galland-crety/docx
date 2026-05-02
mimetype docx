--- v1 (2026-04-09)
+++ v2 (2026-05-02)
@@ -118,221 +118,221 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les occupations de la fin de l’Âge du Bronze et du premier Âge du Fer dans la haute vallée de la Sarre : un état des lieux</w:t>
+                <w:t xml:space="preserve">Émergence de la Préhistoire en Lorraine, la genèse d’une science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Sedlbauer</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sophie Galland</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 68 (191)</w:t>
+              <w:t xml:space="preserve">Le Pays lorrain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (1), pp.56-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02860480v1</w:t>
+                <w:t xml:space="preserve">hal-03229970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émergence de la Préhistoire en Lorraine, la genèse d’une science</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les occupations de la fin de l’Âge du Bronze et du premier Âge du Fer dans la haute vallée de la Sarre : un état des lieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Sedlbauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Mathiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Marquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Galland</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillaume Asselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Pays lorrain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 100 (1), pp.56-61</w:t>
+              <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 68 (191)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03229970v1</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02860480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poly(butylene succinate-co-butylene adipate)/polyethylene oxide blends for controlled release materials: A morphological study</w:t>
               </w:r>
@@ -344,51 +344,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Cottaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouzia Jbilou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -490,51 +490,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basak Yilin Colak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Peynichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Oulahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -636,51 +636,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basal Yilin Colak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Peynichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Oulahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -705,1015 +705,1027 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial Crops and Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 72, pp.142-151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.indcrop.2014.12.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01221151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La &amp;lt;i&amp;gt;villa&amp;lt;/i&amp;gt; gallo-romaine d’Entre Deux Cours à Laquenexy (Moselle) : bilan de trois opérations de fouille préventive et d’une campagne de prospection géophysique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Brkojewtisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jeandemange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Asselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Bellavia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Caillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 72 (2), pp.225-280. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/gallia.822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01860776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of some formulation and process parameters on the stability of lysozyme incorporated in corn flour- or corn starch-based extruded materials prepared by melt blending processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouzia Jbilou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Telliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Akkari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enzyme and Microbial Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 67, pp.40-46. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.enzmictec.2014.08.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02276399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polybutylene succinate adipate/starch blends: A morphological study for the design of controlled release films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Cottaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Degraeve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 108, pp.272-280. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.carbpol.2014.02.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02276401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vouzier « ZA de l’Argonne Tranches 1 et 2 » Ardennes. Une occupation continue du Néolithique moyen I au Néolithique final II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Braguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Millena Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lino Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internéo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 10, pp.15-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01164174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodegradation study of plasticised corn flour/poly(butylene succinate-co-butylene adipate) blends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouzia Jbilou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Belard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desjardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Testing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 32 (8), pp.1565-1575. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2013.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01966235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Shear Stress Extrusion Intensity on Plasticized Corn Flour Structure: Proteins Role and Distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouzia Jbilou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Dole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 123 (4), pp.2177-2186. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/app.34737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01267773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodegradation of corn flour-based materials assessed by enzymatic, aerobic, and anaerobic tests: Influence of specific surface area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouzia Jbilou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Belard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Dole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Testing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 30 (1), pp.131-139. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2010.11.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01966239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1723,422 +1735,422 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les meules à céréales va-et-vient, en roches basaltiques de l’Eifel, aux âges des métaux en Lorraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pautrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archäologentage Otzenhausen 4, Archäologie in der Großregion – Beiträge des internationalen Symposiums zur Archäologie in der Großregion in der Europäischen Akademie Otzenhausen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Otzenhausen, Allemagne. p. 79 à 100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01825117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Moulin carolingien (VIIe-IXe siècles) de Dieulouard-Scarpone (Meurthe-et-Moselle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Galland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Luc Jaccottey, Gilles Rollier (dir.),Archéologie des moulins hydrauliques, à traction animale et à vent, des origines à l’époque médiévale, Actes du colloque international de Lons-le-Saulnier du 2 au 6 Novembre 2011, Besançon, Annales Littéraires de l’Université de Franche-Comté, 959, 9 fig., p. 269-275</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Lons-le-Saulnier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02682443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une pratique funéraire atypique pour l’âge du Bronze final en Lorraine (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lefèbvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fr. Thiériot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Charignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Galland-Crety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transitions, Ruptures et Continuité en Préhistoire : XXVIIème Congrès Préhistorique de France, Bordeaux-Les Eyzies 31 mai-5 juin 2010 </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Bordeaux-Les Eyzies, France. pp.317-335</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01836739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une pratique funéraire atypique pour l'âge du Bronze final en Lorraine (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Thiériot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Charignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Galland-Crety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transitions, ruptures et continuités en préhistoire. XXVIIème congrès préhistorique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Bordeaux-Les Eyzies, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02365257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2148,610 +2160,610 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le musée imaginaire Une page de l'Histoire, la Préhistoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Galland-Crety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Francis Farrugia; Antigone Mouchtouris; Fabienne Soldini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les logiques sociales de l'imaginaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.99-124, 2020, 978-2-343-21937-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03207641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localisation des outils de mouture dans les sites ruraux protohistoriques du Centre Est de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Deffressigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Galland-Crety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bocquillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphane Marion; Sylvie Deffressigne; Jenny Kaurin; Gérard Bataille. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Production et proto-industrialisation aux âges du Fer : perspectives sociales et environnementales. Actes du 39e colloque international de l’Association française pour l’étude de l’âge du Fer (Nancy, 14-17 mai 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mémoires (47), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ausonius Éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.51-76, 2017, 978-2-35613-189-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01825343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les meules de l’âge du Fer en Champagne-Ardenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Buchsenschutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Saurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Buchsenschutz, Olivier; Lepareux-Couturier, Stéphanie; Fronteau, Gilles. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Meules du Néolithique à l’époque médiévale : technique, culture, diffusion. Actes du 2ème colloque du Groupe Meule, Reims, du 15 au 17 mai 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 43, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Société archéologique de l'Est; ARTEHIS Éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.71-86, 2017, Revue archéologique de l'Est, supplément, 2-915544-37-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.artehis.3157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01825217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les meules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Galland-Crety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LEMANT (J.-P.) et MOULIS (C.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Château des Fées de Montcy-Notre-Dame. Archéologie d’un site de l’an mil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Nancy, p. 169 à 171, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01825696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le passage des meules va-et-vient aux meules rotatives en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Defressigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lepareux-Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Krausz, A. Colin, K. Gruel, I. Ralston, T. Dechezleprêtre dir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'âge du Fer en Europe Mélanges offerts à O. Buchsenchutz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ausonius, p.405-420, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00927139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2761,151 +2773,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Julien-lès-Metz (Moselle) « Ferme de Grimont » : Site d'habitat Groβgartach/épi-Roëssen : rapport de fouilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ginette Auxiette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Baccega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Daux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service Régional de l'Archéologie de Lorraine (Metz); Inrap Grand-Est. 2006, 1 vol. (129 p.) : couv. ill., ill. en coul., cartes, plans ; 30 cm</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02888277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2915,114 +2927,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’archéologie dans le monde contemporain, entre médiation et réception : le cas paradigmatique de la Préhistoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Galland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Université de Lorraine, 2023. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2023LORR0401⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04746607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId106"/>
+      <w:footerReference w:type="default" r:id="rId107"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3169,51 +3181,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02860480v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Sedlbauer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Mathiot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Marqui&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Asselin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229970v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Galland" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187832v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cottaz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Khalil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Jbilou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Adt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.42874" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4V4M4L2S-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532108v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basak Yilin Colak" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peynichou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Oulahal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Prochazka" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1750-3841.13284" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J5S6K7CR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221151v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basal Yilin Colak" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Assezat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2014.12.047" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860776v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Brkojewtisch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jeandemange" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Bellavia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caillat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.822" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276399v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Telliez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Akkari" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Roux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enzmictec.2014.08.015" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276401v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joly" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Degraeve" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2014.02.062" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164174v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Duch&#234;ne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Frouin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lino Mocci" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966235v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Belard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Desjardin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2013.10.006" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZFCD9JH6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267773v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Ayadi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dole" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.34737" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XQRP5RN8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966239v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2010.11.007" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2X6SC7GP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825117v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaccottey" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pautrot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02682443v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gucker" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836739v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lef&#232;bvre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr. Thi&#233;riot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charignon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Galland-Crety" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02365257v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lefebvre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Thi&#233;riot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Charignon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03207641v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825343v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Deffressigne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jodry" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bocquillon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825217v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buchsenschutz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Saurel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/artehis/3157" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.3157" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825696v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927139v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Alonso" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Defressigne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lepareux-Couturier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888277v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Baccega" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brunet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Daux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04746607v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023LORR0401" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229970v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Galland" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02860480v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Sedlbauer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Mathiot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Marqui&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Asselin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187832v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cottaz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Khalil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Jbilou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Adt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.42874" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4V4M4L2S-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532108v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basak Yilin Colak" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peynichou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Oulahal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Prochazka" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1750-3841.13284" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J5S6K7CR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221151v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basal Yilin Colak" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Assezat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2014.12.047" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SWKS0LGR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860776v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Brkojewtisch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jeandemange" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Bellavia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caillat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.822" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276399v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Telliez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Akkari" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Roux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enzmictec.2014.08.015" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276401v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joly" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Degraeve" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2014.02.062" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164174v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Duch&#234;ne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Frouin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lino Mocci" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966235v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Belard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Desjardin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2013.10.006" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZFCD9JH6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267773v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Ayadi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dole" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.34737" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XQRP5RN8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966239v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2010.11.007" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2X6SC7GP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825117v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaccottey" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pautrot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02682443v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gucker" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836739v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lef&#232;bvre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr. Thi&#233;riot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charignon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Galland-Crety" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02365257v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lefebvre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Thi&#233;riot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Charignon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03207641v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825343v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Deffressigne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jodry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bocquillon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825217v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buchsenschutz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Saurel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/artehis/3157" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.3157" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825696v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927139v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Alonso" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Defressigne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lepareux-Couturier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888277v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Baccega" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brunet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Daux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04746607v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023LORR0401" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>