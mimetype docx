--- v0 (2026-03-21)
+++ v1 (2026-05-17)
@@ -714,429 +714,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02959763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete Sequence, Multichromosomal Architecture and Transcriptome Analysis of the Solanum tuberosum Mitochondrial Genome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Stéphane Varré</w:t>
+                <w:t xml:space="preserve">Evolution of Young Sex Chromosomes in Two Dioecious Sister Plant Species with Distinct Sex Determination Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nunzio d'Agostino</w:t>
+                <w:t xml:space="preserve">Fantin E Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gallina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Godé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Touzet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rachele Tamburino</w:t>
+                <w:t xml:space="preserve">Eric Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms20194788⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (2), pp.350-361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evz001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02298474v1</w:t>
+                <w:t xml:space="preserve">hal-02265377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic architecture of a plant adaptive trait: QTL mapping of intraspecific variation for tolerance to metal pollution in Arabidopsis halleri</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complete Sequence, Multichromosomal Architecture and Transcriptome Analysis of the Solanum tuberosum Mitochondrial Genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Varré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nunzio d'Agostino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Joe Karam</w:t>
+                <w:t xml:space="preserve">Pascal Touzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gallina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dima Souleman</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julien Spielmann</w:t>
+                <w:t xml:space="preserve">Rachele Tamburino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41437-019-0184-4⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms20194788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627989v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02298474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of Young Sex Chromosomes in Two Dioecious Sister Plant Species with Distinct Sex Determination Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Martin</w:t>
+                <w:t xml:space="preserve">Genetic architecture of a plant adaptive trait: QTL mapping of intraspecific variation for tolerance to metal pollution in Arabidopsis halleri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Joe Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dima Souleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fantin E Carpentier</w:t>
+                <w:t xml:space="preserve">M. Sol Schvartzman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gallina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Schmitt</w:t>
+                <w:t xml:space="preserve">Julien Spielmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11 (2), pp.350-361. </w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 122 (6), pp.877-892. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gbe/evz001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41437-019-0184-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02265377v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential retention of transposable element-derived sequences in outcrossing Arabidopsis genomes</w:t>
               </w:r>
@@ -1652,278 +1652,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01609048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominance hierarchy arising from the evolution of a complex small RNA regulatory network</w:t>
+                <w:t xml:space="preserve">The Interaction between Selection, Demography and Selfing and How It Affects Population Viability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eléonore Durand</w:t>
+                <w:t xml:space="preserve">Diala Abu Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gallina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Méheust</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cyrille Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Billiard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1259442⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9, pp.e86125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0086125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02639367v1</w:t>
+                <w:t xml:space="preserve">hal-01110797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Interaction between Selection, Demography and Selfing and How It Affects Population Viability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dominance hierarchy arising from the evolution of a complex small RNA regulatory network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diala Abu Awad</w:t>
+                <w:t xml:space="preserve">Raphaël Méheust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Soucaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline M. Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gallina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9, pp.e86125. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 346 (6214), pp.1200-1205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0086125⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.1259442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01110797v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intra-platform comparison of 25-mer and 60-mer oligonucleotide Nimblegen DNA microarrays</w:t>
               </w:r>
@@ -2171,295 +2171,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00860558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Diagnosis of Neonatal Diabetes Mellitus Using Next-Generation Sequencing of the Whole Exome</w:t>
+                <w:t xml:space="preserve">Common Variants at 10 Genomic Loci Influence Hemoglobin A1C Levels via Glycemic and Nonglycemic Pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Bonnefond</w:t>
+                <w:t xml:space="preserve">N. Soranzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Durand</w:t>
+                <w:t xml:space="preserve">S. Sanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Sand</w:t>
+                <w:t xml:space="preserve">E. Wheeler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck de Graeve</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Gallina</w:t>
+                <w:t xml:space="preserve">C. Gieger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Radke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0013630⟩</w:t>
+              <w:t xml:space="preserve">Diabetes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 59 (12), pp.3229 - 3239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2337/db10-0502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01655334v1</w:t>
+                <w:t xml:space="preserve">hal-01655345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Common Variants at 10 Genomic Loci Influence Hemoglobin A1C Levels via Glycemic and Nonglycemic Pathways</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular Diagnosis of Neonatal Diabetes Mellitus Using Next-Generation Sequencing of the Whole Exome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Sanna</w:t>
+                <w:t xml:space="preserve">Amélie Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Wheeler</w:t>
+                <w:t xml:space="preserve">Emmanuelle Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Gieger</w:t>
+                <w:t xml:space="preserve">Olivier Sand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Radke</w:t>
+                <w:t xml:space="preserve">Franck de Graeve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gallina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 59 (12), pp.3229 - 3239. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (10), pp.e13630. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2337/db10-0502⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0013630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01655345v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01655334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide association study for early-onset and morbid adult obesity identifies three new risk loci in European populations</w:t>
               </w:r>
@@ -2618,51 +2618,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Meyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gallina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antje Körner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2975,278 +2975,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00132874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quantitative trait locus influencing type 2 diabetes susceptibility maps to a region on 5q in an extended French family.</w:t>
+                <w:t xml:space="preserve">A Data Mining Approach to Discover Genetic and Environmental Factors involved in Multifactoral Diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa J Martin</w:t>
+                <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony G Comuzzie</w:t>
+                <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Dupont</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">El-Ghazali Talbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gallina</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2337/diabetes.51.12.3568⟩</w:t>
+              <w:t xml:space="preserve">Knowledge-Based Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 15 (4), pp.235--242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0950-7051(01)00145-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00174601v1</w:t>
+                <w:t xml:space="preserve">inria-00001181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Data Mining Approach to Discover Genetic and Environmental Factors involved in Multifactoral Diseases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A quantitative trait locus influencing type 2 diabetes susceptibility maps to a region on 5q in an extended French family.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa J Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Jourdan</w:t>
+                <w:t xml:space="preserve">Anthony G Comuzzie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
+                <w:t xml:space="preserve">Sophie Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El-Ghazali Talbi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nathalie Vionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge-Based Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 15 (4), pp.235--242. </w:t>
+              <w:t xml:space="preserve">Diabetes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 51 (12), pp.3568-3572. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0950-7051(01)00145-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2337/diabetes.51.12.3568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00001181v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00174601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naturally occurring mutations in the melanocortin receptor 3 gene are not associated with type 2 diabetes mellitus in French Caucasians.</w:t>
               </w:r>
@@ -3366,77 +3366,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomewide Search for Type 2 Diabetes–Susceptibility Genes in French Whites: Evidence for a Novel Susceptibility Locus for Early-Onset Diabetes on Chromosome 3q27-qter and Independent Replication of a Type 2–Diabetes Locus on Chromosome 1q21–q24</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Habib Hani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gallina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3791,77 +3791,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproductive strategies, demography and mutational meltdown</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diala Abu Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gallina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Billiard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4063,51 +4063,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Coornaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gallina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4235,51 +4235,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="724913C6"/>
+    <w:nsid w:val="3FBAB248"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4466,51 +4466,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-gallina" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6194-3649" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805376v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Pavan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Azevedo Favory" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;anore Lacoste" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Beaumont" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Louis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koaf168" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612032v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Castric" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Batista" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Carr&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Mousavi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mazoyer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2024.03.047" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658294v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Postel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gallina" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Varr&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile God&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2022.107436" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959763v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Muyle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklaus Zemp" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Mollion" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa229" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298474v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nunzio d'Agostino" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Touzet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachele Tamburino" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20194788" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627989v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Joe Karam" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Souleman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sol Schvartzman" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Spielmann" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-019-0184-4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265377v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantin E Carpentier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Schmitt" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evz001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265374v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Legrand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Caron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Maumus" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol Schvartzman" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Quadrana" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-019-0171-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01579438v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Faucher" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura H&#233;nocq" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vanappelghem" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rondel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Quevillart" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14229" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525802v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saumitou-Laprade" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vernet Philippe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vekemans" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Billiard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gallina Sophie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12457" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609048v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Tsuchimatsu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M. Goubet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Holl" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fobis-Loisy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msx122" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639367v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Durand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l M&#233;heust" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Soucaze" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1259442" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110797v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diala Abu Awad" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bonamy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0086125" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110781v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Fenart" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Chabi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Huis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godfrey Neutelings" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-10-71" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860558v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goubet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Berg&#232;s" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bellec" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Helmstetter" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002495" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655334v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bonnefond" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Durand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck de Graeve" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0013630" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655345v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Soranzo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sanna" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wheeler" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gieger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Radke" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db10-0502" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655335v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Meyre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delplanque" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ch&#232;vre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lecoeur" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lobbens" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.301" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173651v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dina" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje K&#246;rner" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng2048" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173852v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cauchi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Choquet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Samson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db06-0474" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00132874v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Etain" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Mathieu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Rietschel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Maier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Albus" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.mp.4001815" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174601v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa J Martin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony G Comuzzie" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupont" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vionnet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/diabetes.51.12.3568" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001181v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Jourdan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Dhaenens" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Ghazali Talbi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0950-7051(01)00145-9" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174783v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. H. Hani" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dupont" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Durand" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dina" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jcem.86.6.7589" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655341v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Habib Hani" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Francke" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/316887" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655342v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vionnet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ch&#232;vre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001250051182" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655359v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Brun-Samarcq" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Philippi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Demenais" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Vaysseix" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766065v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766084v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Arrabito" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouvet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Camarasu-Pop" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonny Cardenas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cl&#233;mentin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766075v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pauwels" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Coornaert" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Arnaud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-gallina" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6194-3649" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805376v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Pavan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Azevedo Favory" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;anore Lacoste" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Beaumont" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Louis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koaf168" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612032v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Castric" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Batista" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Carr&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Mousavi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mazoyer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2024.03.047" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658294v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Postel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gallina" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Varr&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile God&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2022.107436" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959763v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Muyle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklaus Zemp" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Mollion" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa229" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265377v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantin E Carpentier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Schmitt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evz001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298474v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nunzio d'Agostino" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Touzet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachele Tamburino" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20194788" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627989v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Joe Karam" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Souleman" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sol Schvartzman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Spielmann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-019-0184-4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265374v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Legrand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Caron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Maumus" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol Schvartzman" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Quadrana" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-019-0171-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01579438v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Faucher" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura H&#233;nocq" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vanappelghem" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rondel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Quevillart" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14229" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525802v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saumitou-Laprade" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vernet Philippe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vekemans" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Billiard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gallina Sophie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12457" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609048v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Tsuchimatsu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M. Goubet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Holl" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fobis-Loisy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msx122" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110797v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diala Abu Awad" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bonamy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0086125" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639367v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Durand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l M&#233;heust" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Soucaze" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1259442" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110781v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Fenart" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Chabi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Huis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godfrey Neutelings" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-10-71" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860558v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goubet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Berg&#232;s" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bellec" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Helmstetter" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002495" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655345v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Soranzo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sanna" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wheeler" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gieger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Radke" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db10-0502" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655334v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bonnefond" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Durand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck de Graeve" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0013630" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655335v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Meyre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delplanque" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ch&#232;vre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lecoeur" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lobbens" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.301" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173651v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dina" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje K&#246;rner" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng2048" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173852v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cauchi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Choquet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Samson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db06-0474" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00132874v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Etain" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Mathieu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Rietschel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Maier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Albus" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.mp.4001815" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001181v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Jourdan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Dhaenens" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Ghazali Talbi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0950-7051(01)00145-9" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174601v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa J Martin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony G Comuzzie" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupont" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vionnet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/diabetes.51.12.3568" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174783v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. H. Hani" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dupont" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Durand" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dina" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jcem.86.6.7589" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655341v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Habib Hani" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Francke" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/316887" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655342v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vionnet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ch&#232;vre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001250051182" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655359v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Brun-Samarcq" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Philippi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Demenais" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Vaysseix" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766065v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766084v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Arrabito" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouvet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Camarasu-Pop" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonny Cardenas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cl&#233;mentin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766075v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pauwels" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Coornaert" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Arnaud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>