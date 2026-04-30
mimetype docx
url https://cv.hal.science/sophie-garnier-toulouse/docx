--- v0 (2026-04-08)
+++ v1 (2026-04-30)
@@ -303,243 +303,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05319563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au-delà de la réduction pondérale, quels bénéfices une personne présentant un surpoids ou une obésité modérée peut-elle attendre d’un programme de marche active de 16 semaines ?</w:t>
+                <w:t xml:space="preserve">L'architecture musculaire un bon biomarqueur du déconditionnement physique à travers l'hospitalisation des personnes âgées ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Mauriège</w:t>
+                <w:t xml:space="preserve">L Perennou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Auneau</w:t>
+                <w:t xml:space="preserve">E Peyrusqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Di Lemme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Aubertin-Leheudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er congrès francophone en Activité Physique, « Le vieillissement dans tous ses états »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Montréal (Québec), Canada. p. 14</w:t>
+              <w:t xml:space="preserve">1er Congrès International Francophone en Activité Physique (CIFAP) - 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIFAP, Nov 2024, Montréal (Québec), Canada. p.47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04962644v1</w:t>
+                <w:t xml:space="preserve">hal-05319775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'architecture musculaire un bon biomarqueur du déconditionnement physique à travers l'hospitalisation des personnes âgées ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Au-delà de la réduction pondérale, quels bénéfices une personne présentant un surpoids ou une obésité modérée peut-elle attendre d’un programme de marche active de 16 semaines ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Di Lemme</w:t>
+                <w:t xml:space="preserve">P Mauriège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Aubertin-Leheudre</w:t>
+                <w:t xml:space="preserve">G Auneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Congrès International Francophone en Activité Physique (CIFAP) - 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CIFAP, Nov 2024, Montréal (Québec), Canada. p.47</w:t>
+              <w:t xml:space="preserve">1er congrès francophone en Activité Physique, « Le vieillissement dans tous ses états »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Montréal (Québec), Canada. p. 14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05319775v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04962644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’activité physique et la mobilité. Définition d’une politique du mouvement dans les entreprises : enjeux et bénéfices.</w:t>
               </w:r>
@@ -862,51 +862,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Lemoine-Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Thon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Auneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th Annual Congress of the EUROPEAN COLLEGE OF SPORT SCIENCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ECSS, Oct 2020, e-Seville, Spain. CP-MH04, p.338</w:t>
@@ -1108,51 +1108,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Lemoine-Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Thon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Auneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th Annual Congress of the EUROPEAN COLLEGE OF SPORT SCIENCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ECSS, Oct 2020, e-Seville, Spain. CP-MH04, p.338</w:t>
@@ -1328,51 +1328,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Lemoine-Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Thon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Auneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18eme congrès de l’ACAPS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACAPS; ACAPS, Oct 2019, Paris, France. pp.37</w:t>
@@ -1453,51 +1453,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Joffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Thon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Auneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th Annual Congress of the EUROPEAN COLLEGE OF SPORT SCIENCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ECSS ( European College of Sport Sciences), Jul 2019, Prague (Czech Republic), Czech Republic. CP-PM11 p.218</w:t>
@@ -1578,51 +1578,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Thon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Herbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Auneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd Annual Congress of the EUROPEAN COLLEGE OF SPORT SCIENCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ECSS, Jul 2018, Dublin (Ireland), Ireland. CP-SH04 p.714</w:t>
@@ -2178,51 +2178,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Joffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dr Joanisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Auneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Mauriege</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2881,51 +2881,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Auneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Mauriege</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2989,51 +2989,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Auneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Mauriege</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3074,956 +3074,956 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04959595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Follow up of an active-walking program on sedentary and moderately obese postmenopausal women: comparison of changes in fitness/fatness of women who continue walking and those who do not continue.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of walking on the metabolic risk profile of obese postmenopausal women.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Mauriege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th annual Congress of the EUROPEAN COLLEGE OF SPORT SCIENCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ECSS, Jun 2009, Oslo (Norway), Norway. OP-HF02 p.313</w:t>
+              <w:t xml:space="preserve">European Menopause Association Society 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Menopause Association Society, May 2009, Londres, United Kingdom. pp.S27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04959508v1</w:t>
+                <w:t xml:space="preserve">hal-04959479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of walking on the metabolic risk profile of obese postmenopausal women.</w:t>
+                <w:t xml:space="preserve">Marche et syndrome métabolique chez la femme ménopausée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Mauriege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Auneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Menopause Association Society 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Menopause Association Society, May 2009, Londres, United Kingdom. pp.S27</w:t>
+              <w:t xml:space="preserve">Journées de la prévention INPES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INPES, Apr 2009, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04959479v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04970341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marche et syndrome métabolique chez la femme ménopausée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Follow up of an active-walking program on sedentary and moderately obese postmenopausal women: comparison of changes in fitness/fatness of women who continue walking and those who do not continue.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Gaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Auneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Mauriege</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G Auneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la prévention INPES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INPES, Apr 2009, PARIS, France</w:t>
+              <w:t xml:space="preserve">14th annual Congress of the EUROPEAN COLLEGE OF SPORT SCIENCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECSS, Jun 2009, Oslo (Norway), Norway. OP-HF02 p.313</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04970341v1</w:t>
+                <w:t xml:space="preserve">hal-04959508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of a walking program on the metabolic risk profile of obese postmenopausal women.</w:t>
+                <w:t xml:space="preserve">Impact d’un programme de marche active de 16 semaines sur la condition physique, la condition métabolique, et l'état général de santé perçue chez des femmes ménopausées modérément obèses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Mauriege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Auneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Congress on Obesity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée d'études</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté des Sciences de l’Éducation, Jul 2008, Ottawa (Canada), Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04959458v1</w:t>
+                <w:t xml:space="preserve">hal-04968297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact d’un programme de marche active de 16 semaines sur la condition physique, la condition métabolique, et l'état général de santé perçue chez des femmes ménopausées modérément obèses.</w:t>
+                <w:t xml:space="preserve">Influence of a walking program on the metabolic risk profile of obese postmenopausal women.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Mauriege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th European Congress on Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Genève, Switzerland. pp.S85, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ijo.2008.44.⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04968297v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04959458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L‘action préventive Acti’ March’®</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact d’un programme de marche active sur la santé de femmes ménopausées sédentaires et modérément obèses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Auneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Mauriege</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Bien Vieillir dans l’Hérault et l’Espace Euro Méditerranéen</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès Annuel de la Société Française de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFSP, Nov 2007, Montpellier, France. pp.383, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2008.07.080.⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04970318v1</w:t>
+                <w:t xml:space="preserve">hal-04964274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la recherche …à l‘action préventive Acti’ March’®</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Auneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Mauriege</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International des programmes locaux et régionaux de santé. Des territoires en action pour la santé de tous.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Mons, Belgique, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04970740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact d’un programme de marche active sur la santé de femmes ménopausées sédentaires et modérément obèses.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L‘action préventive Acti’ March’®</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Gaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Auneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Mauriege</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Annuel de la Société Française de Santé Publique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque Bien Vieillir dans l’Hérault et l’Espace Euro Méditerranéen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2008.07.080.⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04964274v1</w:t>
+                <w:t xml:space="preserve">hal-04970318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact d’un programme de marche active de 16 semaines (en France) sur la condition physique, la condition métabolique, et l'état général de santé perçue chez des femmes ménopausées modérément obèses.</w:t>
               </w:r>
@@ -4048,51 +4048,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Auneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de recherche sur le vieillissement, Sherbrooke, Oct 2008, Sherbrooke (Canada), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4111,135 +4111,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04968324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la recherche …à l‘action préventive innovante Acti’ March’®</w:t>
+                <w:t xml:space="preserve">De la recherche à l‘action préventive Acti’ March’®</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Auneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Mauriege</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Collectivités territoriales &amp; santé publique : dynamiques des politiques territoriales de santé : rôle et place de chacun</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNFPT, Oct 2008, Nancy, France</w:t>
+              <w:t xml:space="preserve">Journée de l’INPES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INPES, Apr 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04971393v1</w:t>
+                <w:t xml:space="preserve">hal-04970751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La marche active pour la santé</w:t>
               </w:r>
@@ -4251,51 +4251,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Auneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Mauriege</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4327,135 +4327,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04968257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la recherche à l‘action préventive Acti’ March’®</w:t>
+                <w:t xml:space="preserve">De la recherche …à l‘action préventive innovante Acti’ March’®</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Auneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Mauriege</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l’INPES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INPES, Apr 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque Collectivités territoriales &amp; santé publique : dynamiques des politiques territoriales de santé : rôle et place de chacun</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNFPT, Oct 2008, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04970751v1</w:t>
+                <w:t xml:space="preserve">hal-04971393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact d’un programme de marche active sur la santé de femmes ménopausées sédentaires et modérément obèses.</w:t>
               </w:r>
@@ -4467,51 +4467,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Auneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Mauriege</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4575,51 +4575,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Auneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Mauriege</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4696,51 +4696,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Auneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque FFEPGV- CNOSF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FFEPGV- CNOSF, Jan 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4791,51 +4791,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Auneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Mauriege</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4955,77 +4955,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet d’un programme d’entraînement en endurance sur les préférences alimentaires chez la femme ménopausée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Vallee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5080,77 +5080,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact d'un programme d'amaigrissement chez la femme présentant une obésité.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Riesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Therrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5218,77 +5218,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Bessodès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Réunion Annuelle de la Société Québécoise de lipidologie, de nutrition et de métabolisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SQLNM, Apr 2006, Québec (CA), Canada</w:t>
@@ -5311,316 +5311,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04964101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact d'un programme de marche active sur la santé perçue de femmes ménopausées en relation avec l'évolution de la condition physique et de la masse grasse.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact d'un programme de marche « active » sur la condition physique, le profil métabolique et la santé perçue chez des femmes ménopausées en surpoids et obèses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Mauriege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Auneau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème Conférence Annuelle de l'Association Française d'Etudes et de Recherches sur l'Obésité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFERO, Nov 2005, Paris, France</w:t>
+              <w:t xml:space="preserve">Conseil Régional Midi-Pyrénées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conseil Régional Midi-Pyrénées, Jun 2005, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04964025v1</w:t>
+                <w:t xml:space="preserve">hal-04968215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact d'un programme de marche « active » sur la condition physique, le profil métabolique et la santé perçue chez des femmes ménopausées en surpoids et obèses.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact d'un programme de marche active sur la santé perçue de femmes ménopausées en relation avec l'évolution de la condition physique et de la masse grasse.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Auneau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conseil Régional Midi-Pyrénées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Conseil Régional Midi-Pyrénées, Jun 2005, Toulouse, France</w:t>
+              <w:t xml:space="preserve">23ème Conférence Annuelle de l'Association Française d'Etudes et de Recherches sur l'Obésité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFERO, Nov 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04968215v1</w:t>
+                <w:t xml:space="preserve">hal-04964025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coronary heart disease risk profile in postmenopausal women subjected to endurance-training.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Joffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5688,64 +5688,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in fitness versus fatness according to adherence and walking heart rate in postmenopausal women subjected to endruance-training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Joffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6010,178 +6010,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04970296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activités physiques et alimentation en milieu carcéral féminin</w:t>
+                <w:t xml:space="preserve">Influence of sporting and physical activities on incarcerated women's health behaviours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Minotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIième journées internationales d’automne des Chercheurs en Activités Physiques et Sportives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACAPS, Oct 1995, Guadeloupe (Antilles Francaises), France</w:t>
+              <w:t xml:space="preserve">First European Conference on Adaptated Physical Activity ans Sports: a White Paper on Research and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Van Copenolle H, Vanlandewijck Y, Simons J, Van de Vliet P, Neerinckx E., Dec 1994, Leuven (Belgique), Belgium. pp.255-258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04970309v1</w:t>
+                <w:t xml:space="preserve">hal-04994324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of sporting and physical activities on incarcerated women's health behaviours</w:t>
+                <w:t xml:space="preserve">Activités physiques et alimentation en milieu carcéral féminin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Garnier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chantal Minotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First European Conference on Adaptated Physical Activity ans Sports: a White Paper on Research and Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Van Copenolle H, Vanlandewijck Y, Simons J, Van de Vliet P, Neerinckx E., Dec 1994, Leuven (Belgique), Belgium. pp.255-258</w:t>
+              <w:t xml:space="preserve">VIième journées internationales d’automne des Chercheurs en Activités Physiques et Sportives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACAPS, Oct 1995, Guadeloupe (Antilles Francaises), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04994324v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04970309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6402,64 +6402,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au-delà de la réduction pondérale, quels bénéfices une personne présentant un surpoids ou une obésité modérée peut-elle attendre d’un programme de marche active de 16 semaines ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Mauriège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Auneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6497,90 +6497,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'architecture musculaire un bon biomarqueur du déconditionnement physique à travers l'hospitalisation des personnes âgées ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Perennou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Peyrusqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Di Lemme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Aubertin-Leheudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6720,273 +6720,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05319780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A walking program set up in collaboration with a sports federation: a starter to long-term engagement in physical activity for most sedentary obese postmenopausal women.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Paratroopers’ operational fitness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Joffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Vilmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Aloird</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Mauriege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Garnier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th Annual Congress of the EUROPEAN COLLEGE OF SPORT SCIENCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2020, e-Seville, Spain. ECSS, CP-MH04, p.338, 2020, ISBN 978-3-9818414-3-5</w:t>
+              <w:t xml:space="preserve">, Oct 2020, e-Seville, Spain. ECSS, CP-AP14, p.300, 2020, ﻿ISBN 978-3-9818414-3-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05319799v1</w:t>
+                <w:t xml:space="preserve">hal-05319784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paratroopers’ operational fitness</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A walking program set up in collaboration with a sports federation: a starter to long-term engagement in physical activity for most sedentary obese postmenopausal women.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Joffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Lemoine-Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Thon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Auneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th Annual Congress of the EUROPEAN COLLEGE OF SPORT SCIENCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2020, e-Seville, Spain. ECSS, CP-AP14, p.300, 2020, ﻿ISBN 978-3-9818414-3-5</w:t>
+              <w:t xml:space="preserve">, Oct 2020, e-Seville, Spain. ECSS, CP-MH04, p.338, 2020, ISBN 978-3-9818414-3-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05319784v1</w:t>
+                <w:t xml:space="preserve">hal-05319799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHANGES AND FOLLOW UP IN FITNESS, FATNESS AND PERCEIVED HEALTH AFTER A BRISK WALKING PROGRAM ONCE AGE AND LEVEL EDUCATION ARE CONSIDERED IN MODERATELY OBESE WOMEN</w:t>
               </w:r>
@@ -7024,51 +7024,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Joffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Thon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Auneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th Annual Congress of the EUROPEAN COLLEGE OF SPORT SCIENCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Prague (Czech Republic), Czech Republic. ISBN 978-3-9818414-2-8 (ISBN 978-3-9818414-2-8), ECSS, CP-PM11 p.218, 2019, ISBN 978-3-9818414-2-8</w:t>
@@ -7091,273 +7091,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05319806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REAL-TIME RECORDING OF PROPULSIVE PARAMETERS OF PADDLE-BOARDER ELITE SWIMMERS DURING CROSSING OF THE ATLANTIC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DOES A BRISK WALKING PROGRAM IN POSTMENOPAUSAL WOMEN GENERATE SOCIAL HEALTH INEQUITIES?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Joffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Thon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Herbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Auneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd Annual Congress of the EUROPEAN COLLEGE OF SPORT SCIENCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2018, Dublin (Ireland), Ireland. ISBN 978-3-9818414-1-1 (ISBN 978-3-9818414-1-1), ECSS, CP-PN07 p.706, 2018, ISBN 978-3-9818414-1-1</w:t>
+              <w:t xml:space="preserve">, Jul 2018, Dublin (Ireland), Ireland. ISBN 978-3-9818414-1-1 (ISBN 978-3-9818414-1-1), ECSS, CP-SH04 p.714, 2018, ISBN 978-3-9818414-1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05319813v1</w:t>
+                <w:t xml:space="preserve">hal-05319816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DOES A BRISK WALKING PROGRAM IN POSTMENOPAUSAL WOMEN GENERATE SOCIAL HEALTH INEQUITIES?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">REAL-TIME RECORDING OF PROPULSIVE PARAMETERS OF PADDLE-BOARDER ELITE SWIMMERS DURING CROSSING OF THE ATLANTIC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Joffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Ouaknine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Autet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Mauriege</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd Annual Congress of the EUROPEAN COLLEGE OF SPORT SCIENCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2018, Dublin (Ireland), Ireland. ISBN 978-3-9818414-1-1 (ISBN 978-3-9818414-1-1), ECSS, CP-SH04 p.714, 2018, ISBN 978-3-9818414-1-1</w:t>
+              <w:t xml:space="preserve">, Jul 2018, Dublin (Ireland), Ireland. ISBN 978-3-9818414-1-1 (ISBN 978-3-9818414-1-1), ECSS, CP-PN07 p.706, 2018, ISBN 978-3-9818414-1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05319816v1</w:t>
+                <w:t xml:space="preserve">hal-05319813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BASELINE CHARACTERISTICS OF WOMEN WHO COMPLETED OR NOT AN ENDURANCE TRAINING PROGRAM</w:t>
               </w:r>
@@ -7624,51 +7624,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Joffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dr Joanisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Auneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Mauriege</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8357,51 +8357,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Auneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Mauriege</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8465,51 +8465,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Auneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Mauriege</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8582,51 +8582,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Auneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Mauriege</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8677,77 +8677,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of walking on the metabolic risk profile of obese postmenopausal women.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Mauriege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8802,117 +8802,117 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of a walking program on the metabolic risk profile of obese postmenopausal women.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Mauriege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th European Congress on Obesity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Genève, Switzerland. 32 (suppl 1), pp.S85, 2008, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/ijo.2008.44.⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05320048v1</w:t>
@@ -8949,51 +8949,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Auneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Mauriege</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9031,77 +9031,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coronary heart disease risk profile in postmenopausal women subjected to endurance-training.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Joffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10519,51 +10519,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Auneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutritions &amp; Endocrinologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 7 (42), pp.175-178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10614,51 +10614,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Auneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Mauriege</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10869,51 +10869,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Auneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutritions &amp; Endocrinologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 7 (42), pp.233-237</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11183,303 +11183,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04930510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de l'âge et de l'obésité sur la condition physique, les capacités fonctionnelles et les comportements alimentaires chez les femmes préménopausées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of weight reduction on quality of life and eating behaviors in obese women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eléonore Riesco</w:t>
+                <w:t xml:space="preserve">Nadia Rossell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicky Drapeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gardes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Rossel</w:t>
+                <w:t xml:space="preserve">Magali Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science &amp; Sports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scispo.2007.03.003⟩</w:t>
+              <w:t xml:space="preserve">Menopause</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 14 (3), pp.432-440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/gme.0b013e31802e46c2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04931091v1</w:t>
+                <w:t xml:space="preserve">hal-04930525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of weight reduction on quality of life and eating behaviors in obese women</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lemoine</w:t>
+                <w:t xml:space="preserve">Influence de l'âge et de l'obésité sur la condition physique, les capacités fonctionnelles et les comportements alimentaires chez les femmes préménopausées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Riesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Rossell</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Magali Poulain</w:t>
+                <w:t xml:space="preserve">N. Rossel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mauriège</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Menopause</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science &amp; Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 22 (3-4), pp.143-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scispo.2007.03.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/gme.0b013e31802e46c2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04930525v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04931091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acti’March’, tout un programme</w:t>
               </w:r>
@@ -11491,51 +11491,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Auneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Mauriege</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11814,51 +11814,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les activités physiques et sportives comme pratique de santé en milieu carcéral féminin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Minotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11909,51 +11909,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activités physiques et sportives et conduites de santé des femmes incarcérées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Minotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Labridy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11991,51 +11991,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des activités physiques sur l'alimentation des femmes incarcérées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Minotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12099,51 +12099,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prison au féminin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Minotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPS : Revue education physique et sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1986, 200-201, pp.107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12438,51 +12438,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319521v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Garnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffroy Sandra" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auneau G&#233;rard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauriege Pascale" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319563v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarin Laurent" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prigent Yann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962644v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mauri&#232;ge" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Auneau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319775v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Perennou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Peyrusqu&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Di Lemme" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Aubertin-Leheudre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970605v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962824v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Tarin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Prigent" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Dubertrand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994746v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Huc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Joffroy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Lagoutte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994716v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lemoine-Morel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Thon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994731v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vilmant" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Aloird" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mauriege" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319794v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956173v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Joffroy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Garnier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956144v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956111v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Herbet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956030v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956055v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ouaknine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Autet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955970v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Heredia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Joanisse" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955982v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vavelin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sanguignol" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955941v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Riesco" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955894v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dr Joanisse" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955860v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Geneau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955821v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Idiart" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Laffargue" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Liu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Candebat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955707v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Barbat-Artigas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955688v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Vallee" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Gaubert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970365v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959613v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959595v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/13697137.2011.583733" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959508v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959479v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Roussel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lemoine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970341v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959458v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2008.44." TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968297v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970318v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970740v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964274v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Martin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2008.07.080." TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968324v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971393v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968257v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970751v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971712v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968188v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968234v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959118v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968135v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964184v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964076v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Therrien" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964101v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Vall&#233;e" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bessod&#232;s" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964025v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968215v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955661v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Sicre-Gaubert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955662v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970300v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Minotti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Gasnier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mejean" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970296v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970309v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994324v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Minotti" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319525v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319566v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319755v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319764v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319780v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319799v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319784v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319806v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319813v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319816v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319822v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319818v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319833v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319829v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319843v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319849v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319858v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319866v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319872v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319879v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319996v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320000v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320048v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320068v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320107v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930952v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970650v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930532v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric H&#233;r&#233;dia" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Joanisse" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mauri&#232;ge" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26524/ijpefs1826" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955655v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Youssef" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Zind" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Fazah" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jacob" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2161-1165.1000300" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911484v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Vall&#233;e" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemoine-Morel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Drapeau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/apnm-2014-0453" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911449v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barbat-Artigas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onor Riesco" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sanguignol" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.12075" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911488v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gaubert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sanguignol" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Auneau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2015.03.003" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931364v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cazau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mauri&#232;ge" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2013.09.006" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2Z8Z0HGC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911441v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaubert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Auneau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/GME.0b013e31827deebb" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932168v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Nogu&#232;s" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924362v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cambon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Autet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970636v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970639v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930498v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roussel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemoine" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Charbonnier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/gme.0b013e31818d4137" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970645v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931102v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mauriege" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2008.07.080" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930510v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onor Riesco" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/H08-063" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931091v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Riesco" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gardes" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rossel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2007.03.003" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JF7LRBZ1-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930525v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Rossell" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Poulain" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/gme.0b013e31802e46c2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970628v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931081v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Roggero" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gonzal&#232;s" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2005.08.007" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FWPGJKLF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931018v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gasnier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc M&#233;jean" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931001v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930988v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Labridy" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930972v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930909v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931379v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319521v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Garnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffroy Sandra" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auneau G&#233;rard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauriege Pascale" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319563v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarin Laurent" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prigent Yann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319775v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Perennou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Peyrusqu&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Di Lemme" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Aubertin-Leheudre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962644v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mauri&#232;ge" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Auneau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970605v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962824v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Tarin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Prigent" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Dubertrand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994746v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Huc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Joffroy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Lagoutte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994716v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lemoine-Morel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Thon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994731v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vilmant" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Aloird" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mauriege" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319794v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956173v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Joffroy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Garnier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956144v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956111v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Herbet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956030v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956055v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ouaknine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Autet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955970v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Heredia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Joanisse" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955982v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vavelin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sanguignol" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955941v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Riesco" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955894v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dr Joanisse" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955860v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Geneau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955821v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Idiart" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Laffargue" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Liu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Candebat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955707v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Barbat-Artigas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955688v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Vallee" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Gaubert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970365v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959613v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959595v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/13697137.2011.583733" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959479v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Roussel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lemoine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970341v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959508v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968297v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959458v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2008.44." TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964274v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Martin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2008.07.080." TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970740v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970318v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968324v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970751v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968257v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971393v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971712v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968188v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968234v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959118v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968135v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964184v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964076v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Therrien" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964101v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Vall&#233;e" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bessod&#232;s" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968215v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964025v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955661v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Sicre-Gaubert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955662v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970300v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Minotti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Gasnier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mejean" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970296v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994324v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Minotti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970309v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319525v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319566v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319755v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319764v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319780v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319784v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319799v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319806v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319816v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319813v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319822v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319818v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319833v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319829v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319843v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319849v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319858v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319866v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319872v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319879v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319996v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320000v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320048v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320068v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320107v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930952v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970650v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930532v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric H&#233;r&#233;dia" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Joanisse" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mauri&#232;ge" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26524/ijpefs1826" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955655v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Youssef" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Zind" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Fazah" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jacob" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2161-1165.1000300" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911484v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Vall&#233;e" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemoine-Morel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Drapeau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/apnm-2014-0453" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911449v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barbat-Artigas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onor Riesco" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sanguignol" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.12075" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911488v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gaubert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sanguignol" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Auneau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2015.03.003" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931364v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cazau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mauri&#232;ge" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2013.09.006" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2Z8Z0HGC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911441v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaubert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Auneau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/GME.0b013e31827deebb" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932168v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Nogu&#232;s" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924362v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cambon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Autet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970636v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970639v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930498v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roussel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemoine" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Charbonnier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/gme.0b013e31818d4137" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970645v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931102v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mauriege" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2008.07.080" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930510v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onor Riesco" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/H08-063" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930525v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Rossell" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Poulain" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/gme.0b013e31802e46c2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931091v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Riesco" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gardes" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rossel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2007.03.003" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JF7LRBZ1-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970628v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931081v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Roggero" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gonzal&#232;s" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2005.08.007" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FWPGJKLF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931018v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gasnier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc M&#233;jean" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931001v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930988v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Labridy" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930972v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930909v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931379v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>