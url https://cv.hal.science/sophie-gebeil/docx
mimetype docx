--- v0 (2026-03-15)
+++ v1 (2026-04-12)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie Gebeil </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sophie-gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9883-733X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">197993176</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Après une thèse consacrée à </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique des</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mémoires de l’immigration maghrébine sur le Web français de 1999 à 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> qui constituait alors une première approche des archives du Web dans le cadre d’un doctorat d’histoire en France, mes recherches portent depuis sur l’histoire des pratiques mémorielles en ligne. Membre du laboratoire </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TELEMMe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, j’étudie les modes d’interprétations et les représentations du passé (scénographies mémorielles) en ligne dans une perspective historique. Ces problématiques relèvent de l’histoire du temps présent et s’inscrivent dans différents champs de l’histoire culturelle, notamment l’histoire des médias, et les Humanités numériques en lien avec les </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Plus particulièrement, je m’intéresse aux enjeux méthodologiques et épistémologiques liés à l’usage du Web et des archives du Web, notamment celles de la </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BnF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et de l’</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, comme matériaux pour une histoire des années 2000. J’explore également la façon dont les internautes, individuellement ou collectivement, se saisissent de la Toile pour donner à voir leur propre vision du passé. Dans cette optique, je privilégie une approche qualitative et sociale du Web en prêtant une attention particulière à la fabrication et aux conditions de production de ces contenus mis en ligne. Je suis également attachée à la création d’outils quantitatifs permettant la constitution et l’analyse de corpus issus des archives du Web en collaboration avec les archivistes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cette approche implique également de participer aux réflexions issues des Sciences de l'Information et de la Communication relatives à l'archive et au patrimoine numérique, à l'étude des médiations, et aux usages militants du Web.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignante à </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l’ESPé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, j’interviens principalement dans le master MEEF Histoire-Géographie en particulier concernant le développement des compétences numériques des futur-e-s enseignant-e-s. Responsable du projet </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scola Média</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, j’enseigne l’éducation à la citoyenneté numérique et l’éducation aux médias dans le cadre de la formation transversale.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sections CNU : 22 ; 71</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web vivant et web archivé, aux sources de l’histoire nativement numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (3-4), pp.181-193. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/lcn.2024.20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05130530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des archives du Web aux données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Schafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Balisages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/balisages.1066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05129925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier à distance en contexte de pandémie : qu'en dit le premier cycle universitaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Felix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des usages numériques préexistants des enseignants du supérieur face à l’impératif de l’enseignement à distance en période de confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Filippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Felix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Array</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (1), pp.170-183. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18162/ritpu-2021-v18n1-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une histoire du phénomène mémoriel en ligne à partir des archives du Web : défis méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires en jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire l’histoire à l’ère des narrativités numériques - Fos 200 : un wedocumentaire sur deux siècles d’histoire industrielle, sociale et environnementale de Fos-sur-Mer / Étang de Berre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des méthodes visuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Si on avait pu se préparer… » ou les effets d’un enseignement à distance non anticipé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Felix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alain Filippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Administration &amp; éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/admed.169.0101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Fictif ou pas, c’est vrai ! » : l’usage de la fiction dans deux webdocumentaires consacrés au 17 octobre 1961</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images du travail, travail des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, La fiction au travail Recherche et formation à la recherche au moyen d’images de fiction (cinéma, télévision ou Web), 10, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/itti.1444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École et famille en temps de confinement. Et après ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Felix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alain Filippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Pedagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’externalisation du travail scolaire à la maison : un scénario d’avenir possible pour l’École de demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Filippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Felix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation et profession : revue scientifique internationale en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (4 hors-série), pp.1. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18162/fp.2020.701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring special web archive collections related to COVID-19: The case of the French National Library (BnF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tanesie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Schafer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WARCnet Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet Histories Digital Technology, Culture and Society Internet histories and computational methods: a &amp;quot;round-doc&amp;quot; discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Brügger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Milligan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anat Ben-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Nanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet histories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 202-222, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/24701475.2019.1639352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review : En construction, la Fabrique française d’Internet et du Web dans les années 1990, Ina, coll. Etudes & Controverses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet histories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.400-403. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/24701475.2019.1672952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humorous online videos and Images of Arabs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (1), </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tdm.028.0123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La patrimonialisation numérique des mémoires de l’immigration maghrébine en France dans les années 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences sociales sur Internet/Social science research on the Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Patrimoine et patrimonialisation numériques, 6, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/reset.853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mémoires de l’immigration maghrébine sur le web français de 1999 à 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, La médiation des mémoires en ligne, 12 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mémoires de la Marche pour l’égalité et contre le racisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1983, le tournant médiatique, 1313, https://hommesmigrations.revues.org/3574. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hommesmigrations.3574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’historien rencontre les archives du Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la BNF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Ivresses, Alcool, Sociabilité et création littéraire, 2 (53)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le web, nouvel espace de mobilisation des mémoires marginalisées : les mémoires de l’immigration maghrébine sur l’internet français (1996-2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Mémoire et Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Médias en jeu, enjeux de mémoires, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des &amp;quot;ex-voto&amp;quot; au document audiovisuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rives Méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Essais d'égo-histoire collective, 2 (48), pp.133-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Web, lieu de mémoire alternatif pour une Marche oubliée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41, pp.1168-0814</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration computationnelle d’un corpus d’archives audiovisuelles dans une perspective diachronique : intérêt et limites de l’IA pour l’histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Data-SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Clément De Belsunce, Dec 2025, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’archivage du web : enjeux et opportunités pour développer une culture de l’information et des médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cafés SIC. Plan Académique de Formation - Professeurs documentaliste - Académie de Dijon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie de Dijon - Johann Jambu, Feb 2025, Dijon (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web Archives as Historical Sources: Challenges, Responsibilities, and Pedagogical Opportunities in the Digital Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum - Conseil de l'Europe : Où les apprenants rencontrent l'histoire : Réaffirmer le rôle de l'enseignement de l'histoire au XXIème siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, le programme intergouvernemental sur l’enseignement de l’histoire du Conseil de l’Europe, Jun 2025, Budapest (HO), Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05130907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Challenge of Archival Practices' Context for a Better Understanding of Data Web Archives at Aix-Marseille University</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ginouvès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Peyssard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara Bertelsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Datafied Web - RESAW Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Siegen University, Jun 2025, Siegen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05130641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web Archives as a Source of Data for Critical and Inclusive Uses of AI in History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institute of History at the Technische Universität Darmstadt (TU Darmstadt)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nadezhda Povroznik, Oct 2025, Damstadt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web archives and their contemporary socio-technical contexts: new challenges and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Winters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anat Ben-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Bingham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Schafer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DigiCAM25: Born-Digital Collections, Archives and Memory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Senate House, University of London, Apr 2025, Londres (Grande Bretagne), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04983497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde sur les pistes de recherches et reproductibilité du projet Virtuel Mucem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Camile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Pety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtuel Mucem, journée de restitution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mucem, Dec 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier la médiatisation de la Marche de 1983, un défi interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Génois -Cpt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire INA le lab : Les mémoires médiatiques au prisme des méthodes computationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lab INA, Jan 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05130976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web archive to study the polyvocal Interpretation of Contested Colonial Heritage - Panel Session</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ginouvès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Savéant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide D.R Rendina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploring the Archived Web during a Highly Transformative Age - Cinquième conférence internationale RESAW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sophie Gebeil, Jean-Christophe Peyssard, Jun 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05130860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web vivant et web archivé, aux sources de l’histoire nativement numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le web : source et archive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Soutenu par le GIS CollEx-Persée et porté par le Service Commun de Documentation de l’Université de Lille et la Bibliothèque nationale de France, en partenariat avec le GERiiCO de l’Université de Lille, Sciences Po et le Campus Condorcet, le réseau ResPaDon se donne pour objectif d’ouvrir un espace de dialogue entre chercheurs et professionnels des bibliothèques et des archives., Apr 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de la journée d'étude &amp;quot;Nouvelles écritures de l’Histoire&amp;quot; et support de l'intervention &amp;quot;Expérimenter l'écriture numérique de l'histoire. Le webdocumentaire Fos / Etang de Berre. 200 ans d’histoire industrielle et environnementale&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles écritures de l’Histoire. Comment l’image et le numérique reconfigurent les modes de diffusion de la connaissance historique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sophie Gebeil; Jérémie Foa; Céline Regnard, Mar 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historiciser les dispositifs de médiation mémorielle en ligne : entre archives du Web et enquête orale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles archives numériques au Proche-Orient : le son, l’image, le film et le web Enjeux du partage des données de terrain au Liban, en Jordanie et en Syrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Beyrouth, Liban</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire au défi des sources virtuelles : enjeux historiographiques liés à l’étude des pratiques mémorielles en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">144e Congrès du Comité des travaux historiques et scientifiques, Marseille, 2019 - Le réel &amp; le virtuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CTHS, May 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’historien-ne face aux sources nativement numériques et aux archives du Web : défi épistémologique et méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les archives numériques du Hirak algérien : comment constituer un corpus ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Marburg, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCOLA MEDIA : des « student generated content » pour développer les compétences numériques des futurs enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecritech 2019 : Citoyenneté numérique, numérique citoyen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Canopé; Académie Aix-Marseille, Mar 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web archives as sources for the uses of the past during the 2000s. For a social, micro-historical and qualitative approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audiovisuals and internet archives: Histories of healthy bodies in the 21st century ERC Body Capital Spring School 1-4 April 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ERC Body Capital (coord. Christian Bonah, SAGE UMR 7363), Apr 2019, Université de Strasbourg, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire nativement numérique : défis, sources et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine DATA SHS - Traiter et analyser des données en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TGIR PROGEDO; Aix-Marseille Université, Dec 2019, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scola Media, des &amp;quot;student generated content&amp;quot; pour développer les compétences numériques des futur-e-s enseignant-e-s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La littératie numérique au prisme des sociologies de l'éducation et de la culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LINSEC, Jun 2019, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'historien sur le fil de la toile : historiciser la fabrique mémorielle en ligne dans les années 2000 à partir des archives françaises du Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DHNord 2017 : (dé)construire l'histoire numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison Européenne des Sciences de l'Homme et de la Société (MESHS), Nov 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethos numériques et engagement mémoriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrans et inégalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05313863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Web, du recours ponctuel à la source principale en histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier du Dépôt Légal du Web de l'INA n° 3 « Archives et disciplines : à chacun son archive »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Claude Mussou; Louise Merzeau; Institut National de l'Audiovisuel, Feb 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An inclusive approach to web archiving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Susan Aasman; Anat Ben-David; Niels Brügger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledge Companion to Transnational Web Archive Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.290-305, 2025, 9781032497785. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003398998-23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05130719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screens In Struggle: From Archived Web Corpus To Readable Data For History Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Thievre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Susan Aasman; Anat Ben-David; Niels Brügger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledge Companion to Transnational Web Archive Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9781032497785. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003398998-29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05130758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic analysis of web archive historical data: 1983 “Marche pour l’égalité et contre le racisme”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide D.R Rendina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Génois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Gebeil, Jean-Christophe Peyssard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploring the Archived Web during a Highly Transformative Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 138 (1), Firenze University Press, 2024, Proceedings e report, 979-12-215-0412-5. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36253/979-12-215-0413-2.22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05130811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalités des mémoires de l’immigration maghrébine sur le Web français : une histoire entre filiations et recompositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Paris Nanterre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valérie Schafer, Temps et temporalités du Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2840162857</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le web et la fabrique numérique du passé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nelly Quemener, Sarah Lecossais, En quête d'archives : bricolages méthodologiques en terrain médiatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2-86938-250-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques de coopération audiovisuelle en Méditerranée (1995-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Crivello, K. Dirèche,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traversées des mémoires en Méditerranée : la réinvention du "lien" XIXe-XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9791032001264. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pup.45883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Oifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9782330064662</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique des mémoires de l’immigration maghrébine sur le web français de 1999 à 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Provence. , 2025, Digitales, 979-10-320-0527-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Archived Web during a Highly Transformative Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Peyssard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Firenze University Press, 138 (1), 2024, Proceedings e report, 979-12-215-0412-5. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36253/979-12-215-0413-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Website story. Histoire, mémoires et archives du Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ina Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.198, 2021, 978-2-86938-282-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mars Imperium. Marseille impériale : histoire et mémoires (post)coloniales XIXe-XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Regnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Cavallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María José Jarrín Yánez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Chabani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, https://marsimperium.org/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Covid-19 (2019-...) : De la pandémie à l'infodémie. Introduction, documents et notices de la salle 4 de l’exposition numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Fourmont Giustiniani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatre pandémies à la Une en 80 documents. Information et crises sanitaires (France-Espagne, 1720-2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, https://80docsalaune.nakalona.fr/exhibits/show/quatre-pandemies-a-la-une/pandemie-covid-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Book Review ] Minitel welcome to the Internet, platorm studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/24701475.2018.1496310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mémoires de l'immigration maghrébine (1999-2014) : un parcours guidé dans les archives de l'Internet de la Bibliothèque nationale de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02293973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES MÉMOIRES DE L'IMMIGRATION MAGHRÉBINE (1999-2014) Un parcours guidé dans les archives de l’internet de la BnF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02306539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Polyvocality in Online Narratives of French Colonial Memory through Web Archives: Methodological and Ethical considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara Bertelsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ginouvès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web archives in context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04580170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PICCH – Polyvocal Interpretation of Contested Colonial Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Savéant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ginouvès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première rencontres internationales GobalMed 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03769736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId131"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie Gebeil </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sophie-gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9883-733X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">197993176</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Après une thèse consacrée à </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique des</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mémoires de l’immigration maghrébine sur le Web français de 1999 à 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> qui constituait alors une première approche des archives du Web dans le cadre d’un doctorat d’histoire en France, mes recherches portent depuis sur l’histoire des pratiques mémorielles en ligne. Membre du laboratoire </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TELEMMe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, j’étudie les modes d’interprétations et les représentations du passé (scénographies mémorielles) en ligne dans une perspective historique. Ces problématiques relèvent de l’histoire du temps présent et s’inscrivent dans différents champs de l’histoire culturelle, notamment l’histoire des médias, et les Humanités numériques en lien avec les </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Plus particulièrement, je m’intéresse aux enjeux méthodologiques et épistémologiques liés à l’usage du Web et des archives du Web, notamment celles de la </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BnF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et de l’</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, comme matériaux pour une histoire des années 2000. J’explore également la façon dont les internautes, individuellement ou collectivement, se saisissent de la Toile pour donner à voir leur propre vision du passé. Dans cette optique, je privilégie une approche qualitative et sociale du Web en prêtant une attention particulière à la fabrication et aux conditions de production de ces contenus mis en ligne. Je suis également attachée à la création d’outils quantitatifs permettant la constitution et l’analyse de corpus issus des archives du Web en collaboration avec les archivistes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cette approche implique également de participer aux réflexions issues des Sciences de l'Information et de la Communication relatives à l'archive et au patrimoine numérique, à l'étude des médiations, et aux usages militants du Web.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignante à </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l’ESPé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, j’interviens principalement dans le master MEEF Histoire-Géographie en particulier concernant le développement des compétences numériques des futur-e-s enseignant-e-s. Responsable du projet </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scola Média</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, j’enseigne l’éducation à la citoyenneté numérique et l’éducation aux médias dans le cadre de la formation transversale.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sections CNU : 22 ; 71</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web vivant et web archivé, aux sources de l’histoire nativement numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (3-4), pp.181-193. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/lcn.2024.20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05130530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des archives du Web aux données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Schafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Balisages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/balisages.1066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05129925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier à distance en contexte de pandémie : qu'en dit le premier cycle universitaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Felix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des usages numériques préexistants des enseignants du supérieur face à l’impératif de l’enseignement à distance en période de confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Filippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Felix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Array</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (1), pp.170-183. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18162/ritpu-2021-v18n1-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une histoire du phénomène mémoriel en ligne à partir des archives du Web : défis méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires en jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire l’histoire à l’ère des narrativités numériques - Fos 200 : un wedocumentaire sur deux siècles d’histoire industrielle, sociale et environnementale de Fos-sur-Mer / Étang de Berre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des méthodes visuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Si on avait pu se préparer… » ou les effets d’un enseignement à distance non anticipé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Felix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alain Filippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Administration &amp; éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/admed.169.0101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Fictif ou pas, c’est vrai ! » : l’usage de la fiction dans deux webdocumentaires consacrés au 17 octobre 1961</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images du travail, travail des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, La fiction au travail Recherche et formation à la recherche au moyen d’images de fiction (cinéma, télévision ou Web), 10, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/itti.1444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École et famille en temps de confinement. Et après ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Felix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alain Filippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Pedagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’externalisation du travail scolaire à la maison : un scénario d’avenir possible pour l’École de demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Filippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Felix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation et profession : revue scientifique internationale en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (4 hors-série), pp.1. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18162/fp.2020.701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring special web archive collections related to COVID-19: The case of the French National Library (BnF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tanesie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Schafer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WARCnet Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet Histories Digital Technology, Culture and Society Internet histories and computational methods: a &amp;quot;round-doc&amp;quot; discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Brügger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Milligan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anat Ben-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Nanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet histories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 202-222, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/24701475.2019.1639352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review : En construction, la Fabrique française d’Internet et du Web dans les années 1990, Ina, coll. Etudes & Controverses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet histories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.400-403. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/24701475.2019.1672952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humorous online videos and Images of Arabs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (1), </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tdm.028.0123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mémoires de l’immigration maghrébine sur le web français de 1999 à 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, La médiation des mémoires en ligne, 12 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La patrimonialisation numérique des mémoires de l’immigration maghrébine en France dans les années 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences sociales sur Internet/Social science research on the Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Patrimoine et patrimonialisation numériques, 6, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/reset.853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mémoires de la Marche pour l’égalité et contre le racisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1983, le tournant médiatique, 1313, https://hommesmigrations.revues.org/3574. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hommesmigrations.3574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’historien rencontre les archives du Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la BNF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Ivresses, Alcool, Sociabilité et création littéraire, 2 (53)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le web, nouvel espace de mobilisation des mémoires marginalisées : les mémoires de l’immigration maghrébine sur l’internet français (1996-2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Mémoire et Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Médias en jeu, enjeux de mémoires, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des &amp;quot;ex-voto&amp;quot; au document audiovisuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rives Méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Essais d'égo-histoire collective, 2 (48), pp.133-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Web, lieu de mémoire alternatif pour une Marche oubliée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41, pp.1168-0814</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration computationnelle d’un corpus d’archives audiovisuelles dans une perspective diachronique : intérêt et limites de l’IA pour l’histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Data-SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Clément De Belsunce, Dec 2025, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’archivage du web : enjeux et opportunités pour développer une culture de l’information et des médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cafés SIC. Plan Académique de Formation - Professeurs documentaliste - Académie de Dijon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie de Dijon - Johann Jambu, Feb 2025, Dijon (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web Archives as Historical Sources: Challenges, Responsibilities, and Pedagogical Opportunities in the Digital Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum - Conseil de l'Europe : Où les apprenants rencontrent l'histoire : Réaffirmer le rôle de l'enseignement de l'histoire au XXIème siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, le programme intergouvernemental sur l’enseignement de l’histoire du Conseil de l’Europe, Jun 2025, Budapest (HO), Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05130907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Challenge of Archival Practices' Context for a Better Understanding of Data Web Archives at Aix-Marseille University</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ginouvès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Peyssard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara Bertelsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Datafied Web - RESAW Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Siegen University, Jun 2025, Siegen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05130641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web Archives as a Source of Data for Critical and Inclusive Uses of AI in History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institute of History at the Technische Universität Darmstadt (TU Darmstadt)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nadezhda Povroznik, Oct 2025, Damstadt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web archives and their contemporary socio-technical contexts: new challenges and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Winters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anat Ben-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Bingham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Schafer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DigiCAM25: Born-Digital Collections, Archives and Memory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Senate House, University of London, Apr 2025, Londres (Grande Bretagne), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04983497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde sur les pistes de recherches et reproductibilité du projet Virtuel Mucem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Camile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Pety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtuel Mucem, journée de restitution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mucem, Dec 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier la médiatisation de la Marche de 1983, un défi interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Génois -Cpt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire INA le lab : Les mémoires médiatiques au prisme des méthodes computationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lab INA, Jan 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05130976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web archive to study the polyvocal Interpretation of Contested Colonial Heritage - Panel Session</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ginouvès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Savéant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide D.R Rendina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploring the Archived Web during a Highly Transformative Age - Cinquième conférence internationale RESAW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sophie Gebeil, Jean-Christophe Peyssard, Jun 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05130860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web vivant et web archivé, aux sources de l’histoire nativement numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le web : source et archive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Soutenu par le GIS CollEx-Persée et porté par le Service Commun de Documentation de l’Université de Lille et la Bibliothèque nationale de France, en partenariat avec le GERiiCO de l’Université de Lille, Sciences Po et le Campus Condorcet, le réseau ResPaDon se donne pour objectif d’ouvrir un espace de dialogue entre chercheurs et professionnels des bibliothèques et des archives., Apr 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de la journée d'étude &amp;quot;Nouvelles écritures de l’Histoire&amp;quot; et support de l'intervention &amp;quot;Expérimenter l'écriture numérique de l'histoire. Le webdocumentaire Fos / Etang de Berre. 200 ans d’histoire industrielle et environnementale&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles écritures de l’Histoire. Comment l’image et le numérique reconfigurent les modes de diffusion de la connaissance historique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sophie Gebeil; Jérémie Foa; Céline Regnard, Mar 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historiciser les dispositifs de médiation mémorielle en ligne : entre archives du Web et enquête orale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles archives numériques au Proche-Orient : le son, l’image, le film et le web Enjeux du partage des données de terrain au Liban, en Jordanie et en Syrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Beyrouth, Liban</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire au défi des sources virtuelles : enjeux historiographiques liés à l’étude des pratiques mémorielles en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">144e Congrès du Comité des travaux historiques et scientifiques, Marseille, 2019 - Le réel &amp; le virtuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CTHS, May 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’historien-ne face aux sources nativement numériques et aux archives du Web : défi épistémologique et méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les archives numériques du Hirak algérien : comment constituer un corpus ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Marburg, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCOLA MEDIA : des « student generated content » pour développer les compétences numériques des futurs enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecritech 2019 : Citoyenneté numérique, numérique citoyen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Canopé; Académie Aix-Marseille, Mar 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web archives as sources for the uses of the past during the 2000s. For a social, micro-historical and qualitative approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audiovisuals and internet archives: Histories of healthy bodies in the 21st century ERC Body Capital Spring School 1-4 April 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ERC Body Capital (coord. Christian Bonah, SAGE UMR 7363), Apr 2019, Université de Strasbourg, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire nativement numérique : défis, sources et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine DATA SHS - Traiter et analyser des données en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TGIR PROGEDO; Aix-Marseille Université, Dec 2019, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scola Media, des &amp;quot;student generated content&amp;quot; pour développer les compétences numériques des futur-e-s enseignant-e-s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La littératie numérique au prisme des sociologies de l'éducation et de la culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LINSEC, Jun 2019, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'historien sur le fil de la toile : historiciser la fabrique mémorielle en ligne dans les années 2000 à partir des archives françaises du Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DHNord 2017 : (dé)construire l'histoire numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison Européenne des Sciences de l'Homme et de la Société (MESHS), Nov 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethos numériques et engagement mémoriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrans et inégalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05313863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Web, du recours ponctuel à la source principale en histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier du Dépôt Légal du Web de l'INA n° 3 « Archives et disciplines : à chacun son archive »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Claude Mussou; Louise Merzeau; Institut National de l'Audiovisuel, Feb 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An inclusive approach to web archiving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Susan Aasman; Anat Ben-David; Niels Brügger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledge Companion to Transnational Web Archive Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.290-305, 2025, 9781032497785. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003398998-23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05130719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screens In Struggle: From Archived Web Corpus To Readable Data For History Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Thievre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Susan Aasman; Anat Ben-David; Niels Brügger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledge Companion to Transnational Web Archive Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9781032497785. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003398998-29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05130758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic analysis of web archive historical data: 1983 “Marche pour l’égalité et contre le racisme”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide D.R Rendina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Génois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Gebeil, Jean-Christophe Peyssard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploring the Archived Web during a Highly Transformative Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 138 (1), Firenze University Press, 2024, Proceedings e report, 979-12-215-0412-5. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36253/979-12-215-0413-2.22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05130811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalités des mémoires de l’immigration maghrébine sur le Web français : une histoire entre filiations et recompositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Paris Nanterre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valérie Schafer, Temps et temporalités du Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2840162857</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le web et la fabrique numérique du passé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nelly Quemener, Sarah Lecossais, En quête d'archives : bricolages méthodologiques en terrain médiatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2-86938-250-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques de coopération audiovisuelle en Méditerranée (1995-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Crivello, K. Dirèche,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traversées des mémoires en Méditerranée : la réinvention du "lien" XIXe-XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9791032001264. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pup.45883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Oifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9782330064662</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique des mémoires de l’immigration maghrébine sur le web français de 1999 à 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Provence. , 2025, Digitales, 979-10-320-0527-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Archived Web during a Highly Transformative Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Peyssard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Firenze University Press, 138 (1), 2024, Proceedings e report, 979-12-215-0412-5. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36253/979-12-215-0413-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Website story. Histoire, mémoires et archives du Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ina Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.198, 2021, 978-2-86938-282-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mars Imperium. Marseille impériale : histoire et mémoires (post)coloniales XIXe-XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Regnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Cavallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María José Jarrín Yánez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Chabani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, https://marsimperium.org/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Covid-19 (2019-...) : De la pandémie à l'infodémie. Introduction, documents et notices de la salle 4 de l’exposition numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Fourmont Giustiniani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatre pandémies à la Une en 80 documents. Information et crises sanitaires (France-Espagne, 1720-2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, https://80docsalaune.nakalona.fr/exhibits/show/quatre-pandemies-a-la-une/pandemie-covid-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Book Review ] Minitel welcome to the Internet, platorm studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/24701475.2018.1496310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mémoires de l'immigration maghrébine (1999-2014) : un parcours guidé dans les archives de l'Internet de la Bibliothèque nationale de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02293973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES MÉMOIRES DE L'IMMIGRATION MAGHRÉBINE (1999-2014) Un parcours guidé dans les archives de l’internet de la BnF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02306539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Polyvocality in Online Narratives of French Colonial Memory through Web Archives: Methodological and Ethical considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara Bertelsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ginouvès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web archives in context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04580170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PICCH – Polyvocal Interpretation of Contested Colonial Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Savéant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ginouvès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première rencontres internationales GobalMed 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03769736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId131"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="967B723A"/>
+    <w:nsid w:val="F5863606"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-gebeil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9883-733X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197993176" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-amu.archives-ouvertes.fr/TELEMME" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bnf.fr/fr/archives-de-linternet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inatheque.fr/fonds-audiovisuels/sites-web-media.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://espe.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tice.espe.univ-amu.fr/scolamedia/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130530v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gebeil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/lcn.2024.20" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129925v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Schafer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/balisages.1066" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701710v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Felix" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156357v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Filippi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2021-v18n1-15" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03564946v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03564927v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169192v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Filippi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admed.169.0101" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174480v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.1444" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156349v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156352v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/fp.2020.701" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066879v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benoist" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Faye" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tanesie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633659v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Br&#252;gger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Milligan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anat Ben-David" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Nanni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24701475.2019.1639352" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633737v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24701475.2019.1672952" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867612v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.028.0123" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470922v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reset.853" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470905v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01437478v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.3574" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470915v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470933v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464098v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cousin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04877490v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453457v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983505v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05130907v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05130641v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mussard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ginouv&#232;s" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Peyssard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Bertelsen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325060v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04983497v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Winters" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Bingham" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852281v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Camile" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Aubry" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pety" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130976v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu G&#233;nois -Cpt" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130860v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Sav&#233;ant" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide D.R Rendina" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04058328v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174422v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138964v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138877v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634433v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138935v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138918v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634326v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156342v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351697v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05313863v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04876494v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05130719v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003398998-23" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05130758v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thievre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Routledge-Companion-to-Transnational-Web-Archive-Studies/Aasman-Ben-David-Brugger/p/book/9781032497785" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003398998-29" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05130811v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu G&#233;nois" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/979-12-215-0413-2.22" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867635v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867641v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867620v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/traversees-memoires-mediterranee" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.45883" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470920v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Oifi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983493v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983513v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/979-12-215-0413-2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03564113v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inatheque.fr/publications-evenements/publications-2021/website-story-histoire-m-moires-et-archives-du-web.html" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05166003v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daumalin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Regnard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cavallo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Jarr&#237;n Y&#225;nez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Chabani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925846v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Fourmont Giustiniani" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960852v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24701475.2018.1496310" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02293973v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02306539v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04580170v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03769736v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-gebeil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9883-733X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197993176" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-amu.archives-ouvertes.fr/TELEMME" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bnf.fr/fr/archives-de-linternet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inatheque.fr/fonds-audiovisuels/sites-web-media.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://espe.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tice.espe.univ-amu.fr/scolamedia/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130530v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gebeil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/lcn.2024.20" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129925v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Schafer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/balisages.1066" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701710v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Felix" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156357v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Filippi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2021-v18n1-15" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03564946v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03564927v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169192v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Filippi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admed.169.0101" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174480v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.1444" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156349v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156352v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/fp.2020.701" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066879v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benoist" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Faye" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tanesie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633659v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Br&#252;gger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Milligan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anat Ben-David" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Nanni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24701475.2019.1639352" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633737v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24701475.2019.1672952" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867612v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.028.0123" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470905v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470922v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reset.853" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01437478v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.3574" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470915v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470933v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464098v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cousin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04877490v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453457v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983505v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05130907v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05130641v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mussard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ginouv&#232;s" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Peyssard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Bertelsen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325060v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04983497v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Winters" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Bingham" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852281v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Camile" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Aubry" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pety" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130976v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu G&#233;nois -Cpt" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130860v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Sav&#233;ant" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide D.R Rendina" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04058328v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174422v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138964v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138877v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634433v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138935v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138918v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634326v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156342v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351697v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05313863v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04876494v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05130719v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003398998-23" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05130758v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thievre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Routledge-Companion-to-Transnational-Web-Archive-Studies/Aasman-Ben-David-Brugger/p/book/9781032497785" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003398998-29" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05130811v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu G&#233;nois" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/979-12-215-0413-2.22" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867635v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867641v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867620v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/traversees-memoires-mediterranee" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.45883" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470920v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Oifi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983493v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983513v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/979-12-215-0413-2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03564113v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inatheque.fr/publications-evenements/publications-2021/website-story-histoire-m-moires-et-archives-du-web.html" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05166003v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daumalin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Regnard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cavallo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Jarr&#237;n Y&#225;nez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Chabani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925846v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Fourmont Giustiniani" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960852v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24701475.2018.1496310" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02293973v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02306539v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04580170v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03769736v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>