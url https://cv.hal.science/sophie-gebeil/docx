--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie Gebeil </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sophie-gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9883-733X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">197993176</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Après une thèse consacrée à </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique des</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mémoires de l’immigration maghrébine sur le Web français de 1999 à 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> qui constituait alors une première approche des archives du Web dans le cadre d’un doctorat d’histoire en France, mes recherches portent depuis sur l’histoire des pratiques mémorielles en ligne. Membre du laboratoire </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TELEMMe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, j’étudie les modes d’interprétations et les représentations du passé (scénographies mémorielles) en ligne dans une perspective historique. Ces problématiques relèvent de l’histoire du temps présent et s’inscrivent dans différents champs de l’histoire culturelle, notamment l’histoire des médias, et les Humanités numériques en lien avec les </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Plus particulièrement, je m’intéresse aux enjeux méthodologiques et épistémologiques liés à l’usage du Web et des archives du Web, notamment celles de la </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BnF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et de l’</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, comme matériaux pour une histoire des années 2000. J’explore également la façon dont les internautes, individuellement ou collectivement, se saisissent de la Toile pour donner à voir leur propre vision du passé. Dans cette optique, je privilégie une approche qualitative et sociale du Web en prêtant une attention particulière à la fabrication et aux conditions de production de ces contenus mis en ligne. Je suis également attachée à la création d’outils quantitatifs permettant la constitution et l’analyse de corpus issus des archives du Web en collaboration avec les archivistes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cette approche implique également de participer aux réflexions issues des Sciences de l'Information et de la Communication relatives à l'archive et au patrimoine numérique, à l'étude des médiations, et aux usages militants du Web.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignante à </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l’ESPé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, j’interviens principalement dans le master MEEF Histoire-Géographie en particulier concernant le développement des compétences numériques des futur-e-s enseignant-e-s. Responsable du projet </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scola Média</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, j’enseigne l’éducation à la citoyenneté numérique et l’éducation aux médias dans le cadre de la formation transversale.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sections CNU : 22 ; 71</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web vivant et web archivé, aux sources de l’histoire nativement numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (3-4), pp.181-193. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/lcn.2024.20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05130530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des archives du Web aux données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Schafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Balisages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/balisages.1066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05129925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier à distance en contexte de pandémie : qu'en dit le premier cycle universitaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Felix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des usages numériques préexistants des enseignants du supérieur face à l’impératif de l’enseignement à distance en période de confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Filippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Felix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Array</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (1), pp.170-183. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18162/ritpu-2021-v18n1-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une histoire du phénomène mémoriel en ligne à partir des archives du Web : défis méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires en jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire l’histoire à l’ère des narrativités numériques - Fos 200 : un wedocumentaire sur deux siècles d’histoire industrielle, sociale et environnementale de Fos-sur-Mer / Étang de Berre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des méthodes visuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Si on avait pu se préparer… » ou les effets d’un enseignement à distance non anticipé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Felix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alain Filippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Administration &amp; éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/admed.169.0101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Fictif ou pas, c’est vrai ! » : l’usage de la fiction dans deux webdocumentaires consacrés au 17 octobre 1961</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images du travail, travail des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, La fiction au travail Recherche et formation à la recherche au moyen d’images de fiction (cinéma, télévision ou Web), 10, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/itti.1444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École et famille en temps de confinement. Et après ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Felix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alain Filippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Pedagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’externalisation du travail scolaire à la maison : un scénario d’avenir possible pour l’École de demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Filippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Felix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation et profession : revue scientifique internationale en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (4 hors-série), pp.1. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18162/fp.2020.701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring special web archive collections related to COVID-19: The case of the French National Library (BnF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tanesie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Schafer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WARCnet Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet Histories Digital Technology, Culture and Society Internet histories and computational methods: a &amp;quot;round-doc&amp;quot; discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Brügger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Milligan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anat Ben-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Nanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet histories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 202-222, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/24701475.2019.1639352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review : En construction, la Fabrique française d’Internet et du Web dans les années 1990, Ina, coll. Etudes & Controverses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet histories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.400-403. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/24701475.2019.1672952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humorous online videos and Images of Arabs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (1), </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tdm.028.0123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mémoires de l’immigration maghrébine sur le web français de 1999 à 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, La médiation des mémoires en ligne, 12 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La patrimonialisation numérique des mémoires de l’immigration maghrébine en France dans les années 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences sociales sur Internet/Social science research on the Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Patrimoine et patrimonialisation numériques, 6, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/reset.853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mémoires de la Marche pour l’égalité et contre le racisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1983, le tournant médiatique, 1313, https://hommesmigrations.revues.org/3574. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hommesmigrations.3574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’historien rencontre les archives du Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la BNF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Ivresses, Alcool, Sociabilité et création littéraire, 2 (53)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le web, nouvel espace de mobilisation des mémoires marginalisées : les mémoires de l’immigration maghrébine sur l’internet français (1996-2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Mémoire et Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Médias en jeu, enjeux de mémoires, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des &amp;quot;ex-voto&amp;quot; au document audiovisuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rives Méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Essais d'égo-histoire collective, 2 (48), pp.133-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Web, lieu de mémoire alternatif pour une Marche oubliée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41, pp.1168-0814</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration computationnelle d’un corpus d’archives audiovisuelles dans une perspective diachronique : intérêt et limites de l’IA pour l’histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Data-SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Clément De Belsunce, Dec 2025, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’archivage du web : enjeux et opportunités pour développer une culture de l’information et des médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cafés SIC. Plan Académique de Formation - Professeurs documentaliste - Académie de Dijon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie de Dijon - Johann Jambu, Feb 2025, Dijon (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web Archives as Historical Sources: Challenges, Responsibilities, and Pedagogical Opportunities in the Digital Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum - Conseil de l'Europe : Où les apprenants rencontrent l'histoire : Réaffirmer le rôle de l'enseignement de l'histoire au XXIème siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, le programme intergouvernemental sur l’enseignement de l’histoire du Conseil de l’Europe, Jun 2025, Budapest (HO), Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05130907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Challenge of Archival Practices' Context for a Better Understanding of Data Web Archives at Aix-Marseille University</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ginouvès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Peyssard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara Bertelsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Datafied Web - RESAW Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Siegen University, Jun 2025, Siegen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05130641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web Archives as a Source of Data for Critical and Inclusive Uses of AI in History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institute of History at the Technische Universität Darmstadt (TU Darmstadt)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nadezhda Povroznik, Oct 2025, Damstadt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web archives and their contemporary socio-technical contexts: new challenges and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Winters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anat Ben-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Bingham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Schafer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DigiCAM25: Born-Digital Collections, Archives and Memory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Senate House, University of London, Apr 2025, Londres (Grande Bretagne), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04983497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde sur les pistes de recherches et reproductibilité du projet Virtuel Mucem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Camile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Pety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtuel Mucem, journée de restitution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mucem, Dec 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier la médiatisation de la Marche de 1983, un défi interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Génois -Cpt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire INA le lab : Les mémoires médiatiques au prisme des méthodes computationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lab INA, Jan 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05130976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web archive to study the polyvocal Interpretation of Contested Colonial Heritage - Panel Session</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ginouvès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Savéant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide D.R Rendina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploring the Archived Web during a Highly Transformative Age - Cinquième conférence internationale RESAW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sophie Gebeil, Jean-Christophe Peyssard, Jun 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05130860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web vivant et web archivé, aux sources de l’histoire nativement numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le web : source et archive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Soutenu par le GIS CollEx-Persée et porté par le Service Commun de Documentation de l’Université de Lille et la Bibliothèque nationale de France, en partenariat avec le GERiiCO de l’Université de Lille, Sciences Po et le Campus Condorcet, le réseau ResPaDon se donne pour objectif d’ouvrir un espace de dialogue entre chercheurs et professionnels des bibliothèques et des archives., Apr 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de la journée d'étude &amp;quot;Nouvelles écritures de l’Histoire&amp;quot; et support de l'intervention &amp;quot;Expérimenter l'écriture numérique de l'histoire. Le webdocumentaire Fos / Etang de Berre. 200 ans d’histoire industrielle et environnementale&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles écritures de l’Histoire. Comment l’image et le numérique reconfigurent les modes de diffusion de la connaissance historique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sophie Gebeil; Jérémie Foa; Céline Regnard, Mar 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historiciser les dispositifs de médiation mémorielle en ligne : entre archives du Web et enquête orale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles archives numériques au Proche-Orient : le son, l’image, le film et le web Enjeux du partage des données de terrain au Liban, en Jordanie et en Syrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Beyrouth, Liban</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire au défi des sources virtuelles : enjeux historiographiques liés à l’étude des pratiques mémorielles en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">144e Congrès du Comité des travaux historiques et scientifiques, Marseille, 2019 - Le réel &amp; le virtuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CTHS, May 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’historien-ne face aux sources nativement numériques et aux archives du Web : défi épistémologique et méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les archives numériques du Hirak algérien : comment constituer un corpus ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Marburg, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCOLA MEDIA : des « student generated content » pour développer les compétences numériques des futurs enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecritech 2019 : Citoyenneté numérique, numérique citoyen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Canopé; Académie Aix-Marseille, Mar 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web archives as sources for the uses of the past during the 2000s. For a social, micro-historical and qualitative approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audiovisuals and internet archives: Histories of healthy bodies in the 21st century ERC Body Capital Spring School 1-4 April 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ERC Body Capital (coord. Christian Bonah, SAGE UMR 7363), Apr 2019, Université de Strasbourg, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire nativement numérique : défis, sources et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine DATA SHS - Traiter et analyser des données en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TGIR PROGEDO; Aix-Marseille Université, Dec 2019, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scola Media, des &amp;quot;student generated content&amp;quot; pour développer les compétences numériques des futur-e-s enseignant-e-s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La littératie numérique au prisme des sociologies de l'éducation et de la culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LINSEC, Jun 2019, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'historien sur le fil de la toile : historiciser la fabrique mémorielle en ligne dans les années 2000 à partir des archives françaises du Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DHNord 2017 : (dé)construire l'histoire numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison Européenne des Sciences de l'Homme et de la Société (MESHS), Nov 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethos numériques et engagement mémoriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrans et inégalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05313863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Web, du recours ponctuel à la source principale en histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier du Dépôt Légal du Web de l'INA n° 3 « Archives et disciplines : à chacun son archive »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Claude Mussou; Louise Merzeau; Institut National de l'Audiovisuel, Feb 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An inclusive approach to web archiving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Susan Aasman; Anat Ben-David; Niels Brügger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledge Companion to Transnational Web Archive Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.290-305, 2025, 9781032497785. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003398998-23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05130719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screens In Struggle: From Archived Web Corpus To Readable Data For History Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Thievre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Susan Aasman; Anat Ben-David; Niels Brügger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledge Companion to Transnational Web Archive Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9781032497785. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003398998-29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05130758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic analysis of web archive historical data: 1983 “Marche pour l’égalité et contre le racisme”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide D.R Rendina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Génois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Gebeil, Jean-Christophe Peyssard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploring the Archived Web during a Highly Transformative Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 138 (1), Firenze University Press, 2024, Proceedings e report, 979-12-215-0412-5. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36253/979-12-215-0413-2.22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05130811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalités des mémoires de l’immigration maghrébine sur le Web français : une histoire entre filiations et recompositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Paris Nanterre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valérie Schafer, Temps et temporalités du Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2840162857</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le web et la fabrique numérique du passé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nelly Quemener, Sarah Lecossais, En quête d'archives : bricolages méthodologiques en terrain médiatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2-86938-250-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques de coopération audiovisuelle en Méditerranée (1995-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Crivello, K. Dirèche,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traversées des mémoires en Méditerranée : la réinvention du "lien" XIXe-XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9791032001264. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pup.45883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Oifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9782330064662</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique des mémoires de l’immigration maghrébine sur le web français de 1999 à 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Provence. , 2025, Digitales, 979-10-320-0527-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Archived Web during a Highly Transformative Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Peyssard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Firenze University Press, 138 (1), 2024, Proceedings e report, 979-12-215-0412-5. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36253/979-12-215-0413-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Website story. Histoire, mémoires et archives du Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ina Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.198, 2021, 978-2-86938-282-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mars Imperium. Marseille impériale : histoire et mémoires (post)coloniales XIXe-XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Regnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Cavallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María José Jarrín Yánez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Chabani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, https://marsimperium.org/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Covid-19 (2019-...) : De la pandémie à l'infodémie. Introduction, documents et notices de la salle 4 de l’exposition numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Fourmont Giustiniani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatre pandémies à la Une en 80 documents. Information et crises sanitaires (France-Espagne, 1720-2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, https://80docsalaune.nakalona.fr/exhibits/show/quatre-pandemies-a-la-une/pandemie-covid-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Book Review ] Minitel welcome to the Internet, platorm studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/24701475.2018.1496310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mémoires de l'immigration maghrébine (1999-2014) : un parcours guidé dans les archives de l'Internet de la Bibliothèque nationale de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02293973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES MÉMOIRES DE L'IMMIGRATION MAGHRÉBINE (1999-2014) Un parcours guidé dans les archives de l’internet de la BnF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02306539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Polyvocality in Online Narratives of French Colonial Memory through Web Archives: Methodological and Ethical considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara Bertelsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ginouvès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web archives in context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04580170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PICCH – Polyvocal Interpretation of Contested Colonial Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Savéant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ginouvès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première rencontres internationales GobalMed 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03769736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId131"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie Gebeil </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sophie-gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9883-733X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">197993176</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Après une thèse consacrée à </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique des</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mémoires de l’immigration maghrébine sur le Web français de 1999 à 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> qui constituait alors une première approche des archives du Web dans le cadre d’un doctorat d’histoire en France, mes recherches portent depuis sur l’histoire des pratiques mémorielles en ligne. Membre du laboratoire </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TELEMMe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, j’étudie les modes d’interprétations et les représentations du passé (scénographies mémorielles) en ligne dans une perspective historique. Ces problématiques relèvent de l’histoire du temps présent et s’inscrivent dans différents champs de l’histoire culturelle, notamment l’histoire des médias, et les Humanités numériques en lien avec les </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Plus particulièrement, je m’intéresse aux enjeux méthodologiques et épistémologiques liés à l’usage du Web et des archives du Web, notamment celles de la </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BnF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et de l’</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, comme matériaux pour une histoire des années 2000. J’explore également la façon dont les internautes, individuellement ou collectivement, se saisissent de la Toile pour donner à voir leur propre vision du passé. Dans cette optique, je privilégie une approche qualitative et sociale du Web en prêtant une attention particulière à la fabrication et aux conditions de production de ces contenus mis en ligne. Je suis également attachée à la création d’outils quantitatifs permettant la constitution et l’analyse de corpus issus des archives du Web en collaboration avec les archivistes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cette approche implique également de participer aux réflexions issues des Sciences de l'Information et de la Communication relatives à l'archive et au patrimoine numérique, à l'étude des médiations, et aux usages militants du Web.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignante à </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l’ESPé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, j’interviens principalement dans le master MEEF Histoire-Géographie en particulier concernant le développement des compétences numériques des futur-e-s enseignant-e-s. Responsable du projet </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scola Média</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, j’enseigne l’éducation à la citoyenneté numérique et l’éducation aux médias dans le cadre de la formation transversale.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sections CNU : 22 ; 71</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web vivant et web archivé, aux sources de l’histoire nativement numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (3-4), pp.181-193. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/lcn.2024.20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05130530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des archives du Web aux données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Schafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Balisages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/balisages.1066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05129925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier à distance en contexte de pandémie : qu'en dit le premier cycle universitaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Felix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une histoire du phénomène mémoriel en ligne à partir des archives du Web : défis méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires en jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des usages numériques préexistants des enseignants du supérieur face à l’impératif de l’enseignement à distance en période de confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Filippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Felix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Array</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (1), pp.170-183. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18162/ritpu-2021-v18n1-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire l’histoire à l’ère des narrativités numériques - Fos 200 : un wedocumentaire sur deux siècles d’histoire industrielle, sociale et environnementale de Fos-sur-Mer / Étang de Berre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des méthodes visuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Si on avait pu se préparer… » ou les effets d’un enseignement à distance non anticipé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Felix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alain Filippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Administration &amp; éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/admed.169.0101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Fictif ou pas, c’est vrai ! » : l’usage de la fiction dans deux webdocumentaires consacrés au 17 octobre 1961</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images du travail, travail des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, La fiction au travail Recherche et formation à la recherche au moyen d’images de fiction (cinéma, télévision ou Web), 10, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/itti.1444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’externalisation du travail scolaire à la maison : un scénario d’avenir possible pour l’École de demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Filippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Felix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation et profession : revue scientifique internationale en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (4 hors-série), pp.1. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18162/fp.2020.701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École et famille en temps de confinement. Et après ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Felix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alain Filippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Pedagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring special web archive collections related to COVID-19: The case of the French National Library (BnF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tanesie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Schafer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WARCnet Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet Histories Digital Technology, Culture and Society Internet histories and computational methods: a &amp;quot;round-doc&amp;quot; discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Brügger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Milligan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anat Ben-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Nanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet histories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 202-222, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/24701475.2019.1639352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review : En construction, la Fabrique française d’Internet et du Web dans les années 1990, Ina, coll. Etudes & Controverses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet histories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.400-403. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/24701475.2019.1672952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humorous online videos and Images of Arabs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (1), </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tdm.028.0123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mémoires de la Marche pour l’égalité et contre le racisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1983, le tournant médiatique, 1313, https://hommesmigrations.revues.org/3574. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hommesmigrations.3574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mémoires de l’immigration maghrébine sur le web français de 1999 à 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, La médiation des mémoires en ligne, 12 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La patrimonialisation numérique des mémoires de l’immigration maghrébine en France dans les années 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences sociales sur Internet/Social science research on the Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Patrimoine et patrimonialisation numériques, 6, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/reset.853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’historien rencontre les archives du Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la BNF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Ivresses, Alcool, Sociabilité et création littéraire, 2 (53)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le web, nouvel espace de mobilisation des mémoires marginalisées : les mémoires de l’immigration maghrébine sur l’internet français (1996-2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Mémoire et Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Médias en jeu, enjeux de mémoires, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des &amp;quot;ex-voto&amp;quot; au document audiovisuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rives Méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Essais d'égo-histoire collective, 2 (48), pp.133-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Web, lieu de mémoire alternatif pour une Marche oubliée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41, pp.1168-0814</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web Archives as a Source of Data for Critical and Inclusive Uses of AI in History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institute of History at the Technische Universität Darmstadt (TU Darmstadt)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nadezhda Povroznik, Oct 2025, Damstadt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web archives and their contemporary socio-technical contexts: new challenges and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Winters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anat Ben-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Bingham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Schafer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DigiCAM25: Born-Digital Collections, Archives and Memory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Senate House, University of London, Apr 2025, Londres (Grande Bretagne), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04983497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web Archives as Historical Sources: Challenges, Responsibilities, and Pedagogical Opportunities in the Digital Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum - Conseil de l'Europe : Où les apprenants rencontrent l'histoire : Réaffirmer le rôle de l'enseignement de l'histoire au XXIème siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, le programme intergouvernemental sur l’enseignement de l’histoire du Conseil de l’Europe, Jun 2025, Budapest (HO), Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05130907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration computationnelle d’un corpus d’archives audiovisuelles dans une perspective diachronique : intérêt et limites de l’IA pour l’histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Data-SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Clément De Belsunce, Dec 2025, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’archivage du web : enjeux et opportunités pour développer une culture de l’information et des médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cafés SIC. Plan Académique de Formation - Professeurs documentaliste - Académie de Dijon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie de Dijon - Johann Jambu, Feb 2025, Dijon (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Challenge of Archival Practices' Context for a Better Understanding of Data Web Archives at Aix-Marseille University</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ginouvès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Peyssard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara Bertelsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Datafied Web - RESAW Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Siegen University, Jun 2025, Siegen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05130641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde sur les pistes de recherches et reproductibilité du projet Virtuel Mucem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Camile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Pety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtuel Mucem, journée de restitution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mucem, Dec 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier la médiatisation de la Marche de 1983, un défi interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Génois -Cpt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire INA le lab : Les mémoires médiatiques au prisme des méthodes computationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lab INA, Jan 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05130976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web archive to study the polyvocal Interpretation of Contested Colonial Heritage - Panel Session</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ginouvès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Savéant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide D.R Rendina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploring the Archived Web during a Highly Transformative Age - Cinquième conférence internationale RESAW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sophie Gebeil, Jean-Christophe Peyssard, Jun 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05130860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web vivant et web archivé, aux sources de l’histoire nativement numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le web : source et archive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Soutenu par le GIS CollEx-Persée et porté par le Service Commun de Documentation de l’Université de Lille et la Bibliothèque nationale de France, en partenariat avec le GERiiCO de l’Université de Lille, Sciences Po et le Campus Condorcet, le réseau ResPaDon se donne pour objectif d’ouvrir un espace de dialogue entre chercheurs et professionnels des bibliothèques et des archives., Apr 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de la journée d'étude &amp;quot;Nouvelles écritures de l’Histoire&amp;quot; et support de l'intervention &amp;quot;Expérimenter l'écriture numérique de l'histoire. Le webdocumentaire Fos / Etang de Berre. 200 ans d’histoire industrielle et environnementale&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles écritures de l’Histoire. Comment l’image et le numérique reconfigurent les modes de diffusion de la connaissance historique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sophie Gebeil; Jérémie Foa; Céline Regnard, Mar 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire nativement numérique : défis, sources et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine DATA SHS - Traiter et analyser des données en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TGIR PROGEDO; Aix-Marseille Université, Dec 2019, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scola Media, des &amp;quot;student generated content&amp;quot; pour développer les compétences numériques des futur-e-s enseignant-e-s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La littératie numérique au prisme des sociologies de l'éducation et de la culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LINSEC, Jun 2019, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire au défi des sources virtuelles : enjeux historiographiques liés à l’étude des pratiques mémorielles en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">144e Congrès du Comité des travaux historiques et scientifiques, Marseille, 2019 - Le réel &amp; le virtuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CTHS, May 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’historien-ne face aux sources nativement numériques et aux archives du Web : défi épistémologique et méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les archives numériques du Hirak algérien : comment constituer un corpus ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Marburg, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historiciser les dispositifs de médiation mémorielle en ligne : entre archives du Web et enquête orale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles archives numériques au Proche-Orient : le son, l’image, le film et le web Enjeux du partage des données de terrain au Liban, en Jordanie et en Syrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Beyrouth, Liban</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCOLA MEDIA : des « student generated content » pour développer les compétences numériques des futurs enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecritech 2019 : Citoyenneté numérique, numérique citoyen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Canopé; Académie Aix-Marseille, Mar 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web archives as sources for the uses of the past during the 2000s. For a social, micro-historical and qualitative approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audiovisuals and internet archives: Histories of healthy bodies in the 21st century ERC Body Capital Spring School 1-4 April 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ERC Body Capital (coord. Christian Bonah, SAGE UMR 7363), Apr 2019, Université de Strasbourg, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'historien sur le fil de la toile : historiciser la fabrique mémorielle en ligne dans les années 2000 à partir des archives françaises du Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DHNord 2017 : (dé)construire l'histoire numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison Européenne des Sciences de l'Homme et de la Société (MESHS), Nov 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethos numériques et engagement mémoriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrans et inégalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05313863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Web, du recours ponctuel à la source principale en histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier du Dépôt Légal du Web de l'INA n° 3 « Archives et disciplines : à chacun son archive »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Claude Mussou; Louise Merzeau; Institut National de l'Audiovisuel, Feb 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An inclusive approach to web archiving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Susan Aasman; Anat Ben-David; Niels Brügger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledge Companion to Transnational Web Archive Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.290-305, 2025, 9781032497785. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003398998-23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05130719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screens In Struggle: From Archived Web Corpus To Readable Data For History Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Thievre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Susan Aasman; Anat Ben-David; Niels Brügger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledge Companion to Transnational Web Archive Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9781032497785. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003398998-29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05130758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic analysis of web archive historical data: 1983 “Marche pour l’égalité et contre le racisme”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide D.R Rendina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Génois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Gebeil, Jean-Christophe Peyssard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploring the Archived Web during a Highly Transformative Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 138 (1), Firenze University Press, 2024, Proceedings e report, 979-12-215-0412-5. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36253/979-12-215-0413-2.22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05130811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le web et la fabrique numérique du passé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nelly Quemener, Sarah Lecossais, En quête d'archives : bricolages méthodologiques en terrain médiatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2-86938-250-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalités des mémoires de l’immigration maghrébine sur le Web français : une histoire entre filiations et recompositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Paris Nanterre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valérie Schafer, Temps et temporalités du Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2840162857</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques de coopération audiovisuelle en Méditerranée (1995-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Crivello, K. Dirèche,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traversées des mémoires en Méditerranée : la réinvention du "lien" XIXe-XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9791032001264. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pup.45883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Oifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9782330064662</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique des mémoires de l’immigration maghrébine sur le web français de 1999 à 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Provence. , 2025, Digitales, 979-10-320-0527-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Archived Web during a Highly Transformative Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Peyssard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Firenze University Press, 138 (1), 2024, Proceedings e report, 979-12-215-0412-5. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36253/979-12-215-0413-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Website story. Histoire, mémoires et archives du Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ina Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.198, 2021, 978-2-86938-282-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mars Imperium. Marseille impériale : histoire et mémoires (post)coloniales XIXe-XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Regnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Cavallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María José Jarrín Yánez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Chabani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, https://marsimperium.org/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Covid-19 (2019-...) : De la pandémie à l'infodémie. Introduction, documents et notices de la salle 4 de l’exposition numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Fourmont Giustiniani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatre pandémies à la Une en 80 documents. Information et crises sanitaires (France-Espagne, 1720-2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, https://80docsalaune.nakalona.fr/exhibits/show/quatre-pandemies-a-la-une/pandemie-covid-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Book Review ] Minitel welcome to the Internet, platorm studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/24701475.2018.1496310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES MÉMOIRES DE L'IMMIGRATION MAGHRÉBINE (1999-2014) Un parcours guidé dans les archives de l’internet de la BnF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02306539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mémoires de l'immigration maghrébine (1999-2014) : un parcours guidé dans les archives de l'Internet de la Bibliothèque nationale de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02293973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Polyvocality in Online Narratives of French Colonial Memory through Web Archives: Methodological and Ethical considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara Bertelsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ginouvès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web archives in context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04580170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PICCH – Polyvocal Interpretation of Contested Colonial Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Savéant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ginouvès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première rencontres internationales GobalMed 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03769736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId131"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F5863606"/>
+    <w:nsid w:val="4EC3CBA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-gebeil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9883-733X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197993176" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-amu.archives-ouvertes.fr/TELEMME" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bnf.fr/fr/archives-de-linternet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inatheque.fr/fonds-audiovisuels/sites-web-media.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://espe.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tice.espe.univ-amu.fr/scolamedia/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130530v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gebeil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/lcn.2024.20" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129925v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Schafer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/balisages.1066" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701710v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Felix" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156357v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Filippi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2021-v18n1-15" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03564946v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03564927v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169192v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Filippi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admed.169.0101" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174480v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.1444" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156349v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156352v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/fp.2020.701" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066879v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benoist" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Faye" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tanesie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633659v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Br&#252;gger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Milligan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anat Ben-David" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Nanni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24701475.2019.1639352" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633737v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24701475.2019.1672952" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867612v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.028.0123" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470905v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470922v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reset.853" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01437478v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.3574" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470915v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470933v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464098v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cousin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04877490v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453457v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983505v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05130907v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05130641v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mussard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ginouv&#232;s" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Peyssard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Bertelsen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325060v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04983497v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Winters" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Bingham" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852281v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Camile" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Aubry" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pety" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130976v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu G&#233;nois -Cpt" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130860v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Sav&#233;ant" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide D.R Rendina" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04058328v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174422v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138964v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138877v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634433v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138935v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138918v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634326v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156342v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351697v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05313863v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04876494v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05130719v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003398998-23" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05130758v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thievre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Routledge-Companion-to-Transnational-Web-Archive-Studies/Aasman-Ben-David-Brugger/p/book/9781032497785" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003398998-29" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05130811v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu G&#233;nois" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/979-12-215-0413-2.22" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867635v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867641v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867620v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/traversees-memoires-mediterranee" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.45883" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470920v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Oifi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983493v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983513v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/979-12-215-0413-2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03564113v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inatheque.fr/publications-evenements/publications-2021/website-story-histoire-m-moires-et-archives-du-web.html" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05166003v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daumalin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Regnard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cavallo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Jarr&#237;n Y&#225;nez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Chabani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925846v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Fourmont Giustiniani" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960852v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24701475.2018.1496310" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02293973v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02306539v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04580170v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03769736v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-gebeil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9883-733X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197993176" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-amu.archives-ouvertes.fr/TELEMME" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bnf.fr/fr/archives-de-linternet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inatheque.fr/fonds-audiovisuels/sites-web-media.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://espe.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tice.espe.univ-amu.fr/scolamedia/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130530v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gebeil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/lcn.2024.20" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129925v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Schafer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/balisages.1066" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701710v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Felix" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03564946v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156357v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Filippi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2021-v18n1-15" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03564927v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169192v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Filippi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admed.169.0101" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174480v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.1444" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156352v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/fp.2020.701" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156349v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066879v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benoist" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Faye" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tanesie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633659v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Br&#252;gger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Milligan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anat Ben-David" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Nanni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24701475.2019.1639352" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633737v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24701475.2019.1672952" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867612v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.028.0123" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01437478v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.3574" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470905v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470922v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reset.853" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470915v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470933v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464098v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cousin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04877490v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325060v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04983497v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Winters" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Bingham" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05130907v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453457v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983505v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05130641v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mussard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ginouv&#232;s" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Peyssard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Bertelsen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852281v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Camile" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Aubry" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pety" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130976v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu G&#233;nois -Cpt" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130860v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Sav&#233;ant" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide D.R Rendina" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04058328v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174422v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634326v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156342v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138877v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634433v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138964v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138935v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138918v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351697v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05313863v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04876494v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05130719v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003398998-23" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05130758v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thievre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Routledge-Companion-to-Transnational-Web-Archive-Studies/Aasman-Ben-David-Brugger/p/book/9781032497785" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003398998-29" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05130811v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu G&#233;nois" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/979-12-215-0413-2.22" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867641v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867635v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867620v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/traversees-memoires-mediterranee" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.45883" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470920v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Oifi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983493v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983513v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/979-12-215-0413-2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03564113v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inatheque.fr/publications-evenements/publications-2021/website-story-histoire-m-moires-et-archives-du-web.html" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05166003v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daumalin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Regnard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cavallo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Jarr&#237;n Y&#225;nez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Chabani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925846v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Fourmont Giustiniani" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960852v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24701475.2018.1496310" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02306539v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02293973v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04580170v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03769736v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>