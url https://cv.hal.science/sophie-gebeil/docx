--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie Gebeil </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sophie-gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9883-733X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">197993176</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Après une thèse consacrée à </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique des</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mémoires de l’immigration maghrébine sur le Web français de 1999 à 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> qui constituait alors une première approche des archives du Web dans le cadre d’un doctorat d’histoire en France, mes recherches portent depuis sur l’histoire des pratiques mémorielles en ligne. Membre du laboratoire </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TELEMMe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, j’étudie les modes d’interprétations et les représentations du passé (scénographies mémorielles) en ligne dans une perspective historique. Ces problématiques relèvent de l’histoire du temps présent et s’inscrivent dans différents champs de l’histoire culturelle, notamment l’histoire des médias, et les Humanités numériques en lien avec les </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Plus particulièrement, je m’intéresse aux enjeux méthodologiques et épistémologiques liés à l’usage du Web et des archives du Web, notamment celles de la </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BnF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et de l’</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, comme matériaux pour une histoire des années 2000. J’explore également la façon dont les internautes, individuellement ou collectivement, se saisissent de la Toile pour donner à voir leur propre vision du passé. Dans cette optique, je privilégie une approche qualitative et sociale du Web en prêtant une attention particulière à la fabrication et aux conditions de production de ces contenus mis en ligne. Je suis également attachée à la création d’outils quantitatifs permettant la constitution et l’analyse de corpus issus des archives du Web en collaboration avec les archivistes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cette approche implique également de participer aux réflexions issues des Sciences de l'Information et de la Communication relatives à l'archive et au patrimoine numérique, à l'étude des médiations, et aux usages militants du Web.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignante à </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l’ESPé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, j’interviens principalement dans le master MEEF Histoire-Géographie en particulier concernant le développement des compétences numériques des futur-e-s enseignant-e-s. Responsable du projet </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scola Média</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, j’enseigne l’éducation à la citoyenneté numérique et l’éducation aux médias dans le cadre de la formation transversale.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sections CNU : 22 ; 71</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web vivant et web archivé, aux sources de l’histoire nativement numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (3-4), pp.181-193. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/lcn.2024.20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05130530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des archives du Web aux données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Schafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Balisages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/balisages.1066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05129925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier à distance en contexte de pandémie : qu'en dit le premier cycle universitaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Felix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une histoire du phénomène mémoriel en ligne à partir des archives du Web : défis méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires en jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des usages numériques préexistants des enseignants du supérieur face à l’impératif de l’enseignement à distance en période de confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Filippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Felix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Array</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (1), pp.170-183. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18162/ritpu-2021-v18n1-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire l’histoire à l’ère des narrativités numériques - Fos 200 : un wedocumentaire sur deux siècles d’histoire industrielle, sociale et environnementale de Fos-sur-Mer / Étang de Berre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des méthodes visuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Si on avait pu se préparer… » ou les effets d’un enseignement à distance non anticipé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Felix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alain Filippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Administration &amp; éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/admed.169.0101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Fictif ou pas, c’est vrai ! » : l’usage de la fiction dans deux webdocumentaires consacrés au 17 octobre 1961</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images du travail, travail des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, La fiction au travail Recherche et formation à la recherche au moyen d’images de fiction (cinéma, télévision ou Web), 10, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/itti.1444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’externalisation du travail scolaire à la maison : un scénario d’avenir possible pour l’École de demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Filippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Felix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation et profession : revue scientifique internationale en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (4 hors-série), pp.1. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18162/fp.2020.701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École et famille en temps de confinement. Et après ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Felix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alain Filippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Pedagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring special web archive collections related to COVID-19: The case of the French National Library (BnF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tanesie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Schafer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WARCnet Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet Histories Digital Technology, Culture and Society Internet histories and computational methods: a &amp;quot;round-doc&amp;quot; discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Brügger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Milligan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anat Ben-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Nanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet histories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 202-222, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/24701475.2019.1639352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review : En construction, la Fabrique française d’Internet et du Web dans les années 1990, Ina, coll. Etudes & Controverses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet histories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.400-403. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/24701475.2019.1672952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humorous online videos and Images of Arabs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (1), </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tdm.028.0123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mémoires de la Marche pour l’égalité et contre le racisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1983, le tournant médiatique, 1313, https://hommesmigrations.revues.org/3574. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hommesmigrations.3574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mémoires de l’immigration maghrébine sur le web français de 1999 à 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, La médiation des mémoires en ligne, 12 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La patrimonialisation numérique des mémoires de l’immigration maghrébine en France dans les années 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences sociales sur Internet/Social science research on the Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Patrimoine et patrimonialisation numériques, 6, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/reset.853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’historien rencontre les archives du Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la BNF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Ivresses, Alcool, Sociabilité et création littéraire, 2 (53)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le web, nouvel espace de mobilisation des mémoires marginalisées : les mémoires de l’immigration maghrébine sur l’internet français (1996-2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Mémoire et Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Médias en jeu, enjeux de mémoires, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des &amp;quot;ex-voto&amp;quot; au document audiovisuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rives Méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Essais d'égo-histoire collective, 2 (48), pp.133-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Web, lieu de mémoire alternatif pour une Marche oubliée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41, pp.1168-0814</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web Archives as a Source of Data for Critical and Inclusive Uses of AI in History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institute of History at the Technische Universität Darmstadt (TU Darmstadt)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nadezhda Povroznik, Oct 2025, Damstadt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web archives and their contemporary socio-technical contexts: new challenges and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Winters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anat Ben-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Bingham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Schafer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DigiCAM25: Born-Digital Collections, Archives and Memory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Senate House, University of London, Apr 2025, Londres (Grande Bretagne), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04983497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web Archives as Historical Sources: Challenges, Responsibilities, and Pedagogical Opportunities in the Digital Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum - Conseil de l'Europe : Où les apprenants rencontrent l'histoire : Réaffirmer le rôle de l'enseignement de l'histoire au XXIème siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, le programme intergouvernemental sur l’enseignement de l’histoire du Conseil de l’Europe, Jun 2025, Budapest (HO), Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05130907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration computationnelle d’un corpus d’archives audiovisuelles dans une perspective diachronique : intérêt et limites de l’IA pour l’histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Data-SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Clément De Belsunce, Dec 2025, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’archivage du web : enjeux et opportunités pour développer une culture de l’information et des médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cafés SIC. Plan Académique de Formation - Professeurs documentaliste - Académie de Dijon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie de Dijon - Johann Jambu, Feb 2025, Dijon (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Challenge of Archival Practices' Context for a Better Understanding of Data Web Archives at Aix-Marseille University</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ginouvès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Peyssard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara Bertelsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Datafied Web - RESAW Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Siegen University, Jun 2025, Siegen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05130641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde sur les pistes de recherches et reproductibilité du projet Virtuel Mucem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Camile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Pety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtuel Mucem, journée de restitution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mucem, Dec 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier la médiatisation de la Marche de 1983, un défi interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Génois -Cpt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire INA le lab : Les mémoires médiatiques au prisme des méthodes computationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lab INA, Jan 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05130976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web archive to study the polyvocal Interpretation of Contested Colonial Heritage - Panel Session</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ginouvès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Savéant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide D.R Rendina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploring the Archived Web during a Highly Transformative Age - Cinquième conférence internationale RESAW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sophie Gebeil, Jean-Christophe Peyssard, Jun 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05130860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web vivant et web archivé, aux sources de l’histoire nativement numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le web : source et archive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Soutenu par le GIS CollEx-Persée et porté par le Service Commun de Documentation de l’Université de Lille et la Bibliothèque nationale de France, en partenariat avec le GERiiCO de l’Université de Lille, Sciences Po et le Campus Condorcet, le réseau ResPaDon se donne pour objectif d’ouvrir un espace de dialogue entre chercheurs et professionnels des bibliothèques et des archives., Apr 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de la journée d'étude &amp;quot;Nouvelles écritures de l’Histoire&amp;quot; et support de l'intervention &amp;quot;Expérimenter l'écriture numérique de l'histoire. Le webdocumentaire Fos / Etang de Berre. 200 ans d’histoire industrielle et environnementale&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles écritures de l’Histoire. Comment l’image et le numérique reconfigurent les modes de diffusion de la connaissance historique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sophie Gebeil; Jérémie Foa; Céline Regnard, Mar 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire nativement numérique : défis, sources et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine DATA SHS - Traiter et analyser des données en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TGIR PROGEDO; Aix-Marseille Université, Dec 2019, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scola Media, des &amp;quot;student generated content&amp;quot; pour développer les compétences numériques des futur-e-s enseignant-e-s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La littératie numérique au prisme des sociologies de l'éducation et de la culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LINSEC, Jun 2019, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire au défi des sources virtuelles : enjeux historiographiques liés à l’étude des pratiques mémorielles en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">144e Congrès du Comité des travaux historiques et scientifiques, Marseille, 2019 - Le réel &amp; le virtuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CTHS, May 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’historien-ne face aux sources nativement numériques et aux archives du Web : défi épistémologique et méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les archives numériques du Hirak algérien : comment constituer un corpus ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Marburg, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historiciser les dispositifs de médiation mémorielle en ligne : entre archives du Web et enquête orale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles archives numériques au Proche-Orient : le son, l’image, le film et le web Enjeux du partage des données de terrain au Liban, en Jordanie et en Syrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Beyrouth, Liban</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCOLA MEDIA : des « student generated content » pour développer les compétences numériques des futurs enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecritech 2019 : Citoyenneté numérique, numérique citoyen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Canopé; Académie Aix-Marseille, Mar 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web archives as sources for the uses of the past during the 2000s. For a social, micro-historical and qualitative approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audiovisuals and internet archives: Histories of healthy bodies in the 21st century ERC Body Capital Spring School 1-4 April 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ERC Body Capital (coord. Christian Bonah, SAGE UMR 7363), Apr 2019, Université de Strasbourg, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'historien sur le fil de la toile : historiciser la fabrique mémorielle en ligne dans les années 2000 à partir des archives françaises du Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DHNord 2017 : (dé)construire l'histoire numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison Européenne des Sciences de l'Homme et de la Société (MESHS), Nov 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethos numériques et engagement mémoriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrans et inégalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05313863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Web, du recours ponctuel à la source principale en histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier du Dépôt Légal du Web de l'INA n° 3 « Archives et disciplines : à chacun son archive »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Claude Mussou; Louise Merzeau; Institut National de l'Audiovisuel, Feb 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An inclusive approach to web archiving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Susan Aasman; Anat Ben-David; Niels Brügger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledge Companion to Transnational Web Archive Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.290-305, 2025, 9781032497785. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003398998-23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05130719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screens In Struggle: From Archived Web Corpus To Readable Data For History Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Thievre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Susan Aasman; Anat Ben-David; Niels Brügger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledge Companion to Transnational Web Archive Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9781032497785. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003398998-29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05130758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic analysis of web archive historical data: 1983 “Marche pour l’égalité et contre le racisme”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide D.R Rendina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Génois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Gebeil, Jean-Christophe Peyssard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploring the Archived Web during a Highly Transformative Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 138 (1), Firenze University Press, 2024, Proceedings e report, 979-12-215-0412-5. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36253/979-12-215-0413-2.22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05130811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le web et la fabrique numérique du passé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nelly Quemener, Sarah Lecossais, En quête d'archives : bricolages méthodologiques en terrain médiatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2-86938-250-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalités des mémoires de l’immigration maghrébine sur le Web français : une histoire entre filiations et recompositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Paris Nanterre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valérie Schafer, Temps et temporalités du Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2840162857</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques de coopération audiovisuelle en Méditerranée (1995-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Crivello, K. Dirèche,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traversées des mémoires en Méditerranée : la réinvention du "lien" XIXe-XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9791032001264. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pup.45883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Oifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9782330064662</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique des mémoires de l’immigration maghrébine sur le web français de 1999 à 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Provence. , 2025, Digitales, 979-10-320-0527-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Archived Web during a Highly Transformative Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Peyssard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Firenze University Press, 138 (1), 2024, Proceedings e report, 979-12-215-0412-5. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36253/979-12-215-0413-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Website story. Histoire, mémoires et archives du Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ina Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.198, 2021, 978-2-86938-282-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mars Imperium. Marseille impériale : histoire et mémoires (post)coloniales XIXe-XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Regnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Cavallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María José Jarrín Yánez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Chabani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, https://marsimperium.org/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Covid-19 (2019-...) : De la pandémie à l'infodémie. Introduction, documents et notices de la salle 4 de l’exposition numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Fourmont Giustiniani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatre pandémies à la Une en 80 documents. Information et crises sanitaires (France-Espagne, 1720-2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, https://80docsalaune.nakalona.fr/exhibits/show/quatre-pandemies-a-la-une/pandemie-covid-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Book Review ] Minitel welcome to the Internet, platorm studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/24701475.2018.1496310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES MÉMOIRES DE L'IMMIGRATION MAGHRÉBINE (1999-2014) Un parcours guidé dans les archives de l’internet de la BnF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02306539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mémoires de l'immigration maghrébine (1999-2014) : un parcours guidé dans les archives de l'Internet de la Bibliothèque nationale de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02293973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Polyvocality in Online Narratives of French Colonial Memory through Web Archives: Methodological and Ethical considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara Bertelsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ginouvès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web archives in context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04580170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PICCH – Polyvocal Interpretation of Contested Colonial Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Savéant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ginouvès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première rencontres internationales GobalMed 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03769736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId131"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie Gebeil </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sophie-gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9883-733X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">197993176</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Après une thèse consacrée à </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique des</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mémoires de l’immigration maghrébine sur le Web français de 1999 à 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> qui constituait alors une première approche des archives du Web dans le cadre d’un doctorat d’histoire en France, mes recherches portent depuis sur l’histoire des pratiques mémorielles en ligne. Membre du laboratoire </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TELEMMe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, j’étudie les modes d’interprétations et les représentations du passé (scénographies mémorielles) en ligne dans une perspective historique. Ces problématiques relèvent de l’histoire du temps présent et s’inscrivent dans différents champs de l’histoire culturelle, notamment l’histoire des médias, et les Humanités numériques en lien avec les </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Plus particulièrement, je m’intéresse aux enjeux méthodologiques et épistémologiques liés à l’usage du Web et des archives du Web, notamment celles de la </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BnF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et de l’</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, comme matériaux pour une histoire des années 2000. J’explore également la façon dont les internautes, individuellement ou collectivement, se saisissent de la Toile pour donner à voir leur propre vision du passé. Dans cette optique, je privilégie une approche qualitative et sociale du Web en prêtant une attention particulière à la fabrication et aux conditions de production de ces contenus mis en ligne. Je suis également attachée à la création d’outils quantitatifs permettant la constitution et l’analyse de corpus issus des archives du Web en collaboration avec les archivistes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cette approche implique également de participer aux réflexions issues des Sciences de l'Information et de la Communication relatives à l'archive et au patrimoine numérique, à l'étude des médiations, et aux usages militants du Web.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignante à </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l’ESPé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, j’interviens principalement dans le master MEEF Histoire-Géographie en particulier concernant le développement des compétences numériques des futur-e-s enseignant-e-s. Responsable du projet </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scola Média</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, j’enseigne l’éducation à la citoyenneté numérique et l’éducation aux médias dans le cadre de la formation transversale.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sections CNU : 22 ; 71</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web vivant et web archivé, aux sources de l’histoire nativement numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (3-4), pp.181-193. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/lcn.2024.20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05130530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des archives du Web aux données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Schafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Balisages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/balisages.1066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05129925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier à distance en contexte de pandémie : qu'en dit le premier cycle universitaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Felix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une histoire du phénomène mémoriel en ligne à partir des archives du Web : défis méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires en jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des usages numériques préexistants des enseignants du supérieur face à l’impératif de l’enseignement à distance en période de confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Filippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Felix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Array</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (1), pp.170-183. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18162/ritpu-2021-v18n1-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire l’histoire à l’ère des narrativités numériques - Fos 200 : un wedocumentaire sur deux siècles d’histoire industrielle, sociale et environnementale de Fos-sur-Mer / Étang de Berre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des méthodes visuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Si on avait pu se préparer… » ou les effets d’un enseignement à distance non anticipé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Felix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alain Filippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Administration &amp; éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/admed.169.0101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Fictif ou pas, c’est vrai ! » : l’usage de la fiction dans deux webdocumentaires consacrés au 17 octobre 1961</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images du travail, travail des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, La fiction au travail Recherche et formation à la recherche au moyen d’images de fiction (cinéma, télévision ou Web), 10, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/itti.1444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’externalisation du travail scolaire à la maison : un scénario d’avenir possible pour l’École de demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Filippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Felix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation et profession : revue scientifique internationale en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (4 hors-série), pp.1. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18162/fp.2020.701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École et famille en temps de confinement. Et après ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Felix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alain Filippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Pedagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring special web archive collections related to COVID-19: The case of the French National Library (BnF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tanesie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Schafer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WARCnet Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet Histories Digital Technology, Culture and Society Internet histories and computational methods: a &amp;quot;round-doc&amp;quot; discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Brügger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Milligan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anat Ben-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Nanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet histories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 202-222, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/24701475.2019.1639352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review : En construction, la Fabrique française d’Internet et du Web dans les années 1990, Ina, coll. Etudes & Controverses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet histories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.400-403. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/24701475.2019.1672952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humorous online videos and Images of Arabs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (1), </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tdm.028.0123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mémoires de la Marche pour l’égalité et contre le racisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1983, le tournant médiatique, 1313, https://hommesmigrations.revues.org/3574. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hommesmigrations.3574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La patrimonialisation numérique des mémoires de l’immigration maghrébine en France dans les années 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences sociales sur Internet/Social science research on the Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Patrimoine et patrimonialisation numériques, 6, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/reset.853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mémoires de l’immigration maghrébine sur le web français de 1999 à 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, La médiation des mémoires en ligne, 12 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’historien rencontre les archives du Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la BNF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Ivresses, Alcool, Sociabilité et création littéraire, 2 (53)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le web, nouvel espace de mobilisation des mémoires marginalisées : les mémoires de l’immigration maghrébine sur l’internet français (1996-2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Mémoire et Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Médias en jeu, enjeux de mémoires, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des &amp;quot;ex-voto&amp;quot; au document audiovisuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rives Méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Essais d'égo-histoire collective, 2 (48), pp.133-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Web, lieu de mémoire alternatif pour une Marche oubliée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41, pp.1168-0814</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web Archives as Historical Sources: Challenges, Responsibilities, and Pedagogical Opportunities in the Digital Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum - Conseil de l'Europe : Où les apprenants rencontrent l'histoire : Réaffirmer le rôle de l'enseignement de l'histoire au XXIème siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, le programme intergouvernemental sur l’enseignement de l’histoire du Conseil de l’Europe, Jun 2025, Budapest (HO), Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05130907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration computationnelle d’un corpus d’archives audiovisuelles dans une perspective diachronique : intérêt et limites de l’IA pour l’histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Data-SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Clément De Belsunce, Dec 2025, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’archivage du web : enjeux et opportunités pour développer une culture de l’information et des médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cafés SIC. Plan Académique de Formation - Professeurs documentaliste - Académie de Dijon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie de Dijon - Johann Jambu, Feb 2025, Dijon (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Challenge of Archival Practices' Context for a Better Understanding of Data Web Archives at Aix-Marseille University</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ginouvès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Peyssard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara Bertelsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Datafied Web - RESAW Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Siegen University, Jun 2025, Siegen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05130641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web Archives as a Source of Data for Critical and Inclusive Uses of AI in History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institute of History at the Technische Universität Darmstadt (TU Darmstadt)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nadezhda Povroznik, Oct 2025, Damstadt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web archives and their contemporary socio-technical contexts: new challenges and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Winters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anat Ben-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Bingham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Schafer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DigiCAM25: Born-Digital Collections, Archives and Memory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Senate House, University of London, Apr 2025, Londres (Grande Bretagne), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04983497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde sur les pistes de recherches et reproductibilité du projet Virtuel Mucem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Camile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Pety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtuel Mucem, journée de restitution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mucem, Dec 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier la médiatisation de la Marche de 1983, un défi interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Génois -Cpt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire INA le lab : Les mémoires médiatiques au prisme des méthodes computationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lab INA, Jan 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05130976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web archive to study the polyvocal Interpretation of Contested Colonial Heritage - Panel Session</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ginouvès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Savéant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide D.R Rendina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploring the Archived Web during a Highly Transformative Age - Cinquième conférence internationale RESAW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sophie Gebeil, Jean-Christophe Peyssard, Jun 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05130860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web vivant et web archivé, aux sources de l’histoire nativement numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le web : source et archive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Soutenu par le GIS CollEx-Persée et porté par le Service Commun de Documentation de l’Université de Lille et la Bibliothèque nationale de France, en partenariat avec le GERiiCO de l’Université de Lille, Sciences Po et le Campus Condorcet, le réseau ResPaDon se donne pour objectif d’ouvrir un espace de dialogue entre chercheurs et professionnels des bibliothèques et des archives., Apr 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de la journée d'étude &amp;quot;Nouvelles écritures de l’Histoire&amp;quot; et support de l'intervention &amp;quot;Expérimenter l'écriture numérique de l'histoire. Le webdocumentaire Fos / Etang de Berre. 200 ans d’histoire industrielle et environnementale&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles écritures de l’Histoire. Comment l’image et le numérique reconfigurent les modes de diffusion de la connaissance historique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sophie Gebeil; Jérémie Foa; Céline Regnard, Mar 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’historien-ne face aux sources nativement numériques et aux archives du Web : défi épistémologique et méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les archives numériques du Hirak algérien : comment constituer un corpus ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Marburg, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire au défi des sources virtuelles : enjeux historiographiques liés à l’étude des pratiques mémorielles en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">144e Congrès du Comité des travaux historiques et scientifiques, Marseille, 2019 - Le réel &amp; le virtuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CTHS, May 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historiciser les dispositifs de médiation mémorielle en ligne : entre archives du Web et enquête orale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles archives numériques au Proche-Orient : le son, l’image, le film et le web Enjeux du partage des données de terrain au Liban, en Jordanie et en Syrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Beyrouth, Liban</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCOLA MEDIA : des « student generated content » pour développer les compétences numériques des futurs enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecritech 2019 : Citoyenneté numérique, numérique citoyen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Canopé; Académie Aix-Marseille, Mar 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web archives as sources for the uses of the past during the 2000s. For a social, micro-historical and qualitative approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audiovisuals and internet archives: Histories of healthy bodies in the 21st century ERC Body Capital Spring School 1-4 April 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ERC Body Capital (coord. Christian Bonah, SAGE UMR 7363), Apr 2019, Université de Strasbourg, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire nativement numérique : défis, sources et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine DATA SHS - Traiter et analyser des données en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TGIR PROGEDO; Aix-Marseille Université, Dec 2019, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scola Media, des &amp;quot;student generated content&amp;quot; pour développer les compétences numériques des futur-e-s enseignant-e-s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La littératie numérique au prisme des sociologies de l'éducation et de la culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LINSEC, Jun 2019, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'historien sur le fil de la toile : historiciser la fabrique mémorielle en ligne dans les années 2000 à partir des archives françaises du Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DHNord 2017 : (dé)construire l'histoire numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison Européenne des Sciences de l'Homme et de la Société (MESHS), Nov 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethos numériques et engagement mémoriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrans et inégalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05313863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Web, du recours ponctuel à la source principale en histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier du Dépôt Légal du Web de l'INA n° 3 « Archives et disciplines : à chacun son archive »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Claude Mussou; Louise Merzeau; Institut National de l'Audiovisuel, Feb 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An inclusive approach to web archiving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Susan Aasman; Anat Ben-David; Niels Brügger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledge Companion to Transnational Web Archive Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.290-305, 2025, 9781032497785. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003398998-23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05130719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screens In Struggle: From Archived Web Corpus To Readable Data For History Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Thievre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Susan Aasman; Anat Ben-David; Niels Brügger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledge Companion to Transnational Web Archive Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9781032497785. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003398998-29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05130758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic analysis of web archive historical data: 1983 “Marche pour l’égalité et contre le racisme”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide D.R Rendina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Génois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Gebeil, Jean-Christophe Peyssard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploring the Archived Web during a Highly Transformative Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 138 (1), Firenze University Press, 2024, Proceedings e report, 979-12-215-0412-5. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36253/979-12-215-0413-2.22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05130811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le web et la fabrique numérique du passé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nelly Quemener, Sarah Lecossais, En quête d'archives : bricolages méthodologiques en terrain médiatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2-86938-250-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalités des mémoires de l’immigration maghrébine sur le Web français : une histoire entre filiations et recompositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Paris Nanterre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valérie Schafer, Temps et temporalités du Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2840162857</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques de coopération audiovisuelle en Méditerranée (1995-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Crivello, K. Dirèche,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traversées des mémoires en Méditerranée : la réinvention du "lien" XIXe-XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9791032001264. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pup.45883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Oifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9782330064662</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique des mémoires de l’immigration maghrébine sur le web français de 1999 à 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Provence. , 2025, Digitales, 979-10-320-0527-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Archived Web during a Highly Transformative Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Peyssard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Firenze University Press, 138 (1), 2024, Proceedings e report, 979-12-215-0412-5. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36253/979-12-215-0413-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Website story. Histoire, mémoires et archives du Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ina Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.198, 2021, 978-2-86938-282-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mars Imperium. Marseille impériale : histoire et mémoires (post)coloniales XIXe-XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Regnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Cavallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María José Jarrín Yánez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Chabani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, https://marsimperium.org/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Covid-19 (2019-...) : De la pandémie à l'infodémie. Introduction, documents et notices de la salle 4 de l’exposition numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Fourmont Giustiniani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatre pandémies à la Une en 80 documents. Information et crises sanitaires (France-Espagne, 1720-2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, https://80docsalaune.nakalona.fr/exhibits/show/quatre-pandemies-a-la-une/pandemie-covid-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Book Review ] Minitel welcome to the Internet, platorm studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/24701475.2018.1496310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES MÉMOIRES DE L'IMMIGRATION MAGHRÉBINE (1999-2014) Un parcours guidé dans les archives de l’internet de la BnF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02306539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mémoires de l'immigration maghrébine (1999-2014) : un parcours guidé dans les archives de l'Internet de la Bibliothèque nationale de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02293973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring web archiving practices among historians. An oral history approach with a mediterranean perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ginouvès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Internet Preservation Consortium - Web Archiving Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Bruxelles, Belgium. Session poster - IIPCWAC2026, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05602621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Polyvocality in Online Narratives of French Colonial Memory through Web Archives: Methodological and Ethical considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara Bertelsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ginouvès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web archives in context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04580170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PICCH – Polyvocal Interpretation of Contested Colonial Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Savéant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ginouvès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première rencontres internationales GobalMed 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03769736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId132"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4EC3CBA1"/>
+    <w:nsid w:val="85A68A3E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-gebeil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9883-733X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197993176" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-amu.archives-ouvertes.fr/TELEMME" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bnf.fr/fr/archives-de-linternet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inatheque.fr/fonds-audiovisuels/sites-web-media.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://espe.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tice.espe.univ-amu.fr/scolamedia/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130530v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gebeil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/lcn.2024.20" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129925v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Schafer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/balisages.1066" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701710v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Felix" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03564946v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156357v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Filippi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2021-v18n1-15" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03564927v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169192v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Filippi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admed.169.0101" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174480v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.1444" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156352v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/fp.2020.701" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156349v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066879v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benoist" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Faye" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tanesie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633659v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Br&#252;gger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Milligan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anat Ben-David" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Nanni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24701475.2019.1639352" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633737v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24701475.2019.1672952" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867612v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.028.0123" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01437478v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.3574" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470905v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470922v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reset.853" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470915v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470933v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464098v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cousin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04877490v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325060v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04983497v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Winters" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Bingham" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05130907v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453457v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983505v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05130641v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mussard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ginouv&#232;s" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Peyssard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Bertelsen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852281v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Camile" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Aubry" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pety" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130976v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu G&#233;nois -Cpt" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130860v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Sav&#233;ant" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide D.R Rendina" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04058328v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174422v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634326v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156342v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138877v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634433v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138964v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138935v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138918v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351697v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05313863v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04876494v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05130719v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003398998-23" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05130758v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thievre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Routledge-Companion-to-Transnational-Web-Archive-Studies/Aasman-Ben-David-Brugger/p/book/9781032497785" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003398998-29" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05130811v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu G&#233;nois" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/979-12-215-0413-2.22" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867641v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867635v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867620v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/traversees-memoires-mediterranee" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.45883" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470920v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Oifi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983493v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983513v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/979-12-215-0413-2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03564113v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inatheque.fr/publications-evenements/publications-2021/website-story-histoire-m-moires-et-archives-du-web.html" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05166003v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daumalin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Regnard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cavallo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Jarr&#237;n Y&#225;nez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Chabani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925846v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Fourmont Giustiniani" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960852v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24701475.2018.1496310" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02306539v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02293973v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04580170v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03769736v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-gebeil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9883-733X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197993176" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-amu.archives-ouvertes.fr/TELEMME" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bnf.fr/fr/archives-de-linternet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inatheque.fr/fonds-audiovisuels/sites-web-media.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://espe.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tice.espe.univ-amu.fr/scolamedia/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130530v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gebeil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/lcn.2024.20" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129925v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Schafer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/balisages.1066" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701710v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Felix" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03564946v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156357v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Filippi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2021-v18n1-15" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03564927v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169192v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Filippi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admed.169.0101" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174480v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.1444" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156352v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/fp.2020.701" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156349v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066879v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benoist" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Faye" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tanesie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633659v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Br&#252;gger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Milligan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anat Ben-David" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Nanni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24701475.2019.1639352" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633737v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24701475.2019.1672952" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867612v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.028.0123" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01437478v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.3574" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470922v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reset.853" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470905v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470915v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470933v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464098v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cousin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04877490v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05130907v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453457v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983505v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05130641v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mussard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ginouv&#232;s" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Peyssard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Bertelsen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325060v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04983497v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Winters" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Bingham" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852281v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Camile" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Aubry" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pety" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130976v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu G&#233;nois -Cpt" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130860v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Sav&#233;ant" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide D.R Rendina" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04058328v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174422v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634433v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138877v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138964v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138935v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138918v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634326v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156342v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351697v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05313863v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04876494v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05130719v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003398998-23" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05130758v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thievre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Routledge-Companion-to-Transnational-Web-Archive-Studies/Aasman-Ben-David-Brugger/p/book/9781032497785" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003398998-29" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05130811v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu G&#233;nois" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/979-12-215-0413-2.22" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867641v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867635v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867620v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/traversees-memoires-mediterranee" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.45883" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470920v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Oifi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983493v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983513v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/979-12-215-0413-2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03564113v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inatheque.fr/publications-evenements/publications-2021/website-story-histoire-m-moires-et-archives-du-web.html" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05166003v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daumalin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Regnard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cavallo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Jarr&#237;n Y&#225;nez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Chabani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925846v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Fourmont Giustiniani" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960852v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24701475.2018.1496310" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02306539v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02293973v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05602621v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04580170v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03769736v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>